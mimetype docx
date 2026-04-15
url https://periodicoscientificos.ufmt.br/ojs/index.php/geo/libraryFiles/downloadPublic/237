--- v0 (2025-12-05)
+++ v1 (2026-04-15)
@@ -4,64 +4,64 @@
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="119EF2E5" w14:textId="77777777" w:rsidR="0049312F" w:rsidRDefault="00455558" w:rsidP="005E170E">
+    <w:p w14:paraId="119EF2E5" w14:textId="7EC681FF" w:rsidR="0049312F" w:rsidRDefault="00921D87" w:rsidP="0066593D">
       <w:pPr>
         <w:pStyle w:val="Ttulo"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:caps w:val="0"/>
         </w:rPr>
         <w:t>Título em português</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19D8EA79" w14:textId="77777777" w:rsidR="0049312F" w:rsidRDefault="00455558" w:rsidP="005E170E">
+    <w:p w14:paraId="19D8EA79" w14:textId="6EF7B8D9" w:rsidR="0049312F" w:rsidRDefault="00921D87" w:rsidP="0066593D">
       <w:pPr>
         <w:pStyle w:val="Ttulo"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:caps w:val="0"/>
         </w:rPr>
         <w:t>Título em inglês</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31A7EF09" w14:textId="77777777" w:rsidR="0049312F" w:rsidRDefault="00D07E5E">
       <w:pPr>
         <w:pStyle w:val="Autores"/>
       </w:pPr>
       <w:r>
         <w:t>Primeiro Autor</w:t>
       </w:r>
       <w:r>
         <w:footnoteReference w:id="1"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="128A0643" w14:textId="77777777" w:rsidR="0049312F" w:rsidRDefault="00D07E5E">
       <w:pPr>
         <w:pStyle w:val="Autores"/>
       </w:pPr>
@@ -80,277 +80,1679 @@
         <w:t>Terceiro Autor</w:t>
       </w:r>
       <w:r>
         <w:footnoteReference w:id="3"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4226D8A4" w14:textId="77777777" w:rsidR="0049312F" w:rsidRDefault="00455558" w:rsidP="00100842">
       <w:pPr>
         <w:pStyle w:val="ResumoAbstract"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00100842">
         <w:rPr>
           <w:caps w:val="0"/>
         </w:rPr>
         <w:t>Resumo</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6751DA8D" w14:textId="77777777" w:rsidR="0049312F" w:rsidRDefault="00D07E5E">
       <w:pPr>
         <w:pStyle w:val="ResumoAbstracttexto"/>
       </w:pPr>
       <w:r>
-        <w:t>O resumo deve apresentar as principais ideias do texto, sendo suscinto e não incluir excertos do texto integral, citações ou referências composto por não menos do que 1</w:t>
+        <w:t xml:space="preserve">O </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>resumo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>deve</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>apresentar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> as </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>principais</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>ideias</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> do </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>sendo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>suscinto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> e </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>não</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>incluir</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>excertos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> do </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> integral, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>citações</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>referências</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>composto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>por</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>não</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>menos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> do </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>que</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> 1</w:t>
       </w:r>
       <w:r w:rsidR="00AD5AC0">
         <w:t>0</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">0 palavras e não mais do que 250. Devem ser incluídos abaixo do resumo em português um mínimo 3 e um máximo de 5 palavras chave, separadas por ponto e vírgula, sugere-se que as palavras chave sejam diferentes dos termos utilizados no título, não contenham abreviações e não sejam muito semelhantes ou repetidas para que possam ampliar a possibilidade de resultado em ferramentas de busca que possam resultar na exibição do artigo. </w:t>
+        <w:t xml:space="preserve">0 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>palavras</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> e </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>não</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>mais</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> do </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>que</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> 250. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Devem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> ser </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>incluídos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>abaixo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> do </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>resumo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>em</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>português</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> um </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>mínimo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> 3 e um </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>máximo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> de 5 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>palavras</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>chave</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>separadas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>por</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>ponto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> e </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>vírgula</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>sugere</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">-se </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>que</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> as </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>palavras</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>chave</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>sejam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>diferentes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> dos </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>termos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>utilizados</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> no </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>título</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>não</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>contenham</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>abreviações</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> e </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>não</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>sejam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>muito</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>semelhantes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>repetidas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> para </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>que</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>possam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>ampliar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>possibilidade</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>resultado</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>em</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> ferramentas de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>busca</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>que</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>possam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>resultar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>na</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>exibição</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> do </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>artigo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A3A3E4B" w14:textId="77777777" w:rsidR="0049312F" w:rsidRDefault="00D07E5E" w:rsidP="00100842">
       <w:pPr>
         <w:pStyle w:val="Palavraschavekeywords"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Palavras-</w:t>
       </w:r>
       <w:r w:rsidR="00100842">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>have:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Palavra 1; Palavra 2; Palavra 3.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3774B2BE" w14:textId="77777777" w:rsidR="0049312F" w:rsidRDefault="0049312F">
       <w:pPr>
         <w:pStyle w:val="ResumoAbstracttexto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="12F9E14B" w14:textId="77777777" w:rsidR="0049312F" w:rsidRDefault="00455558" w:rsidP="00100842">
       <w:pPr>
         <w:pStyle w:val="ResumoAbstract"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:caps w:val="0"/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1744AB8D" w14:textId="77777777" w:rsidR="0049312F" w:rsidRDefault="00D07E5E">
       <w:pPr>
         <w:pStyle w:val="ResumoAbstracttexto"/>
       </w:pPr>
-      <w:r>
-        <w:t xml:space="preserve">Além do resumo em português o artigo deve contar também com um abstract em língua inglesa, caso o artigo seja entregue em inglês ou espanhol, deve primeiro apresentar o resumo na língua logo abaixo o resumo em língua portuguesa. O resumo em língua estrangeira deve seguir os mesmos critérios do resumo em português destacando que a responsabilidade pela tradução bem como da sua qualidade é do autor. </w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Além</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> do </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>resumo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>em</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>português</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> o </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>artigo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>deve</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>contar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>também</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> com um abstract </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>em</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>língua</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>inglesa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>caso</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> o </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>artigo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>seja</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>entregue</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>em</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>inglês</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>espanhol</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>deve</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>primeiro</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>apresentar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> o </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>resumo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>na</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>língua</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> logo </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>abaixo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> o </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>resumo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>em</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>língua</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>portuguesa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. O </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>resumo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>em</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>língua</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>estrangeira</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>deve</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>seguir</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>os</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>mesmos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>critérios</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> do </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>resumo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>em</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>português</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>destacando</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>que</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>responsabilidade</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> pela </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>tradução</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>bem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>como</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> da </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>sua</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>qualidade</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> é do </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>autor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="407607A1" w14:textId="77777777" w:rsidR="0049312F" w:rsidRDefault="00D07E5E" w:rsidP="00100842">
       <w:pPr>
         <w:pStyle w:val="Palavraschavekeywords"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Keywords:</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Keyword 1; Keyword 2; Keyword 3. </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Keyword</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> 1; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Keyword</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> 2; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Keyword</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> 3. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B0F894D" w14:textId="77777777" w:rsidR="0049312F" w:rsidRDefault="0049312F"/>
     <w:p w14:paraId="6E131255" w14:textId="77777777" w:rsidR="0049312F" w:rsidRDefault="00455558" w:rsidP="005E170E">
       <w:pPr>
         <w:pStyle w:val="TtulodeSeo"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:caps w:val="0"/>
         </w:rPr>
         <w:t>Introdução</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CB32C08" w14:textId="77777777" w:rsidR="0049312F" w:rsidRDefault="00D07E5E" w:rsidP="00257B4E">
       <w:pPr>
         <w:pStyle w:val="Textopadrodoartigo"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>O texto deve seguir o padrão Introdução, Caracterização da área de estudo (Opcional), Metodologia, Resultados e Discussões, Considerações Finais, Agradecimentos (Opcional) e Referências</w:t>
       </w:r>
       <w:r w:rsidR="00AD5AC0">
         <w:t xml:space="preserve"> como estrutura mínima para o artigo submetido</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30AD1123" w14:textId="77777777" w:rsidR="0049312F" w:rsidRDefault="00D07E5E" w:rsidP="00257B4E">
       <w:pPr>
         <w:pStyle w:val="Textopadrodoartigo"/>
       </w:pPr>
       <w:r>
         <w:t>É possível ainda incluir</w:t>
       </w:r>
       <w:r w:rsidR="00455558">
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> caso seja necessário</w:t>
       </w:r>
       <w:r w:rsidR="00455558">
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> outras seções, bem como subseções em dois níveis, sendo essas “Subtítulo de Seção 1”</w:t>
       </w:r>
       <w:r w:rsidR="00AD5AC0">
-        <w:t>, fonte calibri nº 13 sublinhada</w:t>
+        <w:t xml:space="preserve">, fonte </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AD5AC0">
+        <w:t>calibri</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AD5AC0">
+        <w:t xml:space="preserve"> nº 13 sublinhada</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> e “Subtítulo de Seção 2”</w:t>
       </w:r>
       <w:r w:rsidR="00AD5AC0">
-        <w:t xml:space="preserve">, fonte calibri </w:t>
+        <w:t xml:space="preserve">, fonte </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AD5AC0">
+        <w:t>calibri</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AD5AC0">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00455558">
         <w:t xml:space="preserve">nº </w:t>
       </w:r>
       <w:r w:rsidR="00AD5AC0">
         <w:t>13 em itálico.</w:t>
       </w:r>
       <w:r w:rsidR="00257B4E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A774AA5" w14:textId="77777777" w:rsidR="0049312F" w:rsidRDefault="00D07E5E" w:rsidP="00257B4E">
       <w:pPr>
         <w:pStyle w:val="Textopadrodoartigo"/>
       </w:pPr>
       <w:r>
-        <w:t>As citações devem seguir as normas-padrão conforme a NBR-10520 da ABNT. Citações diretas superiores a três linhas devem ser escritas com recuo a esquerda de 4 cm, justificado, fonte Calibri 11, espaçamento simples e sem o uso de aspas (COLOCAR O AUTOR TODO EM LETRA MAIÚSCULA, ano, número das páginas).</w:t>
+        <w:t xml:space="preserve">As citações devem seguir as normas-padrão conforme a NBR-10520 da ABNT. Citações diretas superiores a três linhas devem ser escritas com recuo a esquerda de 4 cm, justificado, fonte </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Calibri</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> 11, espaçamento simples e sem o uso de aspas (COLOCAR O AUTOR TODO EM LETRA MAIÚSCULA, ano, número das páginas).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D77A177" w14:textId="77777777" w:rsidR="0049312F" w:rsidRDefault="00D07E5E" w:rsidP="00257B4E">
       <w:pPr>
         <w:pStyle w:val="Textopadrodoartigo"/>
       </w:pPr>
       <w:r>
         <w:t>Citações diretas com até três linhas devem se</w:t>
       </w:r>
       <w:r w:rsidR="00246040">
         <w:t xml:space="preserve">guir a formatação habitual do texto </w:t>
       </w:r>
       <w:r>
         <w:t>(COLOCAR O</w:t>
       </w:r>
       <w:r w:rsidR="00246040">
         <w:t xml:space="preserve"> NOME CIENTÍFICO DO </w:t>
       </w:r>
       <w:r>
         <w:t>AUTOR TODO EM LETRA MAIÚSCULA, ano</w:t>
       </w:r>
       <w:r w:rsidR="00246040">
         <w:t xml:space="preserve"> da publicação</w:t>
       </w:r>
       <w:r>
         <w:t>, número da página)</w:t>
       </w:r>
       <w:r w:rsidR="00D865CD">
         <w:t xml:space="preserve"> entre aspas</w:t>
       </w:r>
       <w:r>
-        <w:t>. Já as citações indiretas com até três linhas não precisam ser acompanhadas por parênteses e o nome do autor deve ser apresentado com a primeira letra maiúscula, seguido pelo ano e página da referência, por exemplo: Conforme Santos (2004, p.15) seguida pelo texto indireto. As citações diretas com mais de 3 linhas devem ser inseridas no texto em parágrafo separado, com fonte Calibri, tamanho 11, espaçamento simples, justificada e com 4 cm de recuo seguido pelo nome do autor em maiúsculo e parênteses, ano e página do excerto:</w:t>
+        <w:t xml:space="preserve">. Já as citações indiretas com até três linhas não precisam ser acompanhadas por parênteses e o nome do autor deve ser apresentado com a primeira letra maiúscula, seguido pelo ano e página da referência, por exemplo: Conforme Santos (2004, p.15) seguida pelo texto indireto. As citações diretas com mais de 3 linhas devem ser inseridas no texto em parágrafo separado, com fonte </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Calibri</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>, tamanho 11, espaçamento simples, justificada e com 4 cm de recuo seguido pelo nome do autor em maiúsculo e parênteses, ano e página do excerto:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="017A2016" w14:textId="77777777" w:rsidR="0049312F" w:rsidRDefault="00D07E5E">
       <w:pPr>
         <w:pStyle w:val="Citao"/>
       </w:pPr>
-      <w:r>
-        <w:t>Elit fringilla massa at sodales tempor hendrerit purus leo suspendisse, nostra dictum aliquam tristique vestibulum fusce id cubilia, dapibus tincidunt integer tristique nulla accumsan luctus tempus. hendrerit lectus lacus orci consequat aptent quisque etiam justo egestas orci placerat, nullam donec netus consequat senectus integer mi ultrices egestas duis vehicula porta, ac tristique placerat donec imperdiet praesent (AUTOR, 2020, p.12)</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Elit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>fringilla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> massa </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>at</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>sodales</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>tempor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>hendrerit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>purus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>leo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>suspendisse</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>nostra</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>dictum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>aliquam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>tristique</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>vestibulum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>fusce</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> id </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>cubilia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>dapibus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>tincidunt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>integer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>tristique</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>nulla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>accumsan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>luctus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> tempus. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>hendrerit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>lectus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>lacus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>orci</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>consequat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>aptent</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>quisque</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>etiam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> justo </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>egestas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>orci</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>placerat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>nullam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>donec</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>netus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>consequat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>senectus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>integer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> mi </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>ultrices</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>egestas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>duis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>vehicula</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> porta, ac </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>tristique</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>placerat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>donec</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>imperdiet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>praesent</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> (AUTOR, 2020, p.12)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="452D94E7" w14:textId="77777777" w:rsidR="00212C95" w:rsidRDefault="00D07E5E" w:rsidP="00257B4E">
       <w:pPr>
         <w:pStyle w:val="Textopadrodoartigo"/>
       </w:pPr>
       <w:r>
         <w:t>O texto pode incluir elementos visuais listados como Imagens (mapas, fotos, diagramas, esquemas, fluxogramas, infográficos entre outros), quadros (sistematização e organização de textos) e tabelas (sistematização e organização de dados). Todos esses elementos devem ser anunciados no texto entre parênteses (Figura 1) sendo posicionados logo abaixo ao parágrafo em que são apresentados.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00B64282" w14:textId="77777777" w:rsidR="00212C95" w:rsidRDefault="00212C95" w:rsidP="00257B4E">
       <w:pPr>
         <w:pStyle w:val="Textopadrodoartigo"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6B2212F9" w14:textId="77777777" w:rsidR="0049312F" w:rsidRDefault="009A0C9A" w:rsidP="00212C95">
       <w:pPr>
         <w:pStyle w:val="Legendadequadros"/>
       </w:pPr>
       <w:r w:rsidRPr="00AD5AC0">
         <w:t>Figura 1-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Mapa político do Brasil.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="153EB892" w14:textId="0CFBA27B" w:rsidR="0049312F" w:rsidRDefault="0049663D">
       <w:pPr>
         <w:pStyle w:val="Legendadequadros"/>
       </w:pPr>
       <w:r w:rsidRPr="00000C00">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="796BCCEE" wp14:editId="606DF06B">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="796BCCEE" wp14:editId="307B6175">
             <wp:extent cx="3596640" cy="2956560"/>
             <wp:effectExtent l="19050" t="19050" r="3810" b="0"/>
             <wp:docPr id="1462397372" name="Figura1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Figura1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect l="-79" t="-96" r="-79" b="-96"/>
                     <a:stretch>
@@ -415,57 +1817,63 @@
       <w:r>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00C956DA">
         <w:t>baixo</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> sua fonte. Figuras organizadas pelos autores devem apresentar </w:t>
       </w:r>
       <w:r w:rsidR="00771AD9">
         <w:t>a descrição</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> “elaborado pelo autor” (Quadro 1).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78484800" w14:textId="77777777" w:rsidR="009A0C9A" w:rsidRDefault="009A0C9A" w:rsidP="00257B4E">
       <w:pPr>
         <w:pStyle w:val="Textopadrodoartigo"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="07FF2403" w14:textId="77777777" w:rsidR="009A0C9A" w:rsidRDefault="009A0C9A" w:rsidP="009A0C9A">
       <w:pPr>
         <w:pStyle w:val="Legendadequadros"/>
       </w:pPr>
+      <w:r w:rsidRPr="00F17D59">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Quadro 1</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Quadro 1 - </w:t>
+        <w:t xml:space="preserve"> - </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Especificações das palavras analisadas.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="6288" w:type="dxa"/>
         <w:tblInd w:w="1859" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="55" w:type="dxa"/>
           <w:left w:w="55" w:type="dxa"/>
           <w:bottom w:w="55" w:type="dxa"/>
           <w:right w:w="55" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2326"/>
         <w:gridCol w:w="1540"/>
         <w:gridCol w:w="2422"/>
       </w:tblGrid>
@@ -565,108 +1973,114 @@
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Linha A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1540" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="73486F94" w14:textId="77777777" w:rsidR="0049312F" w:rsidRDefault="00D07E5E" w:rsidP="00246040">
             <w:pPr>
               <w:pStyle w:val="Contedodetabelaequadro"/>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Bibendum</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2422" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3CED7222" w14:textId="77777777" w:rsidR="0049312F" w:rsidRDefault="00D07E5E" w:rsidP="00246040">
             <w:pPr>
               <w:pStyle w:val="Contedodetabelaequadro"/>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>turpis</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0049312F" w14:paraId="580B927E" w14:textId="77777777" w:rsidTr="009A0C9A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2326" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4B1AE11D" w14:textId="77777777" w:rsidR="0049312F" w:rsidRDefault="00D07E5E" w:rsidP="00246040">
             <w:pPr>
               <w:pStyle w:val="Contedodetabelaequadro"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Linha B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1540" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="613AE22F" w14:textId="77777777" w:rsidR="0049312F" w:rsidRDefault="00D07E5E" w:rsidP="00246040">
             <w:pPr>
               <w:pStyle w:val="Contedodetabelaequadro"/>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Integer</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2422" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2B041E4F" w14:textId="77777777" w:rsidR="0049312F" w:rsidRDefault="00D07E5E" w:rsidP="00246040">
             <w:pPr>
               <w:pStyle w:val="Contedodetabelaequadro"/>
             </w:pPr>
             <w:r>
               <w:t>vitae</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0049312F" w14:paraId="4BAE4D70" w14:textId="77777777" w:rsidTr="009A0C9A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2326" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
@@ -679,69 +2093,76 @@
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Linha C</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1540" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="452D4B21" w14:textId="77777777" w:rsidR="0049312F" w:rsidRDefault="00D07E5E" w:rsidP="00246040">
             <w:pPr>
               <w:pStyle w:val="Contedodetabelaequadro"/>
             </w:pPr>
             <w:r>
-              <w:t>Fames cras</w:t>
+              <w:t xml:space="preserve">Fames </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>cras</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2422" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="75A81158" w14:textId="77777777" w:rsidR="0049312F" w:rsidRDefault="00D07E5E" w:rsidP="00246040">
             <w:pPr>
               <w:pStyle w:val="Contedodetabelaequadro"/>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>laoreet</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="78DD8DE3" w14:textId="77777777" w:rsidR="0049312F" w:rsidRDefault="00D07E5E">
       <w:pPr>
         <w:pStyle w:val="Legendadequadros"/>
       </w:pPr>
       <w:r>
         <w:t>Elaborado pelo autor.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66993340" w14:textId="77777777" w:rsidR="0049312F" w:rsidRDefault="0049312F">
       <w:pPr>
         <w:pStyle w:val="Legendadequadros"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1E500CC6" w14:textId="77777777" w:rsidR="00840517" w:rsidRDefault="00840517" w:rsidP="00257B4E">
       <w:pPr>
         <w:pStyle w:val="Textopadrodoartigo"/>
       </w:pPr>
       <w:r w:rsidRPr="00257B4E">
         <w:t>Equações e fórmulas devem ser destacadas no texto</w:t>
       </w:r>
       <w:r w:rsidR="00B17FDC" w:rsidRPr="00257B4E">
@@ -783,463 +2204,2721 @@
           <w:iCs/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> = Z</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">                                                                                                                                          </w:t>
+        <w:t xml:space="preserve">                                                                                                                                       </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidRPr="00257B4E">
-        <w:t>(1)</w:t>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00257B4E">
+        <w:t>1)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CDA7BC2" w14:textId="77777777" w:rsidR="00101D09" w:rsidRDefault="00101D09" w:rsidP="00257B4E">
       <w:pPr>
         <w:pStyle w:val="Textopadrodoartigo"/>
       </w:pPr>
       <w:r w:rsidRPr="00101D09">
         <w:lastRenderedPageBreak/>
-        <w:t>Também é possível inserir no texto tópicos ou listas. Estes devem apresentar margem antes do texto de 3 cm, fonte Calibri 12 e espaçamento simples.</w:t>
+        <w:t xml:space="preserve">Também é possível inserir no texto tópicos ou listas. Estes devem apresentar margem antes do texto de 3 cm, fonte </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00101D09">
+        <w:t>Calibri</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00101D09">
+        <w:t xml:space="preserve"> 12 e espaçamento simples.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04CA8405" w14:textId="77777777" w:rsidR="0049312F" w:rsidRDefault="00D07E5E" w:rsidP="00257B4E">
       <w:pPr>
         <w:pStyle w:val="Textopadrodoartigo"/>
       </w:pPr>
       <w:r>
-        <w:t>As referências devem seguir o padrão ABNT, sendo ordenada pelo sobrenome do autor em maiúsculo, seguido pelas suas iniciais, título da obra em negrito, cidade, editora e ano. No caso de referências disponíveis na web, essas devem ser inseridas entre os sinais “&lt;&gt;” seguidos pela data de acesso com data, mês abreviado e ano (acesso: 15 jul. 2020). As referências devem ser organizadas em fonte Calibri 12, justificada, com espaçamento anterior e posterior ao parágrafo de 0,25 e espaçamento simples.</w:t>
+        <w:t xml:space="preserve">As referências devem seguir o padrão ABNT, sendo ordenada pelo sobrenome do autor em maiúsculo, seguido pelas suas iniciais, título da obra em negrito, cidade, editora e ano. No caso de referências disponíveis na web, essas devem ser inseridas entre os sinais “&lt;&gt;” seguidos pela data de acesso com data, mês abreviado e ano (acesso: 15 jul. 2020). As referências devem ser organizadas em fonte </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Calibri</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> 12, justificada, com espaçamento anterior e posterior ao parágrafo de 0,25 e espaçamento simples.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="683759F4" w14:textId="77777777" w:rsidR="0049312F" w:rsidRDefault="00D07E5E" w:rsidP="00257B4E">
       <w:pPr>
         <w:pStyle w:val="Textopadrodoartigo"/>
       </w:pPr>
       <w:r>
         <w:t>Todas as configurações da formatação do documento estão disponíveis na aba “estilos” no grupo “estilos personalizados” deste documento.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E82D0F0" w14:textId="77777777" w:rsidR="0049312F" w:rsidRDefault="00771AD9" w:rsidP="00AD5AC0">
       <w:pPr>
         <w:pStyle w:val="Subttulodeseo1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:caps w:val="0"/>
         </w:rPr>
         <w:t>Subtítulo de seção 1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B966538" w14:textId="77777777" w:rsidR="0049312F" w:rsidRDefault="00D07E5E" w:rsidP="00257B4E">
       <w:pPr>
         <w:pStyle w:val="Textopadrodoartigo"/>
       </w:pPr>
-      <w:r>
-        <w:t>Imperdiet duis est aliquam tortor metus ad velit nisi habitant, elit egestas elementum euismod egestas nibh proin neque potenti neque, mi tortor nostra nam felis mi adipiscing bibendum. donec venenatis.</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Imperdiet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>duis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> est </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>aliquam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>tortor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>metus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> ad </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>velit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>nisi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>habitant</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>elit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>egestas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>elementum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>euismod</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>egestas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>nibh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>proin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>neque</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>potenti</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>neque</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, mi </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>tortor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>nostra</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>nam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> felis mi </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>adipiscing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>bibendum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>donec</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>venenatis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03B613FA" w14:textId="77777777" w:rsidR="0049312F" w:rsidRDefault="00771AD9" w:rsidP="00AD5AC0">
       <w:pPr>
         <w:pStyle w:val="Subttulodeseo2"/>
       </w:pPr>
       <w:r w:rsidRPr="00AD5AC0">
         <w:rPr>
           <w:caps w:val="0"/>
         </w:rPr>
         <w:t>Subtítulo</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:caps w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> de seção 2</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B291065" w14:textId="77777777" w:rsidR="0049312F" w:rsidRDefault="00D07E5E" w:rsidP="00257B4E">
       <w:pPr>
         <w:pStyle w:val="Textopadrodoartigo"/>
       </w:pPr>
-      <w:r>
-        <w:t>Dictumst litora scelerisque ultrices inceptos tristique. egestas cubilia dictum ut viverra tortor pellentesque inceptos erat venenatis consectetur at purus habitasse aptent, adipiscing morbi class sapien netus fusce egestas mi cubilia primis facilisis convallis aliquam.</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Dictumst</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>litora</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>scelerisque</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>ultrices</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>inceptos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>tristique</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>egestas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>cubilia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>dictum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> ut </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>viverra</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>tortor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>pellentesque</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>inceptos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> erat </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>venenatis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>consectetur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>at</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>purus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> habitasse </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>aptent</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>adipiscing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>morbi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>class</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>sapien</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>netus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>fusce</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>egestas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> mi </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>cubilia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>primis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>facilisis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>convallis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>aliquam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7166E3D5" w14:textId="77777777" w:rsidR="0049312F" w:rsidRDefault="00D07E5E" w:rsidP="003B7AF2">
       <w:pPr>
         <w:pStyle w:val="Tpicosdoartigo"/>
       </w:pPr>
-      <w:r>
-        <w:t>Arcu iaculis sodales velit vitae at elementum morbi, amet bibendum ornare at dapibus metus torquent hac, senectus fusce nisi at vulputate quis;</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Arcu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>iaculis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>sodales</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>velit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> vitae </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>at</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>elementum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>morbi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>bibendum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>ornare</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>at</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>dapibus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>metus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>torquent</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>hac</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>senectus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>fusce</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>nisi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>at</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>vulputate</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> quis;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="133F4703" w14:textId="77777777" w:rsidR="0049312F" w:rsidRDefault="00D07E5E" w:rsidP="003B7AF2">
       <w:pPr>
         <w:pStyle w:val="Tpicosdoartigo"/>
       </w:pPr>
-      <w:r>
-        <w:t>Hac vitae eleifend nibh lectus torquent viverra dolor risus primis, lobortis dapibus pharetra ut orci maecenas est convallis, morbi justo id dictumst torquent velit lobortis fermentum;</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Hac</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> vitae </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>eleifend</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>nibh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>lectus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>torquent</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>viverra</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>dolor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>risus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>primis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>lobortis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>dapibus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>pharetra</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> ut </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>orci</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>maecenas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> est </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>convallis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>morbi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> justo id </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>dictumst</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>torquent</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>velit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>lobortis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>fermentum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D93EF77" w14:textId="77777777" w:rsidR="0049312F" w:rsidRDefault="00D07E5E" w:rsidP="003B7AF2">
       <w:pPr>
         <w:pStyle w:val="Tpicosdoartigo"/>
       </w:pPr>
-      <w:r>
-        <w:t xml:space="preserve">Duis venenatis ipsum faucibus suspendisse arcu feugiat dui hac fames, eleifend aenean curabitur lobortis lacus netus ut consectetur. </w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Duis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>venenatis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> ipsum </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>faucibus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>suspendisse</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>arcu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>feugiat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>dui</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>hac</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> fames, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>eleifend</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>aenean</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>curabitur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>lobortis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>lacus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>netus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> ut </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>consectetur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F569CF8" w14:textId="77777777" w:rsidR="0049312F" w:rsidRDefault="0049312F" w:rsidP="00257B4E">
       <w:pPr>
         <w:pStyle w:val="Textopadrodoartigo"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="28D0AFEF" w14:textId="77777777" w:rsidR="0049312F" w:rsidRDefault="00771AD9" w:rsidP="005E170E">
       <w:pPr>
         <w:pStyle w:val="TtulodeSeo"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:caps w:val="0"/>
         </w:rPr>
         <w:t>Caracterização da área de estudo (opcional)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68FA357E" w14:textId="77777777" w:rsidR="0049312F" w:rsidRDefault="00D07E5E" w:rsidP="00257B4E">
       <w:pPr>
         <w:pStyle w:val="Textopadrodoartigo"/>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>Met gravida odio diam euismod dui conubia congue torquent, sit fringilla sed volutpat facilisis tellus facilisis lobortis, curae lacinia laoreet interdum cubilia porta gravida. habitasse donec aliquam erat justo ullamcorper etiam.</w:t>
+        <w:t>Met</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> gravida </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>odio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>diam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>euismod</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>dui</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>conubia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>congue</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>torquent</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>sit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>fringilla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>sed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>volutpat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>facilisis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>tellus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>facilisis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>lobortis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>curae</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>lacinia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>laoreet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>interdum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>cubilia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> porta gravida. habitasse </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>donec</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>aliquam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> erat justo </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>ullamcorper</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>etiam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61E32286" w14:textId="77777777" w:rsidR="0049312F" w:rsidRDefault="00771AD9" w:rsidP="005E170E">
       <w:pPr>
         <w:pStyle w:val="TtulodeSeo"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:caps w:val="0"/>
         </w:rPr>
         <w:t>Metodologia</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61B06344" w14:textId="77777777" w:rsidR="0049312F" w:rsidRDefault="00D07E5E" w:rsidP="00257B4E">
       <w:pPr>
         <w:pStyle w:val="Textopadrodoartigo"/>
       </w:pPr>
-      <w:r>
-        <w:t>Sed blandit elementum nibh fringilla ut. ac tempor hac ultrices massa aenean praesent fames lorem ullamcorper, platea vulputate integer inceptos felis lacinia torquent dictumst mauris, duis varius neque dapibus odio platea scelerisque tristique.</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Sed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>blandit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>elementum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>nibh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>fringilla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> ut. ac </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>tempor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>hac</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>ultrices</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> massa </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>aenean</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>praesent</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> fames </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>ullamcorper</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>platea</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>vulputate</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>integer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>inceptos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> felis </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>lacinia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>torquent</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>dictumst</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>mauris</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>duis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>varius</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>neque</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>dapibus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>odio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>platea</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>scelerisque</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>tristique</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46DD19D2" w14:textId="77777777" w:rsidR="0049312F" w:rsidRDefault="00771AD9" w:rsidP="005E170E">
       <w:pPr>
         <w:pStyle w:val="TtulodeSeo"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:caps w:val="0"/>
         </w:rPr>
         <w:t>Resultados e discussões</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B345945" w14:textId="77777777" w:rsidR="0049312F" w:rsidRDefault="00D07E5E" w:rsidP="00257B4E">
       <w:pPr>
         <w:pStyle w:val="Textopadrodoartigo"/>
       </w:pPr>
-      <w:r>
-        <w:t>Bibendum integer fames cras interdum mollis faucibus eu, turpis morbi aenean mattis lectus amet iaculis, in ullamcorper aliquet euismod curabitur vulputate ullamcorper, augue auctor ornare etiam orci sociosqu. quam fusce habitasse turpis vitae ullamcorper laoreet suspendisse, consequat pellentesque mollis nec elit id conubia.</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Bibendum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>integer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> fames </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>cras</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>interdum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>mollis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>faucibus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> eu, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>turpis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>morbi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>aenean</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>mattis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>lectus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>iaculis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>ullamcorper</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>aliquet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>euismod</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>curabitur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>vulputate</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>ullamcorper</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, augue </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>auctor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>ornare</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>etiam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>orci</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>sociosqu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>quam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>fusce</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> habitasse </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>turpis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> vitae </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>ullamcorper</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>laoreet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>suspendisse</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>consequat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>pellentesque</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>mollis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>nec</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>elit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> id </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>conubia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12516697" w14:textId="77777777" w:rsidR="0049312F" w:rsidRDefault="00771AD9" w:rsidP="005E170E">
       <w:pPr>
         <w:pStyle w:val="TtulodeSeo"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:caps w:val="0"/>
         </w:rPr>
         <w:t>Considerações finais</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57D95D03" w14:textId="77777777" w:rsidR="0049312F" w:rsidRDefault="00D07E5E" w:rsidP="00257B4E">
       <w:pPr>
         <w:pStyle w:val="Textopadrodoartigo"/>
       </w:pPr>
-      <w:r>
-        <w:t>Cubilia praesent fringilla magna aliquam accumsan auctor nibh molestie nostra purus felis vivamus, nibh orci at nec condimentum tortor semper porttitor lorem bibendum. fusce lacus primis accumsan turpis sociosqu libero dictum mollis, congue sapien at tortor mi rhoncus aliquam mauris primis, ut himenaeos lectus ante phasellus leo condimentum. aenean euismod pulvinar bibendum sed sociosqu interdum convallis auctor eleifend.</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Cubilia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>praesent</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>fringilla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> magna </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>aliquam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>accumsan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>auctor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>nibh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>molestie</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>nostra</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>purus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> felis </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>vivamus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>nibh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>orci</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>at</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>nec</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>condimentum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>tortor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>semper</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>porttitor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>bibendum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>fusce</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>lacus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>primis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>accumsan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>turpis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>sociosqu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> libero </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>dictum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>mollis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>congue</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>sapien</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>at</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>tortor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> mi </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>rhoncus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>aliquam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>mauris</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>primis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, ut </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>himenaeos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>lectus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> ante </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>phasellus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>leo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>condimentum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>aenean</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>euismod</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>pulvinar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>bibendum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>sed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>sociosqu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>interdum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>convallis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>auctor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>eleifend</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48D211BC" w14:textId="77777777" w:rsidR="0049312F" w:rsidRDefault="00771AD9" w:rsidP="005E170E">
       <w:pPr>
         <w:pStyle w:val="RefernciaseAgradecimentos"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:caps w:val="0"/>
         </w:rPr>
         <w:t>Agradecimentos (opcional)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DFF2460" w14:textId="77777777" w:rsidR="0049312F" w:rsidRDefault="00D07E5E" w:rsidP="00257B4E">
       <w:pPr>
         <w:pStyle w:val="Textopadrodoartigo"/>
       </w:pPr>
-      <w:r>
-        <w:t>Ullamcorper dapibus nullam torquent suscipit sem condimentum, massa pellentesque luctus consectetur pretium nisl, ligula sem quis posuere aliquam. posuere pellentesque aenean leo felis pellentesque orci semper nec auctor ultricies.</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Ullamcorper</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>dapibus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>nullam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>torquent</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>suscipit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> sem </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>condimentum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, massa </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>pellentesque</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>luctus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>consectetur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>pretium</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>nisl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>ligula</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> sem quis </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>posuere</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>aliquam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>posuere</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>pellentesque</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>aenean</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>leo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> felis </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>pellentesque</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>orci</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>semper</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>nec</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>auctor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>ultricies</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="002350DE" w14:textId="77777777" w:rsidR="0049312F" w:rsidRDefault="00771AD9" w:rsidP="005E170E">
       <w:pPr>
         <w:pStyle w:val="RefernciaseAgradecimentos"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:caps w:val="0"/>
         </w:rPr>
         <w:t>Referências</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65E20DE4" w14:textId="77777777" w:rsidR="0049312F" w:rsidRDefault="00D07E5E">
       <w:pPr>
         <w:pStyle w:val="Referncias"/>
       </w:pPr>
       <w:r>
-        <w:t>ABRAMOVAY, R. Paradigmas do capitalismo agrário em questão. São Paulo: Hucitec, 1992.</w:t>
-[...10 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">ABRAMOVAY, R. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A4704">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:t>Paradigmas do capitalismo agrário em questão</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. São Paulo: Hucitec, 1992.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C3BDB57" w14:textId="77777777" w:rsidR="0049312F" w:rsidRDefault="00D07E5E">
+      <w:pPr>
+        <w:pStyle w:val="Referncias"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">BRASIL. Ministério da Fazenda. Secretaria de Acompanhamento Econômico. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D767E6">
         <w:t>Parecer técnico nº 06370/2006/RJ</w:t>
       </w:r>
       <w:r>
         <w:t>. Rio de Janeiro: Ministério da Fazenda, 13 set. 2006. Disponível em: &lt;http://www.cade.gov. br/Plenario/Sessao_386/Pareceres/ParecerSeae-AC-2006-08012.008423-International_BusInes_MachIne. PDF&gt;. Acesso: 4 out. 2010.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F5A75F8" w14:textId="77777777" w:rsidR="0049312F" w:rsidRDefault="00D07E5E">
+    <w:p w14:paraId="0F5A75F8" w14:textId="4F4B815A" w:rsidR="0049312F" w:rsidRDefault="00D07E5E">
       <w:pPr>
         <w:pStyle w:val="Referncias"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">FERNANDES, B. M. Agronegócio nas Américas: o mito do desenvolvimento e a resistência do campesinato. In: ENCONTRO DE GEÓGRAFOS DA AMÉRICA LATINA, 10, 2005, São Paulo, 2005. </w:t>
+        <w:t xml:space="preserve">FERNANDES, B. M. Agronegócio nas Américas: o mito do desenvolvimento e a resistência do campesinato. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00253BAF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>In</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">: ENCONTRO DE GEÓGRAFOS DA AMÉRICA LATINA, 10, 2005, São Paulo. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Anais [...]</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> São Paulo: EGAL/USP, 2005. p.4860-4874.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C6C6B03" w14:textId="77777777" w:rsidR="0049312F" w:rsidRDefault="00D07E5E">
       <w:pPr>
         <w:pStyle w:val="Referncias"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">MARQUES, M. I. M. Lugar do modo de vida tradicional na modernidade. In: OLIVEIRA, A. U.; MARQUES, M. I. M. (org.). </w:t>
+        <w:t xml:space="preserve">MARQUES, M. I. M. Lugar do modo de vida tradicional na modernidade. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0030212B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>In:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> OLIVEIRA, A. U.; MARQUES, M. I. M. (org.). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>O Campo no século XXI</w:t>
       </w:r>
       <w:r>
         <w:t>. São Paulo: Casa Amarela, 2004, p. 145-158.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0652033F" w14:textId="77777777" w:rsidR="0049312F" w:rsidRDefault="00D07E5E">
+    <w:p w14:paraId="0652033F" w14:textId="43E26A33" w:rsidR="0049312F" w:rsidRDefault="00D07E5E">
       <w:pPr>
         <w:pStyle w:val="Referncias"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">RELPH, E. C. As bases fenomenológicas da Geografia. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Geografia</w:t>
       </w:r>
       <w:r>
-        <w:t>. v.4, n 7, 1-25, abr. 1979.</w:t>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00145DCF">
+        <w:t>Rio Claro</w:t>
+      </w:r>
+      <w:r w:rsidR="00A356D2">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">v.4, n 7, </w:t>
+      </w:r>
+      <w:r w:rsidR="002476D6">
+        <w:t xml:space="preserve">p. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>1-25, 1979.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1353415C" w14:textId="77777777" w:rsidR="0049312F" w:rsidRDefault="00D07E5E">
       <w:pPr>
         <w:pStyle w:val="Referncias"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">SILVEIRA, F. R. A recriação capitalista do campesinato (Os camponeses na região de Presidente Prudente). 1990. Tese (Doutorado em Geografia). FFLCH/USP, São Paulo. 1990. </w:t>
+        <w:t xml:space="preserve">SILVEIRA, F. R. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F11B6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>A recriação capitalista do campesinato</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (Os camponeses na região de Presidente Prudente). 1990. Tese (Doutorado em Geografia). FFLCH/USP, São Paulo. 1990. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BFF261C" w14:textId="77777777" w:rsidR="0049312F" w:rsidRDefault="0049312F"/>
     <w:sectPr w:rsidR="0049312F">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="2393" w:right="1134" w:bottom="2418" w:left="1134" w:header="1134" w:footer="1134" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:formProt w:val="0"/>
       <w:docGrid w:linePitch="312" w:charSpace="-6145"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1E0CA007" w14:textId="77777777" w:rsidR="00EC4AE9" w:rsidRDefault="00EC4AE9">
+    <w:p w14:paraId="39CE4FFD" w14:textId="77777777" w:rsidR="00F156A6" w:rsidRDefault="00F156A6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4325D688" w14:textId="77777777" w:rsidR="00EC4AE9" w:rsidRDefault="00EC4AE9">
+    <w:p w14:paraId="26B97981" w14:textId="77777777" w:rsidR="00F156A6" w:rsidRDefault="00F156A6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="OpenSymbol">
+    <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="NSimSun">
     <w:panose1 w:val="02010609030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Sans">
-    <w:panose1 w:val="020B0602040502020204"/>
+    <w:panose1 w:val="020B0602030504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="8100AAF7" w:usb1="0000807B" w:usb2="00000008" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Microsoft YaHei">
     <w:panose1 w:val="020B0503020204020204"/>
     <w:charset w:val="86"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000287" w:usb1="2ACF3C50" w:usb2="00000016" w:usb3="00000000" w:csb0="0004001F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mangal">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="720DB029" w14:textId="0FC70388" w:rsidR="0049312F" w:rsidRDefault="0049663D">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251656704" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3907E8FD" wp14:editId="49DF1F77">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>55880</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-54610</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="6120130" cy="309880"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="1" name="Figura2"/>
@@ -1337,65 +5016,65 @@
   </w:p>
   <w:p w14:paraId="6333C7D7" w14:textId="77777777" w:rsidR="0049312F" w:rsidRDefault="00D07E5E">
     <w:pPr>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText>PAGE</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:t>6</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0A45C60B" w14:textId="77777777" w:rsidR="00EC4AE9" w:rsidRDefault="00EC4AE9">
+    <w:p w14:paraId="71710D41" w14:textId="77777777" w:rsidR="00F156A6" w:rsidRDefault="00F156A6">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5D202E89" w14:textId="77777777" w:rsidR="00EC4AE9" w:rsidRDefault="00EC4AE9">
+    <w:p w14:paraId="0CA56F70" w14:textId="77777777" w:rsidR="00F156A6" w:rsidRDefault="00F156A6">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="7F820F6B" w14:textId="77777777" w:rsidR="0049312F" w:rsidRDefault="00D07E5E">
       <w:pPr>
         <w:pStyle w:val="Textodenotaderodap"/>
       </w:pPr>
       <w:r>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">Afiliação, Departamento/Instituto/Universidade.exemplo1@exe.com.br.ORCID: </w:t>
       </w:r>
       <w:hyperlink r:id="rId1">
         <w:r>
           <w:t>https://orcid.org/0000-0000-0000-000X</w:t>
@@ -1432,51 +5111,51 @@
     <w:p w14:paraId="1556CB58" w14:textId="77777777" w:rsidR="0049312F" w:rsidRDefault="00D07E5E">
       <w:pPr>
         <w:pStyle w:val="Textodenotaderodap"/>
       </w:pPr>
       <w:r>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve"> Afiliação, Departamento/Instituto/Universidade. exemplo3@exe.com.br.ORCID: </w:t>
       </w:r>
       <w:hyperlink r:id="rId3">
         <w:r>
           <w:t>https://orcid.org/0000-0000-0000-000Z</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3678CDF9" w14:textId="36EAAFB6" w:rsidR="0049312F" w:rsidRDefault="0049663D">
     <w:pPr>
       <w:ind w:left="7087"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1177FFEE" wp14:editId="6A576C82">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-15875</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-95250</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="4706620" cy="702945"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -1651,51 +5330,51 @@
     </w:r>
   </w:p>
   <w:p w14:paraId="5AF1DA16" w14:textId="77777777" w:rsidR="0049312F" w:rsidRDefault="00D07E5E">
     <w:pPr>
       <w:ind w:left="7087"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>v.00, n.0. Jun-2020</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="35AC3FB6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B1DA93B0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Tpicosdoartigo"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
@@ -2059,146 +5738,165 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3572"/>
         </w:tabs>
         <w:ind w:left="3929" w:hanging="397"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="669870309">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1547137122">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="748382739">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1021" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0049312F"/>
     <w:rsid w:val="00100842"/>
     <w:rsid w:val="00101D09"/>
+    <w:rsid w:val="00145DCF"/>
     <w:rsid w:val="00150FC4"/>
+    <w:rsid w:val="001A1A59"/>
+    <w:rsid w:val="001F11B6"/>
     <w:rsid w:val="001F4A65"/>
     <w:rsid w:val="00212C95"/>
     <w:rsid w:val="00246040"/>
+    <w:rsid w:val="002476D6"/>
+    <w:rsid w:val="00253BAF"/>
     <w:rsid w:val="00257B4E"/>
+    <w:rsid w:val="0027445C"/>
     <w:rsid w:val="00280128"/>
+    <w:rsid w:val="0030212B"/>
     <w:rsid w:val="00360283"/>
     <w:rsid w:val="003B7AF2"/>
+    <w:rsid w:val="00406433"/>
     <w:rsid w:val="00455558"/>
     <w:rsid w:val="00457A52"/>
     <w:rsid w:val="0049312F"/>
     <w:rsid w:val="0049663D"/>
+    <w:rsid w:val="00573872"/>
+    <w:rsid w:val="005A4704"/>
     <w:rsid w:val="005E170E"/>
     <w:rsid w:val="005F1F85"/>
+    <w:rsid w:val="0066593D"/>
     <w:rsid w:val="00771AD9"/>
     <w:rsid w:val="00796036"/>
     <w:rsid w:val="00840517"/>
     <w:rsid w:val="00840FF4"/>
     <w:rsid w:val="008C4F60"/>
+    <w:rsid w:val="00921D87"/>
     <w:rsid w:val="009A0C9A"/>
+    <w:rsid w:val="00A356D2"/>
     <w:rsid w:val="00AD5AC0"/>
     <w:rsid w:val="00B17FDC"/>
+    <w:rsid w:val="00C04FC1"/>
+    <w:rsid w:val="00C12D57"/>
     <w:rsid w:val="00C956DA"/>
     <w:rsid w:val="00CB00E9"/>
     <w:rsid w:val="00D07E5E"/>
+    <w:rsid w:val="00D767E6"/>
     <w:rsid w:val="00D865CD"/>
     <w:rsid w:val="00DE1941"/>
     <w:rsid w:val="00E913FE"/>
     <w:rsid w:val="00EC4AE9"/>
+    <w:rsid w:val="00F156A6"/>
+    <w:rsid w:val="00F17D59"/>
     <w:rsid w:val="00F41540"/>
     <w:rsid w:val="00F4471D"/>
     <w:rsid w:val="00F6492A"/>
     <w:rsid w:val="00F76946"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="04C0F460"/>
   <w15:docId w15:val="{EF63CCBD-C448-4566-8B46-4488ECCD56FD}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="NSimSun" w:hAnsi="Arial" w:cs="Lucida Sans"/>
         <w:lang w:val="pt-BR" w:eastAsia="pt-BR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2589,51 +6287,51 @@
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Semlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="005E170E"/>
+    <w:rsid w:val="0066593D"/>
     <w:pPr>
       <w:keepNext/>
       <w:shd w:val="clear" w:color="auto" w:fill="729FCF"/>
       <w:spacing w:before="240" w:after="240"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Microsoft YaHei" w:hAnsi="Calibri"/>
       <w:b/>
       <w:caps/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ResumoAbstracttexto">
     <w:name w:val="Resumo/Abstract texto"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
@@ -2944,51 +6642,51 @@
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Mangal"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RodapChar">
     <w:name w:val="Rodapé Char"/>
     <w:link w:val="Rodap"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00DE1941"/>
     <w:rPr>
       <w:rFonts w:cs="Mangal"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0000-0000-000Z" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0000-0000-000Y" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0000-0000-000X" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -3266,75 +6964,75 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>1357</Words>
-  <Characters>7333</Characters>
+  <Words>1358</Words>
+  <Characters>7335</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>61</Lines>
   <Paragraphs>17</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8673</CharactersWithSpaces>
+  <CharactersWithSpaces>8676</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="18" baseType="variant">
       <vt:variant>
         <vt:i4>5505040</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://orcid.org/0000-0000-0000-000Z</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>5505040</vt:i4>
       </vt:variant>
       <vt:variant>