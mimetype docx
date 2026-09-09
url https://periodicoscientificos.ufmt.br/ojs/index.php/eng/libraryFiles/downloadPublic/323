--- v0 (2026-06-10)
+++ v1 (2026-09-09)
@@ -2621,57 +2621,57 @@
     <w:p w14:paraId="2B279BA3" w14:textId="53AA3EA4" w:rsidR="00580CA9" w:rsidRPr="009E336C" w:rsidRDefault="00712457" w:rsidP="00D61966">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="111111"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="111111"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251652096" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4531FCDC" wp14:editId="39DF5D21">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251652096" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4531FCDC" wp14:editId="112CB2FC">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
-                  <wp:align>center</wp:align>
+                  <wp:posOffset>-65457</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>397510</wp:posOffset>
+                  <wp:posOffset>48635</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6429375" cy="438150"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Grupo 1"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr/>
                       <wpg:grpSpPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6429375" cy="438150"/>
                           <a:chOff x="0" y="0"/>
                           <a:chExt cx="6429375" cy="438150"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <wps:wsp>
                         <wps:cNvPr id="217" name="Caixa de Texto 2"/>
                         <wps:cNvSpPr txBox="1">
                           <a:spLocks noChangeArrowheads="1"/>
                         </wps:cNvSpPr>
                         <wps:spPr bwMode="auto">
                           <a:xfrm>
@@ -2824,75 +2824,97 @@
                           <a:xfrm>
                             <a:off x="0" y="19050"/>
                             <a:ext cx="838200" cy="299085"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:extLst>
                             <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                               <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                             </a:ext>
                           </a:extLst>
                         </pic:spPr>
                       </pic:pic>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:group w14:anchorId="4531FCDC" id="Grupo 1" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:31.3pt;width:506.25pt;height:34.5pt;z-index:251652096;mso-position-horizontal:center;mso-position-horizontal-relative:margin" coordsize="64293,4381" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQCDkvJW8QMAAA4JAAAOAAAAZHJzL2Uyb0RvYy54bWykVl1v2zYUfR+w/0Dw&#10;3dGHZVsSIheO7QYBujVYO+yZpiiLqERyJB05Hfbfd0nKTmB3W9AasMTPy3vPufdQt++OfYeemDZc&#10;igonNzFGTFBZc7Gv8O+f309yjIwloiadFKzCz8zgd8uff7odVMlS2cquZhqBEWHKQVW4tVaVUWRo&#10;y3pibqRiAiYbqXtioav3Ua3JANb7LkrjeB4NUtdKS8qMgdFNmMRLb79pGLUfm8Ywi7oKg2/WP7V/&#10;7twzWt6Scq+Jajkd3SDf4UVPuIBDz6Y2xBJ00PzKVM+plkY29obKPpJNwynzMUA0SXwRzb2WB+Vj&#10;2ZfDXp1hAmgvcPpus/TXp0eNeA3cYSRIDxTd64OSKHHQDGpfwop7rT6pRz0O7EPPRXtsdO/eEAc6&#10;elCfz6Cyo0UUBudZWkwXM4wozGXTPJmNqNMWqLnaRtvtf2+MTsdGzruzM4OCBDIvGJkfw+hTSxTz&#10;0BuHwIhRmixOKK0JPxJUM/QZApUoDXD5xQ4rZI93EqJPfFYY9UHSLwYJuW6J2LOV1nJoGanBSw80&#10;xHLe6mA3pXFGdsMvsgZKyMFKb+gC8EWexAAnukZ9Ns/yaXqF+hk8Uipt7D2TPXKNCmsoFX8Eefpg&#10;LFANS09LHMVCvudd58ulE2iocDED8xczPbdQzR3vK5zH7hfqy0W6FbXfbAnvQhsO6AScc4o2xG2P&#10;u6NPNFPuZP0MIGgZqhZUBhqt1F8xGqBiK2z+PBDNMOoeBABZJFnmStx3stkihY5+PbN7PUMEBVMV&#10;plZjFDpr64UhxLQCyBvugXAOBl9GbyHPlreK0xL+Y1FC6yrh/l+8YJc9uAiCAPZvstET/eWgJqAf&#10;ili+4x23z14LgQ3nlHh65PRRh85L7kIuhPp+6Mme9WjmuHHr3RK3AbrR1f5dx5Uj3rHwB7etr4tT&#10;WrvJ0XVA7kKSvhF9kLuNpIeeCRv0W7MOopDCtFwZIKxk/Y6BHOmHGhSJwt1hoQCU5iKkJ1Qb5Kfj&#10;yAmMl9i/0nwVx0V6N1nP4vUkixfbyarIFpNFvF1kcZYn62T9t8vVJCsPhkEtkm6j+Og6jF45/009&#10;HW+eoNRe8dET8feKg847dHp7F2HIIeR8NZr+BgXmbqGkyLO5v4mmSTLPIOQKp1lcQLS7Ck+n6dxr&#10;Ceyxmlnanmg5MRFIe5M8BGVICqcRYCZA5jQ5n+ZweQZJTosizn0ygL8nfTlV/hvFwdXxK4kYK9uf&#10;d0XWbDqHaNP5ZLXaLCZZtsknd3fQWq+3RTYFRGbbM1mmJbUcPu4MhSqpf5yvf+HJZb0DdCwA6ELL&#10;3S5w6XpGxw8Ed6u/7vtVL58xy38AAAD//wMAUEsDBBQABgAIAAAAIQCqJg6+vAAAACEBAAAZAAAA&#10;ZHJzL19yZWxzL2Uyb0RvYy54bWwucmVsc4SPQWrDMBBF94XcQcw+lp1FKMWyN6HgbUgOMEhjWcQa&#10;CUkt9e0jyCaBQJfzP/89ph///Cp+KWUXWEHXtCCIdTCOrYLr5Xv/CSIXZINrYFKwUYZx2H30Z1qx&#10;1FFeXMyiUjgrWEqJX1JmvZDH3IRIXJs5JI+lnsnKiPqGluShbY8yPTNgeGGKyShIk+lAXLZYzf+z&#10;wzw7TaegfzxxeaOQzld3BWKyVBR4Mg4fYddEtiCHXr48NtwBAAD//wMAUEsDBBQABgAIAAAAIQC8&#10;P+N93gAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BasMwEETvhf6D2EJvjSyHmOJaDiG0PYVC&#10;k0LpbWNtbBNrZSzFdv6+yqm9zTLLzJtiPdtOjDT41rEGtUhAEFfOtFxr+Dq8PT2D8AHZYOeYNFzJ&#10;w7q8vyswN27iTxr3oRYxhH2OGpoQ+lxKXzVk0S9cTxy9kxsshngOtTQDTjHcdjJNkkxabDk2NNjT&#10;tqHqvL9YDe8TTpuleh1359P2+nNYfXzvFGn9+DBvXkAEmsPfM9zwIzqUkenoLmy86DTEIUFDlmYg&#10;bm6i0hWIY1RLlYEsC/l/QPkLAAD//wMAUEsDBAoAAAAAAAAAIQBPBUQ27GgAAOxoAAAUAAAAZHJz&#10;L21lZGlhL2ltYWdlMS5wbmeJUE5HDQoaCgAAAA1JSERSAAABaAAAAMoIAgAAAXAjfUUAAAABc1JH&#10;QgCuzhzpAAAABGdBTUEAALGPC/xhBQAAAAlwSFlzAAAh1QAAIdUBBJy0nQAAaIFJREFUeF7tnQdc&#10;FEn2+Lndvb2927vb/28Dq7vG1d1TN7mmNecImAMmzDkncs45D1kYMgw5R8lRspIlCUgSRVFBEcP/&#10;dVdN20wgrKCo/f28T/Hq1avq6uo3b7pnmG6RktsvKlu7C291XG94klbZ7n9e0efoWY89R732HXfe&#10;fdhp9yHfY+d9j57nHD3rvPuQy+7D9ht3ak+aSciUWSbTF5n9ucx8zgrzuStNFm8wVPDUl/OwUPPX&#10;lXY1m72ckD+XGUydrzVphu7kmXqTZ0Evoz8WaE2aafj7fJMZi+JKHtx52BWfce2Bv7vI0+GByG0+&#10;cAsXbB1iRLpJbt682dHRgXRAS0sLa1xgQljrCwcHB6QUFhaeP38e6QJ5+uzFT2rNSIj1ePlWuX//&#10;/pMnT4bFPGCxmXlw6dc8RAYJPJwgYB6PWx/0MY9AEklJSTQcqgoEOQC43hM8HLljWOPSr/WAIXh6&#10;onF5QD5Uia00qFak0OnvPLD28mV4eDiU0BMNTQc5QFPvDghwsLOzgxIxgHmAN6oCy5YtQ0PTQQ5U&#10;ia00yK6CgXk0PqgcwHogBG4GADsC13uCOwvir8RHQ0MDGneg4P4k9AGBfs2D2j9iT0kdKfw8fvwY&#10;StSFHzQaDwYGBh9//HF/59FPendGreSQPQBjv+bxBhhG83jUVjCAeWzduhXK0aNHf/LJJ8jSHz79&#10;9FOsCaG/60EdXZjHjBkzQEGWn376iWzHDkVFRagKrFy5cv/+/ShyEbiBD2ga2HGBDjAPckwCZKFK&#10;HmAepJdQBwRqgnnAudnbj4/k5PRhMY9Xx6WeS2tr6z0uqalpdMHWIQAmQczjj3MOX8r7TJNhz1By&#10;/1PDa442Z6G+78vcJZstgrZZBm02D1xn7C9mFLBCz3e5NmeRhuekTawV2r6LVL0WqXjNVXCfIe08&#10;/QL7T2nXeTLuz1ctNPTP1PdN0+OkjJQ0mrDH8gcp84N6nG836Iiu0xaV0BIV1xBdo/q9hNpoCdUx&#10;EkrjxBXGrJEZufSMR2iKyNWKu+XNXWXNT/Pqn+Q2Pvc/cdFD6qjnnmOuuw/D9Zzb3uO+x+F67hxc&#10;zDnvPuIqdYS4kptMXM8Z/7HQZOYSuGiDizm4pDNT9dORdrXRDjFW9NL+YxF5MbfcdNZSjf/NAGe4&#10;mNMF+Xk2XAXq/TLHaOoC8zkr02uf32rryoqNu+PnwVzP9USkrKyMvLgisLa2Pnv2LK7QaGtrw1pP&#10;WlpaHj58iCvd3ZC4sMbF1tYWa3xQV3IgjzqfCk0ybwxYjJqammExDzj6zDy4wDzqxDb2Ng/yrWpw&#10;wCMKAubRUXunNw90ZgrgwYSciwNubm69O8Bo0IqG5aHv44KGoPcXtiXcTIJNPcFtgujXPNAkUDlu&#10;3Dhk5IHyWbp0qUAHgBqEn/7O49dffwWdGgUUNDQdsE+ZMgU5YFNPUJNAiDhtL+l7HrjCBY3Lg4WF&#10;BXgKnCICdxYEMQ/l8D7mAdCn0suWegf377muSOn7uIArAKMg5eDBg5TOz507d7AmCDwid/OUZfv2&#10;7f2dRz/pvQu9FSnIAvQ9jzcDzON+a+ewmMfbWY+9e/dijaRf8QElnN28ePGCqtKhH2xUpqSkwJmR&#10;pqYmqnZ1dUH5+eefX716leoOCgBuzs7OUO3vPATi7++PFOQj0LO8vBxrPeFxhnnA6Vlv83gzDKN5&#10;EMcFX8qR4Cuse/dKSkrezPVce3s7nscXNtdHH7GasE9LzIA9W5MzT9dnmZG/uGnADlbINougjaYB&#10;cG232sB/ma7vKh3OPGW3pVo+SzQ4i1W9Fih7wbXd9Ivsaeed5sq4mwVnGfhnwvWcHidVzyt54j7W&#10;D1IWC847Ehdz67XJ6zlNUTF10dXKoyTUxkgojxVXHLtGftTKi98tPf3V7EMiNXefldS337rXXXe3&#10;q/7+s5tt3RW3n5a1dBU1dJS2dKVddk+zc05zcEm2dky0sEu0tEtiOSRa2seb2ybYOMXbsuOsHZMd&#10;XDOcvTNcvNPZnmlOnimX3RNs2dCaaO+aaMu+YmYXIK/le17BX0bNX1YNSj8ZtQB5zSBplWBZ1WA5&#10;tRB59RB5jRAFLBG65pll99KK7iTmNyXkNaaX3M0qv59efDfpWrPXReWAS8qEMxb1EDk1GMHvggLn&#10;jCznrKzvWTk/mviclfO/oBh4SZnD1QMuKgVcVA68qJRT8+ha0/PCpmdlrc8r7ryovPu8uu1Fddtz&#10;4nJuxwltKBE79x7EGg04fL2And4d4FIRayRqp4m3WgT+llAg2traWBsgVVVVWBOEq6sr1kj+8lb+&#10;MvQLWrpA09v/UOqtc//+fVgEFOnMcjDL0RO0HMUtt79n2THLgZfjUUlp13D4B4O3zuC8WMjr1eEF&#10;ntkAGfzlgCsAnosAZIGrCuzRD3bt2kUNsmPHDqSABTf3A6oLUvoEeQ7mcsCIvW8eWpFn7xgZGaFr&#10;RdQFQJ9toSp26gvKHykUTU1NWOO20ku0HKqqd44dvT0Iy4Gq1AYQoE+cOJGyIOdeUFRUJEYhmTJl&#10;ChoB0Z/uCNyBZNOmTQYGBrjCnR4/z58/H+ToQFWkQAlX9FC2tLRQlo8//hg5986vv/6KutCXAxTc&#10;3A9Ql4Hy5l4sLi4uA9qf1wRvdYAMznKghUDzQLq4uDhuE9T6BsDb7okwOwW1HOfOvkbuQDOgQHtO&#10;h/7fWP3n8ePHvr6+oPBvok+oidEVqgrQdQBVqeW468AetOUYDuCZkXNbuHAhpSMF6OjogGp5eTky&#10;onJwXizvDcxy9AAtR1Xc13eqWa/1YuFRKNC/cyH4WweX1x+fig51dfVByB24ToKqaDmQTi9HjhwJ&#10;JR2w37hxA0pg/PjxUOIGPlauXAklcqC7URYEMvLD04ScAdDRcqAPygYhOhBQ3blzJzLOmjULyi+/&#10;/BLZBZatra10C/rO5JdffoH5iIqKIjsCdATShZXZ2dmwP6ALhHI7ffo0ZUHG5OT0QViO94bBiY73&#10;hocPH8IiQO64cuWKyKhDrOIjP63QXTPhpM2LFrZLtPfzFy9WGPpvtPCVMA8WNw9eaxG8yTr0F4/z&#10;jU1NcNF58HLkCXb0caeojPL6446Rxy5H/kY2aQVl7LWN2G0dtosVKmUVqu2futnYX5GTMmkTS90/&#10;fZNJ8CbjoM3GwTvMQiVNQjYYBkq7JkDTJef4nabB240DN+j6O8cX7jELW6vp55lU8mLSaN/UMl3f&#10;DGW3JCXXRCWXBEV2HMjE/VYT97Mm7GVNOmQtYxv52yHLbzfqfrtRh/hWCcl6bdG15HdLEhrE10tr&#10;VL+TUB+9Vn22lP7U9efGrlUZK6Fsbu8+Tlxh7Bq5LybM/W75edFFJ228Y7+cc2jU0tMiWdUPKu88&#10;K2t6UtH6vKylu7ipK6fmQU7tk6s3H2dca/Q7cRHEa98Jjz1HPfcc9dp73E3qqAv5H4bs3YfYuw75&#10;HD2Lfjfme/Scz9HzrnuPkv9weBh8QFyljhhOX4T+7RCJ1qQZBr/NM562yGTGEtNZS83+XI5+VYbE&#10;7M9lForuxkocfVl3nUsuVlpBLM0gUxUfqGqfsET/tYj+QZGUZSYzFmtP+VOT/E9FnUkzdSfP0iMF&#10;dO3Jswx+nweiOWmGzpQ/YaNGUxcYT1sAG7XbfjSpuvtq3fO6u0/cfYJMrd1u+Xq0+7vXcDxFSm49&#10;unWvu/Z2Z8P95zfvPq2+013W9Li0uauk6UlR5Z1UO3aavTNIoiX5FZylfRLLgfgKjuWQYMuOt3ZK&#10;sHNOd/bMcOVkOHunsb3S2J4JNo7xrMsJ1sS3cEm2zsFqBgEK2r7nFYlv4eQ0/C4q+8mqB15SCZJR&#10;DZZVDSG+hXv1FRzI1aLbGSVtKddb0LdwWeXtmaX3oBqfXul1RqbHV3Dkt3CB0iqcs7KcM7I+Z+Xo&#10;38KB7ntOLvCSsj/5HZ3feQXyKzhCQnXM8xufXW96Xtzy7Ebri8q7L6ruPqtue1HT9qJf/9wZY6eB&#10;tfcdIpX2zvXr18HvdvsjKJvbyU49wX7vCBcuXOBwOKAcPHkSWej0dzl6Afu9Fwj9jpbnq1NPT0+s&#10;Caf3r2Z5eJ2vZge0IR4mq/N+NUsJtBLLUVpaCmVdXR3h3t3d3t6OFAT61+jk5GRU7ZObN29iTQju&#10;7u5Q3rt3D8quri7Sxgv//1QDSkpKUPr4+NTU1IACYU+aBwbPEtAFWj/007C2tjZYAfyyZy7wqeUo&#10;KytjloOJjp4wy9EDajlyG5uY5WCioyfUcnTW1DLLwURHTwZnOdatW4c+axw+aGpq4skNBGo5Omrv&#10;/PXlWL16Nf7qcdgwfvx4PLmBMDjRwb8c+BhxwdYBgjtz8fX1xQ39gL4coqKiUFZWVhoaGiKLMAZ/&#10;Ob788kuYOv2GAcS4JNijf4A/6j5jxgykgGXv3r24uS+o5aDGAUaNGoU1QcA8qeWoips6CMuxb98+&#10;+ubpgB1Abn1CH4RHxx59IXA5gM8//xwpyJ6bmwvlvHnzoKQvB+J1l4Nn2zxAq4WFBfLsHWqcTz/9&#10;FHSq+uLFCzabjZ16RdhyUFW6Hemw/4O5HDAotY2xY8fCvJFOGQHQ0XR7h+rCsxwA6NipVwQuBzkS&#10;rvLYoXz8+PEgL8fz58+hCgoMbW9vD1W0JWrboKDp9g7lD4AeHR2NKy9fslgs7NQr9FQK0Af09/eH&#10;rIwrNMBnkJcDVXl2BmskUEXT7R2eEajl6Gd3gGc5+skgLwf6/R8oX3zxBZSIhw8fQok8QUHT7RN6&#10;F7QcoMBbJm7ui7e/HOvXr6f2QRj9Xw4AnOk4OTnhhn7w9pcDgEljkyCgNSAgAHkONcNiOQBhK0Ic&#10;34GExmvSy3LwzJBeHZzlIPeUAE0F6bitZ+ukSZNwZejBm6fBY0RVupFajqqqx4OwHAB9RSiQUUlJ&#10;Cdf7BxoZbQJAxv5D9eIpKfibBjk6EGjnecBtAwGNjMrg4GDSNgDIqWGuX78OJY8RVekltRyv9WkY&#10;jDUUvObgVHco4c2e0ilQlV4OSXQME9Dc4O0fSvSLEDCi82YEVJ89e4Y8UdPgLMd7A7UcFVeJ27sx&#10;y8FEBw1qOdqbQpnleLUcj9pyh2Q56urqsEYDLvCwRnL27FmsCYK6Fejr889//hPKv/3tb6jKz6C9&#10;WFB+7uzsrK2tRRYEsvdO7z79GaGf9DkUtRzJycmDsBwADIR0qkSQjRhUhZLFYiEFQTa+rK6u/ve/&#10;/43sVImgW6BEkC0v4S1zxIgRSK+qqkJ2ugNAGVGVuM8hqS9btszCwgJGGMzoAO7cuYN0npKuAAKb&#10;qBJBthDw6/RSUlKS0hGgI5COjAi6kd4EOgItB/o/KWAQogNAOr2kKwCPkb+kQ7fwewpcDqz11AF6&#10;R3oT+r0EMLTL8eLFC6TDZsgWDN0ZoPxROX/+fB4LlAh+O1Wiz2Xl5OTonzajkoJuPHLkCOHEtWRn&#10;Z3/88cft7Q8GZzneD5jl6MGgvVjeDwbtneX94MED4sUCCyEjI4OXA99Ujga8faLbvvHAc685HsFO&#10;7xSwBD2i47Cmnbytwjx555OOsYWJivKc5L32UZstfMVMg8TMgiQsgjewQuT8UprjY17kLI0rucmK&#10;zSV+7eQYRcjlKL3gdNR03j3eNDJnl1XYblboPqvQraaBxsHpxh5XLTnZFU13NxkTv3baZhq8yzx0&#10;i1GQtGs8anr+4gWS8JzKDboB67T8Jp1w6CC5Vt2i6pGi5Eb+1Mk5XpEdN2bJHuLXTvuIXzutUXA/&#10;ZhI0crPet5t0v91A/tppPfc2emu1iF87iWuIiqmCfL9WY/Q69dFrVcesVRkjoTJOQmmchOI4MXkL&#10;S8tRKy+OXHpm0lppB7940flHR87bKyKu6vH51fZRh1m/X3RaIGs3S9l9hrL7bHWP+dqc2Zqcubqc&#10;BXo+Swz8vnLcJWYSIGEasMsqdJtl8DbLoK3mQZvMAtabBECThEnAGkP/lfp+y3V9l+lyVuhw1uhw&#10;9PyTpx1zWqLJWaHls1zTZ7G692JVr0WqXguVveYrefx+yGmWjOuMi+zpF9jTzrNBmS3jPk/GbcoJ&#10;h+erFoKgWwca+GXo+6QRNxD0ThH9bek4KXNYiwlSlj9IWUyUsrhgGTJpjwl3LchbxKO1QDcWXKP6&#10;zRrlEWtUvpdQHSWhSt4xXnkscdN4xbFi8mPXyI5eJT1HSsvENbK8pvHL2QfGrJEXebhD8nFIYFJB&#10;rQpbP9DHQifjVoDcz7nNTyL0lrhnNVW1dLpeLc6Mcj857eu1GzdIBtVabf887satspauVD9jJ2OW&#10;55GNEYpH460vp1pfjjSz/UPiRKIJ64qOWqKJVaKp1YnlP4bJnpiwX33Fzz+4yJ1YOm2mxWmjM1rm&#10;E7/+MdkjwM7Sw37fP2Jd/DI8/K96B+9av2PXJUcFEw/7S6fGnWP5yS9dtGDJipHrg90CTlwwTXD1&#10;FJO1cjp6ZMGc+f9comEw5bMAp4BUj8AYa1e3i5rmO0+abTyoO22x4ZINrH0XTcR2ma7ba7p+n8Xu&#10;M8YSu1n7pc03HbTaftxk1jLj6YtMpi8mfno2c4nZn8sIIX9QRv8N2iuZs4IlscsnrMiZk3vZLdPB&#10;46qta7qlfQLLMcmKncL2LeBEVngEFroHFLK9c5x88uw9rlq7pF12Tdb4Y6HOb3NNuYO/EvyzNeKX&#10;ayCms5bCfPR+m6s5eabG/2ZoTpqhNQn/kI38LRtx73266KLftUErVH+ZY/j7fKM/Fuj/Nldr8iyi&#10;7+SZuj//qf/rXIPf5kGT4dT5hMPU+cZ/LDCetoi1fk9UYXvotbak6mfJ1d2JuTeqq2uamppUDG3g&#10;IklOSd/L2CRSbF7BhnkVFRXpa+cGiC0gfvtlrauL8giFueSFp09z6x7gqolbJlIe3k9ACkk5/svw&#10;nkK8zb4+ff48rHfwKAzDDBwc5n4Z0nq+0eXlflr7kQVxOTInpbwcFOmTlw6zkmrDtB0M3A9LaSmw&#10;QspJO4IeHMd3H5GW0+98ik5s2jM93Q5aZ1kfWg2Vo5fMDp3VZMeWtt59cHK/NulAgEdhGBouXLjA&#10;ZrOjo6Nx/fbtpNu3S4uuXSsqzSu+UUnevTYv0jn+Rua+0zprt+3BTr3fyZbhAwcHR1lZWUFBAdKB&#10;UhJc6e6+f/8+nKTgCvkrUkdHR1zp7vbw8IAsgivd3aGhoQKfwDMgsrKyIiIiwsPDURUuKGE+KSkp&#10;qApYSF7EWnf3tbtYoRgvnYm17m5fX18NDQ3qV7eysrJQUiOrqqrCbHV1dVEVuHG/2946ICfExTel&#10;EVnQj1wRhoaGD2nPCwKgO2BiYoLrJOBTQ4Lr3d12dnaFhYVIRz/PRbdeeQOgX8TClTv161iLsu5D&#10;4Z1T1JrN2Lf1HW8H3eyep9bc2vQkMOru085nyAc6Mpnjg8Ap7UH/BfdBnwoC6DMhhg8Q9LkoAp8D&#10;cmGC40MHggPdEwtAMZGUlFRcXMwEBwNvcDzhwgQHA29wFLfczm1santE3OCJCY4PHf63FWA62w1K&#10;Jjg+dAQGB4IJjg8dnuDorKx6kHG1bt1WJjgYmMzBIBye4Cida1Y62xTkLQSHiJAfyjHQQf/s+mbg&#10;DQ4yMqr3e7yF4KD//Lh3/P39Fy1a9BuJtLQ0tr5xtLW1iX9M7omlpSVuHhqE/SK6sbERz0BE5Nat&#10;W2CJiYlBTX+ZYfS20ktweHh44P3uB7jPkPHzzz+jDTk5OeGp07C2tkats2bNwh0GFf7gQJvDFS5N&#10;TU3o6WF/DTj8UPIER8e9sqq4qa/uewQg7zeAwOD47LPP0M4D2E84XV1d2FVExM/PDw8xqKDB8fa4&#10;9GLE3QYPnuBAW8EVIYAD5BVQ/v3vf1POZD9CRwqA7DY2NqCzWCxQhnXmQJMGsEe/wd0G+9igMfE2&#10;uNylgU1ckD/uPEgMNDigtb29HVdevlRVVaX86R2JUWh2OPyg8ATHvXtPnjyBF2DX2w8ONN0HDx7g&#10;5gGCugN4uNeG56E4COqHUwjquZYUYJw2bRoeYjD4C8EB2RdXSCh/ekdilL6CAzh2FCtvMzjQXAHc&#10;Rj7+CZu4IDuucPnqq6+QHUCWU6dO4UFfj//85z8wGh6aS3+CY+rUqXiIwUDgCSnaOq6Qt5KkV0Ev&#10;KyujdKQAoHd2dlI61UTpw/RthZofYu/evTwWhEAjxYgRI5ADHvS1QaPh0bmgp50C9PvaIZAddx4k&#10;BAbHECEwOOraS6AcRsEB1648FgQydnMfZvbo0SOkIFArgAcdDNCAeAMkwoIDGXG3weOtBwdieL2t&#10;oHsS0kF2XOGCjAhk6efNKfvPv/71LzQyupcADzdv3kSt8E6POwwqTHAQoCWWl5fHzQMEdQfwcEPA&#10;9OnT8TZoiImJ4eah4e0GR3tO7aurFXV1dew49PAEB4DXm+/dpE9wt6GMjLfFB5o58PEk0dfXR2vB&#10;4XCwiTzS2FUI2I8EdQdw/T0C721fNDU19eLs7u6ONXLdsNYT/uAICXnAsmx7y8GBwIeXBJv6Yv36&#10;9bhDYKCxsTG2DgF40iRUlWpCyhCBtkXno48+AvvXX3+N6y9f6urqImdQAGzlQjWhc3nQobx79y4o&#10;9Kca8AfH8WNYefvBgfDy8sJHu9/gnkMJTPjZs2dpaWmgjB49Giy2trbkfgxtZABoKwio0m8/R3eg&#10;6zzwNPHoVHWYvq0IAw4APv58YI83BUz48ePHoFDPIUdGpAwpxGJxgWp5eTmukFAOpG8PZwqeJh6d&#10;qvIHxy2pg/UbJIdpcDAAeL1I0PfVuEKuYWZmJqXTm+jwNIFO3RyO3jSMMgfDcENgcDx58ja+eGMY&#10;bvAEB2tnaXXefQvJUiY4GJi3FQbh8ARHVdzXdRnzmeBgIBhemYN+qhwZGQn6f/7zH1QVBvhs3boV&#10;V3pCDQUQ4wo5dUf03to7r9NXGOgjKVwZONRzQhCg/4XRhm9wIPgtPEBrf4KjTwbkzMPr9O2F1xz2&#10;9WfFExzx8fFQysrKDovgoFd7sVO6lZUVpQM8OlWl26nMBMYFCxZQOuVDKQClT5gwQUlJCekA3YcO&#10;T9+VK1dSOtXEo7948QLpt27dotuRAhDeNLuUlBQoJSUlyEKHcgPITr2NVlNTc+3aNR7jcM8cFHQ7&#10;3Q0UeubgaUIKQLcDqArguhBnKP/1r38hIx3USsFTpaDbQRcYHJKSkkgvLi6mjAiqymOnEGZH0FtB&#10;p6p0O4VAIz04yJs9veJdDQ6s9doFKYAwI6q2trbS7QCqQgnJA1kAHh8Kuh303oMDAAXOFZAO0O30&#10;GDUzM0MK5SAQeivoVBUU+pncDz/8ACXdAYGeaDZcgqOQRmlpKbbSoHaA/s0hwGazqSYKdA8aAJYb&#10;ayTQNHHixKysLHoX3PbkCawI1khQ64YNG8Dz0qVLqIqgfiMDOs+/J9KhfNTU1JAFD00Cg2CNu62I&#10;iAjw3717N+j0Z9HRN4fA3UiwiQt9l+F9CmskyAE9doQ+GgIZqe12dHRmZeWhMMBBweUtZA6GYcXw&#10;elthGFbwBEcVFyY4GARcraCHzwA4ONBjZ+qL8vaPXX+dVM12zSrxPEuqr2ghIX8U2DfZ2dmtrXeE&#10;yaaNG3ksPIJHYRhKICxQHKAwQDqFyKhDLJCApDznyIyDep7TpJ1Wq3uGZJc/uxfc0eLul1Xqk1nq&#10;m1nmnlbikFhoGZtvFZupE5apGpwh45t63jvptGfCKY/4E+5xJ93jg/IqQguqqrauqVy7JCy/Mji3&#10;IiC7HLq7pRY5J11zjM+3ick1Dc/UD0zR8IlX8byi4B4r5xYdnlsemVeBeoVklwXBFtOL3ZKu2cXk&#10;WIRfNQhO0/JLUvFOUHC/Iu0cfcoh/IhN6GGb4Ct54Fl22jRq0iZWQGaJb3qxV0qhS+I1+9hci/As&#10;g8B0LZ9kJY94aXb0ucsRp+3CT9qGnrIJCUgrCkgvPmEcAb08Ewrc4vLZMbm24VfNAtP0OUkangmq&#10;bnHyzrGXLkedt4s4bR12khVy1CLo56MWRTdbOtrbOzo6Ckpv5t5oyC6/lVVWn1p0M/Fa1ZXcioir&#10;ZcFpxX5JhZz4Ao/YXJeobOeo7DELtk3cbThxl8GEXQYTdxpM2mu0+Iz1UX3vE4Zei85Yjdmi+a2E&#10;iqiEsqiEErdUEhUnRYwra5Aoiq5REF0tL7qKlJVyIN+slP1mpbToSumRa+S/l1AZRcpoCeXREkog&#10;Y7AojhVXGCsuP05cHpXjxBXGicmPWSM3eo3M6JXS36+8MHLp2RFLzoguPPn1/GNfzTvy1ZxD38w7&#10;OmrpqdHLTi3YLiMy6iDro6VnR1pkd1bof3LAbvRRq9HHrBapenbXmRuZHf+RXT1b2U3cKGCFnp+Y&#10;se96E/fFer4rDP3XmQfP0+XM0/VZoOezUN9nsYHvEiP/dZbB49jHQ8oySmtbXuYuXm8WaByZs9E8&#10;cK9t2G7rUCnr0AN2YXutQw/bR0hZh+ywDNptFbLVLHCPdegPtF5SNuG7bcK3W4WtMw7cYRW2St9v&#10;lZ6PmIHvRuOAtQa+m2ArBn7LNDxlXGM3GPnP3MeGw+wYXCCu57fBOFBc33+zCfFAqC3GgYesI3aY&#10;hkjo+UuaBq/X81+r579Ky2ejfsAG/QCq11IVz+WqXgsU3MS1fFaqeq9W8/5T2kVCy1dC22++vPtC&#10;efelSp4L5dynnHTQ9c1AD5ACLjrGy7kkXnKMl3dOVHZLUnZNUnCBqEo8bxt93i5akR13yT76rHXE&#10;yFnrx0mZTdzPmriPkAl7LX/YQ8gEKYtfDlvv0PZVsI8Uk3MaLWnw7UbiUVP4gVNI0KOW0JOn1mmR&#10;D1ziPnNJXIN8CpW66Bo10TWqomtURoipfiehPkpCfbSE2qi1aqMlVBUUFDbtOTVGQnnE4tPocUw+&#10;rPHjxBW/W3SEfCiT3L9HT53ywzSIj1ErLny37Ny3i09R8fHlnENfzT747YJj3y86IlLY1J1acrv4&#10;Vkd124vypidlTU8qWp+VNj8pBr3laUnz0+LGrvy6jpybj3Lrn1yt6UytaM+t786tfxbpwPE/cdHv&#10;xEWiPH7R++Bpjz1HPaSOEuWeo557jnntPe6174TH3uOuuw+7kOKM5RB79yEnojzsdei077HzhBwn&#10;y6OoPAfic+y858FTyJ+Uw85SeBwQGNNV6ojzroMWS9bqTPlTe9JM7cnEI4yIEimkaE0mn1/0y2zD&#10;qfONpy0kHtM0g3xM06ylfTymac4KsJv+ucx8r7K5mp+Jso+hgpeBnIeejJuOtAuImaqvjXaIlVYw&#10;SyPQXNXPRMnbQN5TV8ZN95KL5ppD+n8swI9mogvtGU3EY5pmLjGatlD31zmak2ZqCnhMU49nNJGP&#10;aSLshMOUWXq/zoE9Mpq6QO+XOVrQHTqCw8+z8WOapi4wIlthl01nLoaNWixY7e8clVTzLKXmWUbd&#10;88y6Z3V3H99q6yLkXpeCqknDva5qjscdP/cH/u7t/u4Nvp5ND1+IdJkahKeXF9a2RZXcn/vt1/m1&#10;97TVzbdvsvl9yQzVoylK2S3XUvRYVyp/lLY+pR4dEyDtdLWqrKUrytdRzT4h2cpk59KFqdaX/fR0&#10;Fo34KULxaKC84v4fZhDP8NK4NHrRdmdNixnjvo9QO79wy/E4Y7M4M+uPf5qV5GahqmGb5O6fYO+6&#10;+YzOj7/8sX7x0VSvwI3/+Gemh1uWh/2Bo5pp7r7669ekBEYvX2vw/0Q3TTtjGWlwIt7R4/wF8ygb&#10;82S228+z5yVcttA/9G2gjoXt/vMWO08ZLd2oO3WBxY5T5pIniMd4rd9vtvmQ+Y6T5jtPg8Vyy2FL&#10;sZ3G0xbxxQc+coLjY84KN30Xt8BCJ69se9d0e49Ma6dk1uVElmOSrWuGF/kML5/oSrZXtpN3jpNv&#10;no1Lmo1bhtkJVY3Js4xmLH4VFpTQ4gMmADMx/GOBzs+z4ehCfEBwwJHG8QExzRscs8BIBD1EyZQ/&#10;9X+bC4cfQgR1JzpC0Pwyx+DXuYboMV6/zzf6fR7xGK9pC4xnLPFyCI0u64wufZRy83nCjQ6HwLSm&#10;piavKwUeUTn+AaG+cdd8V89PX0s8wyt/3dwo8XlND16IVLU+Lbx5r+Z2Z2P7s7rbj2tvd966/6zh&#10;/rPatu6bbc9q7nZXtXaXNz8ua+6CmChq6CxpfFzS1FXa1JUdlZJqy06zY6fZO6c5uICk2rGTWPaJ&#10;FnaJloQkEeKQxCIkwcIu3twWJMHaKcGWnWDHjrdlx1lfhjLJlp3O9gTJcOFkuHhnOHunO3ulOXmi&#10;EiTJziXe2jHe1gnKROhr45R02SPRzhkkwcoxQtc8QFEnQF7LX1bd96ycn7SKv6yav4yqv5wGCFQJ&#10;kVGD1kBZ9SBplSBp1WAZ1WBZELVgObUQEHn1EHmNEAXBkhiclFX+IKOkLa3oTmrh7eRrLYn5TQl5&#10;jfF5DcnXW66W3c+68SCz9B44pBa1QmtSQXOIPcfzjAznvDwxPozcQ2BbpJCbBgeYif9FJZ9zct5n&#10;ZDkgZ2V9CJGDfSF2h0/ACK0gfuflAy4qBV5ShhK6k33lfM/J+11QCLigBEZKAkm3pOis/MbnBY3P&#10;rjc9L2x6VtT0rPT28/LW5zdan1fcfVF190Xl3WfVbc/hDYQsn9e0vSBu0tAnHldrsSYA4knwgIku&#10;cf+5p09byZLhfQAHB/nEPwaGHuDPOV4TPNhfAg/BMPx4FRyh1ytyAoxxhYtDClboXC+rwRoXfJyf&#10;Pq0rL8Rav8FDMAwZN27cwBoXduRVrPUKDo66hub8stoEZ9lgG3VkoWi+fTumqGrrukuqynoGZ0/Z&#10;x944eclG6jALN5Pg4/z0qZbvtQuL1h20zgL97GYtb7lDDQ0NnZVXGhoqTqze7Xfz6VqTNMONq29X&#10;+CF/AA/BMJS0tLRgDVGR6BmfVZkbd7uS+D42x+VSQ/NtRc/8LdtPXrmshlwA5m2FQSjMAwAZhCI4&#10;OAwNDbHGB4fD0dbWxhVB3L3L9yTPgfPkyROskXR2dmJNOGVlZVjjg3pQKABD5eXl4Qr5VNTa2lpc&#10;6Qv00ND6+npU5aeQ+3DQYQX1xNB+ylQd4rmhABEcsHZAYmIiMqEnr6qrq6Oqmpqapqbm+fPnURU9&#10;RpUnPsCClHv37ikpKSH9dYiOjq6srMQV4Ty+14C1nsExQebVc2UVFBRiYmJwpT90dfpXpaupyKOa&#10;hYUFUoDHjx/Dy6arq4tuRAuCdCo4eB4qC9CrsNqXLl3ClSEGHe//cQ98TPAdt/KnkmGdVtHtiRn3&#10;0YNk52m27NJp9g4gnjGL3FBfHBzwcqeCAwgNDcUaCbXzAF0HyJU5C9GD693dcAaKtdcATrDT0tJw&#10;pbv71q1bcXFxuCIEenDQHzpMfz4yICcn5+DggCvd3RDlpqamuNIXAjPHhQsXsCY8c0C6pQeHra2t&#10;tLQ0rgwx+bWd6Hi/pD10uE9BfZlzjvefzsdPeR4r3LvgbhAc6LwU/VMQw4fG8+fP4UwgJycHYqCg&#10;oABfQHJhguODBoLjzJkzTHAwCIA/c8DpHYoMgAmODxr+4ICLzXPnzjHBwcCcczAIhz840G/mACY4&#10;PnSYzMEgFP7gyG1sCiorZ4KDQdAJaVLK9yy7Ow8fMsHxoSPwbcUw4ypSmOD4oGHOORiEwgQHg1D4&#10;g6OzprbhyEkmOBgEBMej0vI7VnZMcDAIflupW7Phyb17THB86DDnHAxCYYKDQSj8wVE62xTk7QQH&#10;us8hQ+/gxRp6+IOjo/YOyFsIDtht/Kw2hl55Y/HBHxwPCxvuRhYzwTF8eYvBQWf4BoeKispvJPPm&#10;zXN3d8fWNw71UHuK//u//8NtQwZsBS9ZTxYsWIDmsGrVKqgePXoU2f8y71hwoJ0XxtSpU7Hf0IM3&#10;KRzsNwTA4HjJuIwYMYLHSE7hdRPMOxMcaG/7w8WLF3GfIQNvScjq47Yhiw8YGW+JBD3vGFdoCDT2&#10;E9SXPziq4qaCDK/ggCYK6qGpPPzyyy/YgwT3HALQ+JcvX8YbJgEL1kg0NDSQG+4zqPBsC20IV2g0&#10;NTVhbYBoamqiAd+BzEHuO4G2tjZ2FQ52JcH9BxU0sqenJ94eCTICuE7i4uKCjLjn4EHfkKmpKVQf&#10;P36M64J48eIF1QWUjo4OUIKDg0EHFi1ahBQA+cydOxd0Gxsb8BnWwUHOmQA79QP0+Avgk08+waMM&#10;HmhkvCUu//nPf8BIf/wKAjnjnoMHjIk3wN0ErgiBx4Gq0p/zAkmC0g8ePIj0YZ05wILAHv1m0qRJ&#10;qGNAQAAeazBAY+JtcCHvEv4KbOWCuuD+gwR9Dn/729/oVX7Cw8N5HKC6c+dOUOjBAVB6L8Fx794T&#10;kGEUHIqKithjIKC+AB5rMEAD4g1wQUYKbOWCjLj/IEHfir29PVQrKipwnQ9y+z1mRVn+QnCYmrYd&#10;O3rbmU3cMP9tBgdUEbh54KDuvr6+eMTXBg2IR+eCjBTYygUZcf9BgmcraBO4wsfJkyf5/cePHw/K&#10;XwgOOm8/OHi2fuXKFTCOGTMG17mMHTsW7O7u7rhOQg5AgEd8bWCof/7zn3h0LmgTFNjKBRlx/0GC&#10;Zyv8H3LwwNNKVd/54MBtJMhC8cUXX4Dxt99+w3UuyBmorq5GFjziawNDwXs8Hp0L2gQFtnJBRtx/&#10;kODfyvfffw/GNWvW4PrLlx9//DH12LmVK1dSXUJDQ1esWIH0//f//h9lpz+hmLj3BqkfOXJkOAbH&#10;5MmToYqmiEBVgKqOGjWKskOMg37mzBlKR6BWPOhrg0bDQ9NAdgDXaSA77j9ICNwQEBMTA03Tpk17&#10;+PAhNtGYPn06NOFKX0BYHD16dJhmDmJFSXAbd5Xpj9UE0FU+gOt8oFY86GuDRsND00B2ANdpIDvu&#10;P0gI3NBQwB8cmvmrQ2pMhmlw4AoXZARwnQ/Uigd9bfz9/dGAeHQuyAjgOhdkxJ0HD/4NDRECM8fw&#10;DY6WlhZU7ezshDI2NhbZkZEf1IoHHQzQgLdu3cIbIEFGANdJbt68iYy45+DBs6GhY5i+rSxcuJBc&#10;WN7gANDDCpFOt1M6/VnLyIIHHSTQmHDs8TZ6zgFRUlKCLLjPoELf0JAyTIMDINe2xyogCwUyQgrB&#10;dS7IDri5uSELHnHwQMMCeEs9wW1DExkAjIy3NMQM9+BAT+3+a6ARADzioIKHFg72GwJgcLyHQ4zA&#10;4Cid8zb+wZhnQckVJsDNAwR9FQng4YYGtAkecNuQAZvAOznE8AdH6WzTu7Glbz84AHKpRT766CPs&#10;MRBQXwCP9R4BO4V3cojp423l7NmzbzE4li5dSh5fkZMnT2Kn/oF6AXig9wvYL7yfQwwVHBAGw+uc&#10;A0EeYoK5c+div77AHUREFBQU8CjvF7BreFf7Ag5hbm4uKL10uXDhArlaAhyG1wkpHbwStPgAsKsQ&#10;iBlzmT17Nu7fc4T3A7zDfUF5wmFGikDMzMwEjskfHCrKdzTU39KPmnjAx5bv6FJfKVFA3sNtJHp6&#10;erjn+xgZAN7tvujFk97U/+CoqnqMIgN4y8Gxbt06fIQDA52cnLC1L3AHEmwaGvC8X75sbm5GVWRH&#10;/3qD9CGC3Owr4Pgh+/Xr15HFwcFBV1cXLFACyEjx3//+l95EBcdnn30GCgQE6SUgOO7efXL2DH4u&#10;21sODmDFihX4OJMYGhriBkFgJy7YOmRQc0ZKd3c3UoTtyyACm6CA6oMHDyid3krXeaA3oeD48ssv&#10;Qaf/W2F8fPwwPeegg492vwkICMA9hxKYc1paWkNDAzV5cj9ednV1oerQgTaE4K+iMEU6UvihN/G8&#10;rVD68D0h5UFDQwMf+b7AHYYeas70yfe5I4MCsV4kv/76K70K0B14mujQm/ofHG3uXo8K39IPqfsD&#10;DgE+qG9S3hjUnEHZtm0bpSNlSCHWi2TUqFH0KkB34GmiQ28aUHC0ObsN3+AYPuB5v3z55MkTbCKN&#10;WBtK0HaByspKehWAKvrZEtKRwg+9aUBvK12P8QULExzDFLxkJFDdsWMHrvQ86jyedOhN7/w5BwMd&#10;vGRcwAIHGCnIAowfPx6q6BqEH2IUEkpHp7FsNhv0f/zjH6A/fvx4uAQHw3BDYOa4fuVtfELKMNzg&#10;D46a/Psp7k1McDAICI4nT7osJEvzo1qZ4PjQGUYnpAzDDSY4GITCHxztTaEoMgAmOD5o+IPjUVtO&#10;XcZ8JjgYBAdHfc4GJjgY3otzjr///e9Y6wnsm4igT4WF0adDL7xOX2HAyr/OsOgbH1z5SzMcdsEB&#10;+0B9UwB6n7uEbsKBKz3h6S7MDSEqKtq7Qy+Q2/mLfXvhNYeld6ffULD/DMfgMDU1xZX+LZAwh/70&#10;peC5zc2AGNCG+s9rDvua3QGBwXH27FmkMMHRLwa0of7zmsO+ZneAPzggMoDg4ODhFRyUApw/f57S&#10;AdDp/+mDrT27eHh48DTxKCg49u/fDyUC2YEvvvgiLy/v6NGjdCOAqkZGRqR7jyYE3f7JJ59QOrKj&#10;UyIEsgPZ2dnwBgcKbuA2tbS0SElJFRcXg+XUqVPICCdbUEVviPzfvhKdud21tLQoHYGqU6ZModtB&#10;p+6VBdVh/baC/p0Y/RAB3dIJ2QEeHd5TKZ1qouuAMB0h7O5pYmJiSAHASNkpBaDb6fDY/4JOVSnl&#10;zp07dCOl88PT2qfOY7xy5cpwDA4KCQkJbO0rOLD28qWXlxdVBYXexKOj505QCAsOUHgA448//ogU&#10;BGXngcfepw4KJEWkA1BFTejObnR4HATC00rp33zzzaFDh5BOQf3unA5PcHT35O2/rVD0MzgAqgoK&#10;vYmux8XFoVbYSWTpJTiQQofo2dOZXqXgsfepg5KRkYF0AKqoCcrW1lZkpEM5CISnldJBcXZ2RjrF&#10;1atX6c6IDzQ4EMgB3aNnmATHtm3bkA5AFTVRCg/C7AieVkrnsSNyc3P5je9bcHR0dFBVUOhNdJ3i&#10;888/R/be31aQDqCTmwkTJtCNPD4UPPY+dcK7px1V//e//9HtwIYNG6CkHATC00rp6N8HkU4HjOhO&#10;awioDsfgAHCFBjEbMrvC4fnHP/4BOnXDb7o/jy6sCf2PJLBp06b8/HxQ0M1ukREAHcUBdXcvuI6A&#10;ct++fZQDQNfBAVUplJSUwP7s2TM4fUP3Xu7q6gI7eoNHPgDo9P8XR03Uf7THxMRQdktLS2VlZVBI&#10;3x5z4IenlUenoG67i+vcPQULBEdZecWwCI6qqqpCGthKA13IoRsKwuSQEaBOpuB6FZvIxaWgV+E4&#10;QRXdsBdAVThmuLmnM+gANT4KFwpkJJZJ+BFCF8CwyqBT3fHogrYFkKMSAx4+fBhZEMgOq4SquBsJ&#10;stDBDSSwdaw9eULNAT3fieeBPeh0fuzYsagKHQMDA4dR5mAYPgyjzMEw3IDgGF7nHAzDByY4GITC&#10;HxxwxoNgguNDhyc4iM/MaTDB8UHDBAeDUCA4Hjx40Edw1JNs+GP75lOKoIQX1S+VNEJGipaWFk9P&#10;T/yIxH7Q2nqnF8nLy+Ox0KW5uRmPwjBkHD9+vK2tDYKgX8HRO3dIIAv1k9TUtL8sSUnJeBSGoaSP&#10;4Bh1iPXrfj2XqEyf+JyfTtsuVna9qKoTeLW8ozXsWnkwJ6PUJ7PMK6PUManQOq7AIibbLDpdMyRT&#10;MTDtIif5rFfiKff4E+5xIH9qewXnVYTlV1atXxaRWxaSVxmYU+6fXe6dUeKaUuiceM0+No8VlW0Y&#10;nKbtl6jOiVPyiJV3jznJ8o7Mr4jKuwG9wq4WB2WV+meWeKUWsRMKbKJzTMIydANS1DkJCp5xsm4x&#10;550ij9mGHrYJOalmGJBZ6pNaPHmLdeDVUr+MEp+0Ys/kQnZcvnVUtmlIpo5fiqpXgpxL7EXHqDP2&#10;Eadtw0BO2oQEpBV5J1yDXpzk6x4JBS6xeY7ROdZhmYZ+KdpeCaru8YouV2Scoi86RJ6zDT9tFXqM&#10;FXzILLDoZsv1mqYOoL4ur6Ix50ZDdvmtzJK6lMKauLyK6Owb4RklgSmFvonXPK/kuUbnOEdmuUTn&#10;TNhtMHG34YRdBiATdxlMPWS6RZl9wcxPUpX9yx6DketVRSWUX4m4kqiEElGKccs1lCiKrlYQXS0v&#10;uoqUlXLfrJT9ZqX0NyukRVfJfiemNEpCZZSE6mgJldESyiBjJJRAxhKl4lhx+XESCuPE5QlFnFTE&#10;5MeukR29SnrUyksjl50fufTMt4tOfbPg+Nfzjn0198iXcw6NWHh89LLTEofVF++UJYJj/mmT20G/&#10;sq6I7ZI3/fWCwxFlgzPsK90Pc+5Vmct4JEh7Jp5xi19lGLDayH+HtbeYSWBB3W0xs2Ax82AJEIvg&#10;dZYhG6xCp2t6KgSkxa6av9bo4fOMJRpB6RXN9w47RasGpB51ijrJjq65fe+4U9Rxx6gTRBlJyOWo&#10;vaZe+iGZVC+d4AyNgPS9thF7bMKlrMN2W4ftYoU9e/5cihW2hxWy3yp0l0XwFpPA7cpm8l5JR3Uj&#10;TT0yf5a0k3FPlPNOOel0ZZ9NpBQrfJNxkGl49laT4O1mIbvMQ3eYhYC+yTBwvb6/tGsi1eu8Y6yC&#10;e+IWg8CM8oa12r4anJTW9g51Tuom/cCthsF5Vc3PX7xYp+Uvoenrnljsk1pGBEdHh19aWU5FE/vK&#10;dVWPFGX3ZCW3JCXXRCXXBCWXBEXneEU2SByIEjtu/F7LifutCNnHAvkBqvtYM045HDAMlLePWiPv&#10;PEbS4NtNut9u1Pl2o+63G6DUgVKUkvUg2qLrdETXaYuu1RKV0OSKhqi4uqiYmqiYquga1RHiqt+v&#10;1Ri1VmP0WvUFB40PyNmOXqs6Zq3KWCQSyhAlcGIxTkIJgkN0liQEx1e/S3wxcd7olZe+X3Fh5LKz&#10;3y4+vU/JXsMmwMor5qs5h76ae2jkohMj5+0bv+SwyOhDrP+3XUs2tP5Z1u8fLTwy+qjVFjmThaoe&#10;N3PMl3Mq56m4z1HznKXqsVzfb5O551I9r7VmQRKmQfN0OPN0febr+izQ912k77vYwPd3NY/1rJDv&#10;XPau1n/0MnephFngOrPA3bbhUrbhJ51jdluH7rEOPcWOPuUUfcwxcr9t2EH78G0WgRv0PaWsQ6le&#10;600Dt1iEbLcM3WkdBuV2VugqfZ+Vej5bzIJ2WobssgzeaR64QttbQtZ0nYHfzzsunzGIWnjEdbW2&#10;r7ien6R56E6L0G1mwdtMgvZbhUM0QEiJ6/qL6fhtNAjcZBiwSpOzQd+f6jVfzl1C23eunNtSZY8/&#10;ZVxWqXqtUvNaIO82T959hSoHYmK9tt9qNc5COQ89v0wQFBwXHePlXZLirt3U8EqTZSfIOMVdcIhV&#10;dUtUdU30TS4+ZxulwL4ieznmrHXE6J0mP+wlwgJkwl7WhD2WP4BIWUzcy1p4kX3ROuK4if9vB81H&#10;EPFBBgcp3LCggkNLdC09OCAyNETFyOBYA8GhAjIS4kMC4kNtlITaaEgha1Xl5OTGSKiAjFx8BoID&#10;IuPhnWUQHE+edI1ZIzd2jdyCCXPI5HHh++XnRy45I7ro5DcLj3817whExpezD3499/B3C4/8uOqU&#10;yGIF17HHbf6dfv8Lp7JRh1mjD1stO2c49RI7wk9bUt/pD2n7WcruM5Td56u7rtB1maXmNVeLAzJb&#10;03u2FmcOhAgRJZwFej6/qbovNfRbbuQ702XrZnMvMdMAcdMAiI/trJCdVnCYQ7ZZBm+zDNpmQcgW&#10;88DN5oEbzQLWG/muM/GXMCZ6bTX3FjcOEDMKWGPov8rAf4W+7wo932W6PoTocJZrc1bqcNboclZo&#10;eW+SNZqn7DpHwQ3eIJZockCWa/ms0PZdoeWzVIOzWN17sZr3YlUvkEUgKl4LVbwWKHstUPKYp+jx&#10;pzTRa5aM6yxplxnSzjMusqeDXGBPOw/iNP08e9Yl59kybnNk3OfKuM0jxN0sONsk6OrzVQtBDP0z&#10;DUgBhRC/TH3fNH2fND0OSKoeJ0XPmxSv5JHbDEbvMp2AI4MMDikiOEgxn3KQtVOLI2MVuuzC5e82&#10;c4NjPRkfREzQcsZaiAlucEBkEGlDXXQNDo5vVitD+Z0ExAcRHOT7CyEQGeRbDPEuM1ZCcRwIvK3A&#10;ewrxtgLxITNmjTQkj+KqhiUH9Lqedo9YfKqoot7EJTwlt+zL2QdGLpeZsUtP5OEOyY6WFnhNhKaW&#10;JebfnDjl1yvX2xran9fd6apqeFjd9IgsH9S0ddfd6y5vfFRQc7eo7v6Npo7q1idVtx9DWX3naVXr&#10;0/KmR8X17QXVd6/X3itrflLW0rU9pC69ui3lem1qYV1B7YOSlqdlt7uLGx9fK2vOCI5LtLRPNLFK&#10;NLaCMlT6QKKpFSEm5qHGrD8+/zJU1zRWxzhW24gUbUKnyfhv/3dF1wRJjJpqCJQ6xtHaRtFahiBR&#10;XInUMYo2tIwxsY42topWk43UN4sytIgysIg0tBAdNSlS15i19VOpCwbxpjYJptaJZjbjRCclmtsm&#10;WtjB3GQ+/Uxsgmgi2M1tk1gOCkrWiaY2Y/drQOl5akGyLTvJhp1gdfmKiWW0gXm0kWWUvnmkrkmU&#10;rnG0gUW0vnm0vlm0Ectu12bx1Qei9Uyj9czIklQMLGKMWBFaSuNHiEbpGY+etdj96HnbjbuM5q7U&#10;m7lEb+YyvZlL9aYt0p7yp/bkWbp/LNKfs8pg3hr9P1fo/j5f59d5Or9h0Z26EIx6c1bpQpc5qw3m&#10;i0PVYPpio5lLTeatNp2z0njGYuPpi0BMpi82mQGyBMR05hLTWUtBzP5cRspyQmZjMZ+zgpC5K/sQ&#10;0g11sVgt6aRq6+Wb5xlY5OZ/3dW3wMUnn+2d58zJY3PynbzzLnvm2Ltl2rlm2Llm2rpmOLhfdfbJ&#10;9wou8YmoICS0jBNSxgkr9woq8Qgscg8odPMvdPW7zvYpcPTMueyR5eCZ7eCRZWcfa7xfXhOW5ZfZ&#10;Bn8sMJ21jJqzUEG79krQ/mIhFmHmElgcwz8W6v8+T+eX2VpTZmlOmqHxvxmapGhNwqI9aSYSHa7o&#10;TgaZBaInXEgH7I9HgOqUP3V/nq3/61yD3+cZTV0AYjh1Aei6v8zWnjJLa9JMmAAIKMSh//lPvV/A&#10;eQ7h/9s8Q5Df54M/Ib/PNwIhRphv/McC42kLTIgDvdhk5hKzOcutNx/gOIbFFLXHlndGFt2/UtaR&#10;UvMsrfZ56s1nKZWdlQ13M4vrs8oaciua8ypb8itbbNheUD579qy27pYXJ7igqiXe1y9LW/W6rlKV&#10;gXKDoaqfb0hZWWW9gUq1vnKRnkqurlrTgxciDyBxkISkliXl1xbX3a+925XT1FV750n5zXvlNW3l&#10;NfeqGh/WtXXX339W29YNaaKsqaO04WFla1dl69OY208rbj+9cftpcWPHtdr2/Jv3r9c/LGrsKmrq&#10;ulb/6Gp5S2rRreyqe1duPCxs7AK5Vt+RW9yQGhAdb24bb2RJlwRjFiEmRAnVOHidn90Ro20Uo2XI&#10;FX2OvCph4Qo3lZhAGQNpQtsoStMwStMgkpQoMFrYxzl6xbM5caTEu/jFsb39zOxiHTxjrNkxNs6E&#10;0dkn0cE92ZmT7hWc5hmY5hGQ5hWU7h0CkuZBVAkdmtwDUl39Upw5KY5eqW5+aZ5BaV7BqZ5Bye4B&#10;iW7+cU7esTbOsbYuxIYcvWJYjiBgibvsSYiDRzzbJ8HNH4uzT4KLX4Kzb5yDZ4SFk5+Whau0tu0R&#10;ect9Fyz2XjDbdsxo2WbdaYt1fp+vP2+N6YYD5ttPmG89arp+v+m6vWZbjlhsP2mx4xSIueQJk/X7&#10;DJdvNdl00HznKehoLnnMcvtx1vbj5qslTWYuNZ620HgakTuI9MHNHVT6oL2QXr3ecO7oZ/qYu9JK&#10;Ype7gZt/VDknutI9uNjV/5qzb74TJ9fRO+eyZ5a9e6atS7qNc5qNazohbuk27hm2bhkO3jnuoaWc&#10;yAqv0BLvsFK/uJueIaUuvvkuvnlsnzw2jOADGQeyRpade4a9V5aTZ5rZCTX1Pxaq/m+6Brxu4YU3&#10;Y7EpzJxKEwKlR+JAQu0yyh1LYVlgcQymztf7da7Oz39qTp5J5Q7yNYyEN3fo9Dd3zOLNHTgjzCFy&#10;wVTyxf8HkQjQ1rUm98gdKNGAM6QPA5Q+IHfwyjwjJMRo843+WGghscvDPjjyenvMjaeRpZ2xFV0J&#10;Vc8Ta54nVT9LqHisomcRmlETcbU2OrchNq8RRJ/lHptTF5tbH1/QmEBKqKNLsqZ8jo5csaFclZEs&#10;kkpDmSIDmRwd+XQjrYb2F8S/STEwMDAMCJQ42nft2vXwfkKYp7e55IWMlqd3OnJj3U26GhPam6pI&#10;BwJoenrvxtOnuZbSrLoHT6uLky57JOO2p0/LkoIfdT3tfHS/srWwqSrcOSgVBrSzCmls68hprXU8&#10;oYj9CMoV95gV3Kl5+jTDQN/v8ZMcA1V3GJDLY5hM59MMa203t/S6p09bLyuzwutxGwMDw3BA5BoD&#10;AwPDAMHf1g8Hrl+/jrPZGwfPgIHhneX8+fMODg4aGhq4PsT0SBx2EdfCr1aqsxPzy2pL6m+nOMuq&#10;Hd1bnuKBm/k4ek4uu7mx4fbthmaiqhOcXlGUf+GC4c6zpqd37I/S36+hZaVz6KAMK3D3JftzRqFF&#10;FTV7pd0yK8nOfAhPHBWyCyUV5S2OKzhX3LsdEhaGrBE2cnkBpu5GTmFhYURTQ0WYiacD2Xpp5d7z&#10;0raHtZxVldQuWSdqm7Ov2JxgWUWjjojy8vKrV68iHc+AgeHdJD09HUoDAwMoz5JPl+dHWksrqaDq&#10;dnNjbPHtWMuzOZGOjbcrqirzEopqoFXt9Hb7Y9saKgtrG7LKbzUqeuYbeF/dt23L2vVbL6ueQiPQ&#10;eTfOONKDsrHWP7JirmGtf+AZMDC8s2hra8vLywcFBeH6a2BhrH3zVhOuCIG4vcEw4S1equAZMDAw&#10;9A/inhMMDAzvOgF5D39Sax4iiSnuwJvh8ipxhIeHl5WVgZKTk1NaWoqMPBQWFmKNDyMjIygvXryI&#10;qnTgogsp1tbWSKHT0tKCNZonhZaWFpSPHj1KSkpClrcInBN1dXXduXOntbW1o4N3KZOTk6G8f/9+&#10;VVUVuCHjXwMdCB7GS2dijQ84TdXQ0IiJiZGTk8MmLrC87e3tSNfX10cKRVZWVmdnJ9KdnJyQMlg8&#10;fPgQVgxRX1+PrXzU1NRkZGS4ublBCPEEAE+8wYDgTIGtPYGVh90sLy/H9Z7IyMhARzjHxPX3At/c&#10;VynjD53mly9fUlVCtG8fcm/rYREu83SaZ6o3rzTktSO51fYEb5I/cSQmJsbGxkKJrTTOnTsHJXol&#10;82BqagqXPeio88cu2AsKCq5evQpuEOLYygWiobGxERRIK/yJA14PUMILNS0tDVneIvHx8VBGRkZC&#10;CctF2l4BwRoXFxcdHQ2xCy9IbO2J1taTWCPR9yqB8mnXw4iCWmRBCEwcP8hkhubdbmrDr3MKNB9h&#10;aGpqYo08TFjjcv78eSjRsvMvPvCk835cYX1KWZkr27a947Gzk33n3Wueln6PcHtvwJFFSnV1NdIh&#10;qyILPwLfkwaaOGB3KisrAwMDcZ0GvKWFhYWBUlJCrPn7xC+ar17b6EfxCGTpvt/5i3ZLY/eLhfZt&#10;kmGdU7RawDhVs3mjbvP1pDZVy+aC1LaKjDaLoq5Jmi3z1Jp36TTbeLe+rHxANaFxQH7XbsabpCeO&#10;4c+gvyUOWwQmjt6Bt1n+E4q3C7zO0ekMnJ01NDQg44Do5QyXgY44q5V6eQ+RXPRvwxsjYT7jYGBg&#10;GDA9vo7FpzgMDAwfBs+fP29ra7t37x5cRaK79iD4793DA5M4GBg+XPqTOFJTU8+ePWtqaorrJEzi&#10;YGD4cOkzcTx48KCzs7OsrKyxsTE2NhYZASZxMDB8uAzoUsXPzw9rTOJgYPiQYT7jYGBgGDBM4mBg&#10;YBgwfX/G0dnpfK0QJLW2DlkQTOJgYPhw6TNxFLfczm1sEvMJgPLuo0fICDCJg4Hhw6U/icOjsDjs&#10;RoVfSWlz+4PzsfHIziQOBoYPF+YzDgYGhgHDJA4GBoYBwyQOBgaGAdNn4uisrOqsqb21+yCUT+7d&#10;Q0aASRwMDB8u/UwcnfW32jw4jwqLW40tkJ1JHAwMHy7MpQoDA8OAYRIHAwPDgGESBwMDw4DpM3GU&#10;zjZ9WNhACTIC73PikJaWFiGZw8DweqBAYrPZOLbeF/qZOKBEVYr3OXHAkV69enUgA8NgMH78eIgo&#10;HFvvC8yligCYxPEm4XA4VlZWhw4dWrZs2aeffgol6La2tr6+vtjjHYdJHHSYxNEv4FXxf//3fzBg&#10;/3Fzc8Od31MOHDiAd3UgyMrK4v7vGv1PHCUlJWhngc8++ywiIgKMd+7c2bt3L7ZyiYyMRF3eFkzi&#10;EAAcmNdJHPv27UNH9/X5+OOP8aDvPlu3bsV71RMIphcvXuCl5wKWrq4u7NGT/fv34xHfEfqTONCu&#10;AbNmzcImQcCyILfJkydj05sFDhZS+kwcHffKquKmUoKMAJM4eJGSkkIHVRh2dnbt7e38L5LOzs64&#10;uDjsJAR4/8GbeQf5+uuv8W6QfPnll3jPBwLuzOW3337Dow97ek8ct27dQnsEdHd3Y2uvfPXVVxMm&#10;TMCVNwVsFGYIr3xUZRKHAGCBBpQ4/vnPf5LHnZe7d+/iEQcIHJXRo0fjUXqCN/mO4OPjg+dNkpeX&#10;h/eQD+xBAudZ2MoHxCV2IvHy8sJbGsb0njjQjgBmZmbY1A/y8/OxRiMmJuaTTz7Bw4mI/P3vf4fL&#10;XtzGh5+fH/ggvbm5GXUBvv/+e2SkWLduHW4TEZk2bdp0kmPHjjGXKrzAAvUzcYiKiqIFpfPgwQM8&#10;0GCAB+0J3vzwZunSpXi65AkC3h8hYD8u2CoEeqbesWMH3t5wpZfE8fPPP6O9ALDpL4FGgFNXXOfy&#10;0UcfoSZc54KMAKzkgQMHsPXlSziRQfasrCxsIjl48CCywysfWZjPOAQAC9Rn4vD09ERLSQf3HwLg&#10;wh5vg8uyZcvwVIYlJ0+exBMVESkqKsK70SuxsbEnTpzIzc3F9V4JCAjAo4uIqKmp4a0OS3pJHGj+&#10;CGwaOKh7cnIyrvcEtQKtra3Y9PKlpKQkMuI6DWQHcJ2ESRz9Ahao98Sxc+dOtI4UsHy481Dy6aef&#10;4u1xwRMafuD5iYicOXMGz14Qn332GfYThLi4OPYTxMSJE7Hf8D4F6yVxwJk/mj+ATQNEQkICdW9v&#10;b8emnjQ1NSEHAJveSOJQVb1TUdEZFfng2NHb9fWPr13rQPYPN3GsWLECLSIF7vZGcHR0xFvlgqc1&#10;nJgyZQqeXF+Lw58K6cDFDvYTAvYTEYHIxtsefvTzMw5IAdg0EGbOnIm6BwUFYRMfyAHA9TeVOKCE&#10;rBEcTOQOZ/Z9ZP9AE4eNjQ1aQcS//vUv3OcNQj9LR+DJDRvwtMgvg/CkhTBYiQPA2x5+9J44bty4&#10;geYP+Pr6Ymu/uXv3Lu4sZBMdHR2otaKiApve4KUKpIympse4QvKBJg60fBS4Ax883ybQ2b17N3bi&#10;4uLigtv4oH9wRefzzz/HHiR4csMGPC3yszc8YyEwiQOBdgHx+PFjbBVESkoK+NC/sKuqqkIdf/rp&#10;J2yigZp4PuwcaOJAX8EAsC1kYT7jEAAskMDEoa6ujpYP0dLSgjvQoL+BIP7973+j0KEjIyMDzpmZ&#10;mbjO5T//+c/YsWNxhcuJEyfQ4HRwG8mPP/6Ipzg8oH/6gKcrhJEjR3799dcff/wx9uby3//+F+zr&#10;16/HfkLA3iIiO3fuxNsefvQncSDgRfj3v/8d7ZFAFBQUsCsfZmZmyGfjxo2PHj168ODB1KlToaqr&#10;q4s9SCAr8Zyx1tfXQxaAJnghYxPJmTNn6N8PYiuX2NhYJnHwAusiMHF88803aNUQ2JsGHBXcRsJi&#10;sXADF8gLWCP/lRj7kVy5cgU3cBEVFcWaIHA3LniKwwY8LREROJ/CMxYO/TMRRHR0NG4TjqamJvYe&#10;xqcbQP8TxztEf844Hnd1auavRoJNH2biIEP0FdibxrJly3AbCbYKYcuWLdiPBFv7Df0DeQBPcdiw&#10;ZMkSPDMRkSdPnuBJC+EvJA76/ywJu64cJnyYiaPxQaVm/hqQkBqTuvYSZASYxCEgFFatWoXbSLBV&#10;CHv27MF+JNjab3799VfckwRPcThB/TcRcPDgQTxvQQw0cejp6WE/EZEffvgBb2+48sEmDpPCHSC6&#10;BeuMrm9FRuBDTBw8nz5g757gNi7YygX9R7C9vT3o1A+WEF988QXyoUD28PBwXO8JaqXAUxxmWFpa&#10;4vmRdHV14dn3pP+Jg4g8GioqKnhLw5gP9lJFIB9i4nB1dSXDFQNV3IEGLChu7hVwQ/643ivIkw7P&#10;L0dnzZqFpzgs4fnsc/PmzXg3BsL27dtxf5J//vOfePRhD5M46HyIiQMgg/YVuIMgxMXFsRMNYa+Z&#10;9evXYw8aW7Zswc18YA8ueHLDm99//x1Pl4ahoSHeJUHIyspiPxpweoJHfEdgEgedDzRxUF9oU+A+&#10;bxCeTzcuXryIJ/eOMHnyZDz1gTBt2jTc/13jQ04cpXNMW/3y2q6U4foHmzgA/v/Xwt3eCHiTXCZO&#10;nIin9c4iLy8Pl1p4f7jMmTNHW1sbe7zjfJiJo/qg582z/s12qaWzTem3LCYSh6WlJfLGg70vwGHu&#10;JXEA/Ocdff6P4+vD838fwDt0M5sPmQ8kcTQ1NUHZr0sVdXV1Im18eIkD8be//Y18/b5CUVERDzGo&#10;dHZ24g3Q4HA4eB4Mw5uhSxwvXrwYNWoUigfE5cuXcdsAefz4MbqzKa73BX/iuHXrFpQf+mccwsCx&#10;wIX/1APBf3/AvwbP/3oglixZgjfPZe7cubiNYbiCj+jgwT8sv6X/zJ49e0DdmQ9HBYBWUBgBAQH4&#10;9coF3vxxGx+VlZV40H7D83/rdHbt2oU3SQO3MQxv8NEdJP73v//9tWGfPXsmsBf1Uxdc74v+JI6q&#10;qscgoJw7extZgA83cQCffvopftX25Pvvv8cefbF48eKLFy/iSj/AG+iJsrIybmYY9uDYGiTwoAMc&#10;Fvd5U4njssM9lDiOHWUSB41Dhw7hVzAfKioq2Ok1+PXXX/nPbhB2dnbY6R0ErzIf6M0Q3ktR1d7e&#10;HvlTvwwMCgpClncRtAvCQP8jV1dXh6rUWedHH32ELAgtLa2TJKgVQFUEdhKEjIwMOOA+tF7U//LS&#10;E4fAf0FCbhTt7e3MpQoveKn6B4Q1fjULB14DI0eOxB2EY2hoiDsIh7oWfXdBi0y/IqPuXoXrXJ/m&#10;5mbq9iXffvstbns3QXvBD/rJtcA7HjU2NqK+/Lc1QXYA1/sH7iOoF5U45s+fj01ckB3AdRLmMw4B&#10;4HUaIL///jt+cQ8B8OaAN/Pug1eZD8ib2IMEW0n4b9jxzoH3pCdeXl69tALUm7++vj42kSAjgOv9&#10;A/cR1KuXSxVkB3CdhEkcAsDr9BrA+yR+xb8GPPcNem9Ai8zzGTAywssD10mQEVfecdC+8IDbhLQi&#10;sEdPH2zqtSM/uI+gXkORONrcvTpuVHbW1NZvkMQmJnEMlJ9++mn//v1OTk44K9Bwc3ODS1CBP+V4&#10;L8GrLAjswUWg8R0F7QsPc+bMQa29PPkROfA8JwkZAVzvH7iPoF5DlDggazCJg4Hhr4Njiw/cLMRB&#10;Tk5OYCsyArjeP3AfQb2YS5VBAK8TA8PggWNLECNGjEA+PI9ii4iIAOPMmTNxnQbyB3C9f1Cf0Lu7&#10;u0MVXvzUCNQN5WJiYpCFAtkB+u1UmMQhAFiOWwwMg8fDhw9xbPXKxo0bv/zyS3iJfvfdd0pKStg6&#10;qNy8eRM9t/Rkr1/f9gmTOBgYGAZMPxNHeUZbdd59q90fxs/qGRgYeqfPxNF+tzM37HZJyt3m6ofI&#10;gmASBwPDhwtzqcLAwDBgmMTBwMAwYJjEwcDAMGD6TBxVcV8/asupThhdk/I7siCYxMHA8OHSz8Tx&#10;qC0XFBBkBJjEwcDw4dL/S5WalF8eP6zFFSZxMDB8yDCfcQgmLS2N/C/bPrh58ybuMHCouy0gtm7d&#10;ihuEc/fuXezNBTfQwA0D/GdkQF5eHvckwdahh/6IWQBbhyU1NTV4llxwwxshPj4eb5ULbuBCfxA3&#10;Ng0ZTOLoDXwQRERMTU2xiQZuExH573//i01/CTRIfxIHBeoC4PrgISkpOUQj9w7aKIDrwxs817c0&#10;W7ztt7pW/Uwcjx8/vnDhAq6QMImDADf3+rPoPkEjMIkDgevDGzxXJnH0mjjgtP3s2bPgVlFRgU1M&#10;4kDgZvLmbnCiCAtEgT1evuzu7sYmLriBCxoBJQ5wRj9zQrS0tCAfHnCzkNCBw7NhwwZc6UlsbCzu&#10;KSKyZ8+ezs7O2tpa3EbCkzjoj3QRFRXt5bEPPM+LggDCDYIoKyvDfiIiEhIS9Af3Yw/h4EXkgq18&#10;9lu3buEGGoqKivv370e6o6Mj3qTwx+gjzpw5g/24+4UrQmbr6emJm0VE4Gg+efIEN/QENvrvf/8b&#10;6SYmJsi/95kgkCeA6z2BQzZ+/Hhc4QNe6rgzSVRUFG7gA6Jo6tSp2E9ExMbGBjeQ9P9SBXKHjIxM&#10;VlYWqjKJ4+X8+fNxM+0QUje5w3UayA7gOhdkhNcPlAEBAcg4duxYZAdOnTqFjBS4oedQ48aNg3yB&#10;G/i2cuLECTBCYsJ1kh9//BF64QoJlThkZWU/+eQTbH358vDhw8g+ZcoUbOICxjFjxuAKSXp6OnIW&#10;drNMXOFC+QPY1BfYW5A/sq9cuRLXSajbO6NH1UCWR/YbN24gO4AsFOgjA/oiIOgP4sImkgcPHoCF&#10;56fxH330EfKsr69HFkgWn3/+OTICx48fNzAwgNchqs6ZMwe59QLyBHD95Ut49YqJidFf57iBC0rN&#10;MHNc54KcAVwn+de//sVjAZAbgKrMZxy9gZdKROTAgQMQYWApKSn57bffsJWE56VIvTvhOg1kB3Cd&#10;CzIKfDY9agICAwOxiQRbB74V/h9T83j2cqmC7ACuk/BbEMgOqKmpYZNwZwA1AbjeF9hb+KZ5EgeA&#10;7ACuc9m2bRu/fcWKFfxGCtQE4Dr303R7e3tcp4E8AVwnwSYh4/cO7imoL27o2UTdpRHXaWRkZPA0&#10;8VQpkpKSUBPKPr0kDnhF9AJzxiGYv5w4hH3GgVoBXCfBpoFshThmNIqLi3FDTwaUONBLDk5G7vYK&#10;ckZ9AVTlAbcJaeUHewufZ/8TB/8ud3R0IEt0dDQ29QS1ArjOteAdFgIcAuzd6/z7BPcUvu8ArpMg&#10;i4ODA64Lh7oyxTMWAngyiaM30CIC70HiQFAvCQo3NzfcRjKgxIHrQrbFA3YV4ozb+jcUgL2Fz/N1&#10;EgdkVWTx8fHBpp6gVgDXuRZra2tc7wvkD+D6QMA9he87gOskyAL5HdeFA8GAnHFdOEzi6A20iMBb&#10;TxxlZWW4ToKMAK7TwA18TfzP06c/ogWbBpg4Lly4gCxeXl7YxAe8aaPLfuQJIDsPuE1IKz/YW/g8&#10;B+WMA8CmnuA2WiuuC/FH0FuRM4DrAwH3FNQXN/RswqZet2Vubg7lkydPkOcPP/yA7Pw8e/Zs3759&#10;TOLoDbSIAPVRfJ9Qz5FVV1fHJpJHjx4hO4BNXJBRYOJAH3fxvyxRFwDXaeAGQVvBGo2YmBgeZ+pV&#10;xP/xPrIDuE6CTSTYxAVFYVVVFa7TnOGViU1ccIOgSQoEe/N9xrR27Vpk7+eDhQCBuZK6/ziATVzg&#10;pYIbaE0PHz7EJhERPT09bOUCbzxgxxUS5Ang+kDAPQX1xQ18TdgqIjJhwgRs4gLvH/RPZOn/j4dN&#10;ND7++GP0iCxIHHAQGxqarl8vZhLHK4qKivDicZGQkKA+iu+dRYsW4T5c0LduuEL+0wesNXIGxo0b&#10;hxtERLKyssDy9OnTXbt2QVVbWxv50Dl+/DhyBiD3YytJWFgYbiDfNOjfniIj/TuRlpYWsMArDddf&#10;vqysrERuCGwlCQ4OxlbaUxoR3t7euKEnVlZW2IOGwMfrbtmyBWsiIr/99ls/1xl3oGFgYEC3Hzhw&#10;AN4SkTP99VBYWIiMQEVFBbaKiHzzzTfYSoIeSckPPUeoqKhgbxJhj5uDFwz2IEHf7CC++OILbO0f&#10;9O/yWCwWtpLQn0ojLi6OrVxgNXBbT3AzDfp38HR++eUX7EEmjkePOvz8/DMzIZaZxMHAwNAPIHE8&#10;ePCw5mZdaiqROXAiYBIHAwNDL0DiyC8oSElNjY9PYBIHAwNDv2A+HGVgYBgwTOJgYGAYML0kDvSv&#10;5cJgEgcDw4cLkzgYGBgGDEocCgoK7e3tvSQOGRkZKC9duoSqQI/E0TR41HOpq6trGGwqKiq8SLzf&#10;LLDFwMBAPAkGhneZRpLW1lacCZ4+7SVxODo6Yo1Lj8SBX+tcCkqr9o9dr6jl5HCjvj6ZDRYTjRP1&#10;Fdl7Vsie1PaE6pUSKGrYF04c+M+c4+KyRB8uLS0tMKfi4mJQ8E9qBo/s7Oz8/Ot/TaytrQsLi3mM&#10;/ZeCgut4EgwM7zLKyspweQKnGzgT9Jo4+BHZYhRKySnH+M2anps0PC+6Jm0xDgaRNA3dbRlxzCH2&#10;sIx6ZVPbjca7pQ13ShvuFt+6UwRS13odpJaQwrrWa3Wt+bW3s6qbM6ua0ioak8sbEstuJZbWJZZW&#10;RxfVhF+vCS2oCc6v9sut8smu8M664Zl5wy2j3DW9zCW9zDmtlJ0KUgLKCY+Usqa2ssa75c33sDS1&#10;gZQ1tpU23i1pACG2Xlh3+3rd7Wu1zfk3m3Oqm7IqGzIrGjJv3Moor08trUspqU0sqom7VhWVWxaZ&#10;XRyWWRiafj047VpgakFASoFfcp5vcp5PUp5rZEpZXUvZrdsg5VDWt5TWtZTUtRTXNoEU3Wy6XtN4&#10;rbqhoKohr/JWdkXd1fLa9JKbaSU3k4uqE69XXsmviMkrj8opi8gqCbtaHJJRFJxRFJB2zS+lgJOU&#10;75WY5xGf6x6f4xaX45GQd+CSqplbQEnd7dJ6QmCLoIMU17YU1TYXgtxsvlbdVFDdmF/VmFvZkH3j&#10;VmZZXXpJbUrxzaTC6oRrlbF5FTG5N2Bb4ZnFwWnXA1MK/JML/JLyfRLyvOJyvOKyPa5ke8RmuYPE&#10;ZBXfbCy52VR6s7m0thmUourGwurGa1UNBZX1+RX1eTfqcsvrsstqr5beTC+qBkm+VpGQVx6XWxab&#10;XRqTVRqRWQxbCU0vDEm9Hphc4J+U75eY55OQ6xOf6w3bupLtSW7FLToLWndru99pf3Tn/sNWrty+&#10;R0hL2wMkzXfbkTTdud9w+159y7265rbapjs1jXeqb92urL99o665HOZZ01Rc3VBUeauw8ta1ivqC&#10;G3V55bU5pTdfScnNxVuP7lRz4Zdd6q57NN2O6HueN/NRsQvSY4fpOYer2wdB9ZCu+05V9mY5+/Uy&#10;NusvWa+j5OIrHezrL76GXLASLOdZXLFcdw6JBZQbLrA2XrDaLG27Re7yFnn2VgX2NkXnbVASQimk&#10;KLIlQRQI2a7gRBPH7fKOOxRALm9/JY47FNk7lFx2KLki2a7oQoqzJAwrz94m57RNznGL7OXNMg6b&#10;pe1BNknbbbxou/GCDUxy3VnLtWcs1p4xX3vaHPQN51ibL9lsk7XfLn+ZFAdjxwBNlpeKqavIqEMs&#10;kIWX7C+aeTqIr8rZMN7w4ukTJt6nDZw3KDmsVvNcoeoxR559VlXPJDTLKPTqixZ2d2dT7XWTx82e&#10;YWmBZlE5ljG5rJg808gcw4hsvdAszeBM9aB05YA0lYAU9cAEtcC4k64xex2ipByidthFbLON2Gob&#10;vs0mQtI2QtKOkO12ETvsI3baR+y+HAUidTlqppYXK67AOv6aLbxWNq+q2rSyav2ySonFlWILXSJS&#10;HRKvOyRes4svsInLt7qSB1s3j84xicwyjcwyCb+qH5Ku6puswEmU9oi75E7IRbcrF91iQS64EnLe&#10;Bcs5l9izztGHLXzYideck667JBfybMsjMtUx4drlhGt2cfk2sbms6FyziGzj8Cz9kEydoAxFTrK0&#10;R8IpduxRh6hDdpEH7SIOceWwXcQR+4gjdhEHbML2WIXusgzZaREMsl/V1COxAMaxisn/ecflKZL2&#10;k7dYT9qE/93YNDTbMirXIjLXJDzbJCzbIOSqXlCmdkC6ul+qik+KrEfiaafYgzaRe63Cd1mEguy2&#10;CNttGbaHFbaPFb7fOuKAdcRBKK0i9rPC9liG7TYPMQ/LNgvLhpJ/W7q+6YaBGQYBmXr+6Vq+qeqc&#10;FFXPZEX3RHnX+EvsKydsow5ahkuZhew2DZEyC91jHgayF4kZlKF7zEKlTEOlTEJ2m4TsMg7eYRQ8&#10;5aRD/PWbiYW1ycV1HSTPVi8k/rS2xl27eaWgBiQ2vyYmvyY6rzoypzI8qyIk80ZQRrlfaqlnQqFd&#10;RK5FcJZJQIaxP5J0Iz+QNCPfHmLsl2binz526d6J+1lY9nFlryXIBJB9lhP3WU46aDXthO0KWRcp&#10;Xd/zVmHy9lFnLEO3qHvNPW03Ucr4u616IzbpfLuRTzZof7sBlYSIUrKeR7RE14FokqIluhZEU1SC&#10;LhpYxNVJURMVA1ElRUV0zSsZIa46UkLtOwn179dqjFqnPnotXdRIUUUyZp3qmLWq83arj5VQGbNW&#10;ZQyUEspjJZRAxr0SRSziCqTIjxOTHysmP2aNHCkyo1dJg4xaeen7FRe+W35+5LJzI5ee+XbJGdFF&#10;p0QXndynZO/gl7D+tPFX847kFtckZBV/NfvQV3MPfTPvyMhFx0ctPTV66akpq0+MmLNn4rIjOHF8&#10;vfLER+tU5zsVWafVuCSa+GUd+nLr2a9Xnpxw0mbsMevRx6ylFIw2GgZsMg563uz0pDUoL+b0af+8&#10;CZdvbDIOWKLlvVDTa6GW9zn3BM2gzJMucXvsIrKrG+Q50aH55VUt9x2SitAZyibL0MUGvkiWGPot&#10;MfBbaui/1MhvmbH/cmP/Fcb+K00DVpkG/KHusc8p+gA7ZozbgfHsfSccH4oZPFqt/+hl3vKXuUs3&#10;WQbvsQvfYhlsEZPrm1XGis0763bFMjrvjMuVA3bhnunF++3Cjl6OUOQkmkVkHbANu+B6JSKv8pL7&#10;leDsG2UNrYfswvfbhu6zCd1rFbrHKmSrgec51ysgAre1zTIkq6op8lq1e1pJTk1z9e17hy5H6wZf&#10;LbjZAokyOLdynXEAZJZ1xv7e6SUppfXZVY0bjQO2mgY6J16HszM1n+Stxv4bDXzX6vtK6HE2Kpgr&#10;e8Uftos8Yh8lqRhs5HG1ta2DejGv1fffYREaX1QL6cMrvdQ8MlfJO+VexxOHuGut7R2ZNxovusSH&#10;51ZaR+dLmgRn3mhILKqLzq82Cs6Kyq8+bBO53TTEM7VkrZ6/hK6fuI4vyAGrcCKPWEXwb2u5itcK&#10;de/1uv5JRbVh2ZXL1bzckgotwrLk3RKXKHvsswjV8knbZxHml14m65oIJSsibxl0UeXIuyauVOWI&#10;qft4JBYvVfJcquiFZPIJB9PgLNPgbIvQXEgXXXoandcKuuXOg67innLRKd4yLNc+uqCkttU7uSSr&#10;vDHxeq2mdxrsRkF1c3RulWdi0Xm7mMhsOH2rarr78LxtdPaNhsuRuYa+ae5x1xIKas7ZRJ6ziThn&#10;DRL53XzJsbvNfoBMAfliv1XP9MGasJf1wx5LLFKQTVhTDln9edphvYrncbMQBfsoaZvwXdre88/a&#10;/yhlMnILZBBdMmtAqUtmjR4iSsl6rmCdm0SIDKItuhYEZRCtnhlEU1Qc0gcpYuqkkElkjSopRO74&#10;Vkx1pLjqdxJqkDu+l1AfhVKGhNr8g0agHJCzHS1BJI6YmJiQkJCAgABIGZA7xq5VGb341MglZ6n0&#10;AYcVrjs6H9SPEycSx4jZu8ACiWPU8nNj18h9M32L9WW35Sv2/DxXkkgfKy+NWnGBSB9E7jg7AtIH&#10;mTtEF5z4ev7xr+cdg9zx1bzDX8059CXI7IOQPkTnHx256OR3Cw6CjF96TGTMIaufTtisUHT9bLfJ&#10;f/RSJ2o6PYn+qc1m1Oen3McctBh92Gr0EavRR63EL5lOl2FPlWZ3VKoXxGrnhO/6JfihqHHR76fN&#10;Ziq5/6niMVPZfQYpM1Xdl+i4ihs6L9Z2+1PD808Nr7lanPnaPvO0OXO0OLNBQAHR4czV5cwjxAdk&#10;vp7PAn2fhfq+i/R9f1N1X2bkv9TQb6mRv6iz1Dfs3V877Xqeu+xl7uJdLBcxkwAx0wAJrqw3D9xq&#10;GbwD3titQneTAsouq5CdViE7WMHbLQmRtAyStAjaRspW86At5oGbCQnYBN0NvDeZBGwwCVhvEsCz&#10;rb0sVwmTQAnjAHGjADEQQ//Vhv6rDAhZqe+7AkTPd7kuEh9CdDgruLKKlDW6HDFdnzU6nGVaXovU&#10;PSRkjBXcryxUc5+v6s5/FrBYnbNUy2eZls9yLZ8V2r4rdXxX6fqu0fUTI2WNjt9qMGr7rIRWTc5y&#10;Tc4yDVKgl7o3kiVq3ktUvRerei9S9Vqk4rVUzXuhsud8JQHbmnXJZZYMITOlnWdecp4BcpGNZPoF&#10;JE7TzxMClpmXXP6UcZ0t4zZHxm2urPtcGXco54HIkCLrPl/WfcoJB8PAq1qcdFXPFEgWs2fPPn36&#10;NHHG0dGh7J4sVNySlF2TlFwTFV0SFF3iFZ25wo4DUQBxIkTe6QpXYuUdY7/9Y9V3koajdxiPkzKH&#10;7IBSxgQQMmtM2GMJAimDKxZIJkhZ/LSPNe24rZiC21HjQDnbiAsQFWoec05aT9hlNBKlD77EgYXI&#10;Edx8AWkCFCixcPMFkTKQ9JI1yMSBswaROL5Zoyy6Wll0jfIIIn2ofQ/pg8gdaqMkKFElEgdN0LkG&#10;TZRAUO5QU5qtpvQnShyEkKcbhKyRI3PH5vkT503/XWLMauK8Y/TKi6NWXjikzo5KKyyuajBzj65v&#10;vusclHRKx0XshIGihc+S/ZqTJS6KLjgybYv8l7MPfDX74NdzD3+3+OSoZWd+2SgvslHTe4OG10J5&#10;559P2S1UdPv1FGvyedtlKp7oTGTUYdZokCOsn6VUlql7LVL1WKLquVLTW0LPb6UWZ5mm9wodn9V6&#10;fhDihOj5ihn4bbfg7LHhbDT1EzcOXGsStM4seJNFyGZW6CbLsE0WoRstQjdbhm5mhW2xCt9qTYoN&#10;XLmQFy824dttI/Y7Rk9VdT/gFAOXNiB7HKL2Xo7e50gINB0g5ZBTzGF2zDHn2JNwueEWd84t7rTL&#10;FdBPOsec4AroPHKCTchxdjTIMafoo07RRxxBog5fJgWuOBwiSYmC04qDDtEHL0cfcIjeT8o+++h9&#10;dlH77CJB9tpG7rGNAJEiZbdN+G7r8F2EhO22CttlFbabBQKnM3CdErbXKmyfddg+Upl3WGmnrouk&#10;WdBmk4AtJoFbTYO2W4TusAzbyQrbxQrfYxWx1zoCyj2s8N2s8J0WYTtAzEO3IzGjJGSHWQiUcIqB&#10;xQSLJFe2gRiDBG81CgLZbAgSuMkgcJN+wEY9f0J0/Tfo+K0nZR23XKfti2QtiBYSH5B1Wr7gsFEn&#10;YJNuwCa9wM1c2ULKVr3AQxYRcMbhl1YO4ptW5ptaykkphTMLSjhYCDuID1d8ueKTUuKTXOKbXAwl&#10;EtB9k4p9ekiRTyIh30yXGLHNYKSkwffbjcfuMoPcwU0ZOGsQIkUIlTV+gBQDstt8PJyq7Db7aa/F&#10;9ON2G5Tdz1oEK9qGnzD2XyV9eZKU8Ui4fuEmC/IKhUgWhI7yBSWQIyiFECpTCDvdIFPGGhDIGjhx&#10;fINktTIpSpA+vl2jTJ56qEL6IEtVlDi4uUOFFEKBfDGaEEgZOHEQuUNckRRIGfyJQ34ckTtkx66R&#10;ARmzRprMHZfgvGP0ygtw6kGed5wZueT0iMWnvl18UnThCdEFx76ef+xrOO+YexhON+CkA3IHlL9s&#10;15+2x2TlGfv/D5JA0xjbArAuAAAAAElFTkSuQmCCUEsBAi0AFAAGAAgAAAAhALGCZ7YKAQAAEwIA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAA7AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAg5Ly&#10;VvEDAAAOCQAADgAAAAAAAAAAAAAAAAA6AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;qiYOvrwAAAAhAQAAGQAAAAAAAAAAAAAAAABXBgAAZHJzL19yZWxzL2Uyb0RvYy54bWwucmVsc1BL&#10;AQItABQABgAIAAAAIQC8P+N93gAAAAgBAAAPAAAAAAAAAAAAAAAAAEoHAABkcnMvZG93bnJldi54&#10;bWxQSwECLQAKAAAAAAAAACEATwVENuxoAADsaAAAFAAAAAAAAAAAAAAAAABVCAAAZHJzL21lZGlh&#10;L2ltYWdlMS5wbmdQSwUGAAAAAAYABgB8AQAAc3EAAAAA&#10;">
+              <v:group w14:anchorId="4531FCDC" id="Grupo 1" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:-5.15pt;margin-top:3.85pt;width:506.25pt;height:34.5pt;z-index:251652096;mso-position-horizontal-relative:margin" coordsize="64293,4381" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#13;&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#13;&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#13;&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#13;&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#13;&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#13;&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#13;&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#13;&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#13;&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#13;&#10;UEsDBBQABgAIAAAAIQDz/ExtVwMAALEHAAAOAAAAZHJzL2Uyb0RvYy54bWykVW1v0zAQ/o7Ef7D8&#13;&#10;naVJ0y6Nlk6wwTSJl4mB+Ow4TmIRv2C7S8ev52w33WgRTGPSUl/su9zz3D3ns/OtGNAdM5YrWeH0&#13;&#10;ZIYRk1Q1XHYV/vrl3asCI+uIbMigJKvwPbP4fP3yxdmoS5apXg0NMwiCSFuOusK9c7pMEkt7Jog9&#13;&#10;UZpJ2GyVEcSBabqkMWSE6GJIstlsmYzKNNooyqyFt5dxE69D/LZl1H1qW8scGioMubnwNOFZ+2ey&#13;&#10;PiNlZ4juOd2lQZ6RhSBcwkf3oS6JI2hj+FEowalRVrXuhCqRqLbllAUMgCadHaC5MmqjA5auHDu9&#13;&#10;pwmoPeDp2WHpx7sbg3gDtcNIEgElujIbrVDqqRl1V8KJK6Nv9Y3Zveii5dFuWyP8L+BA20Dq/Z5U&#13;&#10;tnWIwstlnq3mpwuMKOzl8yJd7FinPZTmyI32b//umEyfTXx2+2RGDQ1kHziy/8fRbU80C9Rbz8CO&#13;&#10;oyw9nVi6IHxLUMPQFwCqUBbpCoc9V8ht3yhAn4ausPq9ot8tkuqiJ7Jjr41RY89IA1kGogHL3tXT&#13;&#10;bkvrg9TjB9VAScjGqRDogPDTIp0BneiY9cUyL+bZEet78kipjXVXTAnkFxU2IJXwCXL33jooNRyd&#13;&#10;jvgSS/WOD0OQyyDRWOHVAsIf7AjuQM0DFxUuZv4v6ssjfSub4OwIH+IaPjBI+M6ENuJ223obGs2W&#13;&#10;tWrugQSjomphysCiV+YnRiMotsL2x4YYhtFwLYHIVZrnXuLByBenGRjm8U79eIdICqEqTJ3BKBoX&#13;&#10;LgyGiOk1UN7yQIRPMOayyxb6bH2mOS3hfydKWB013L+HF3i5jUcQB6B4UgxBzPeNfgXzQxPHaz5w&#13;&#10;dx9mIVTDJyXvbji9MdF46F3ohajva0E6JtDC18af90e8A5jJkX89cO0L76vwjbs+6GJqa7+5Sx2Y&#13;&#10;OxhJf0Afx92lohvBpIvz27ABUChpe64tFKxkomYwjsx1AxOJwt3hQADacOliM1lDP0Ov+oGerop8&#13;&#10;GYb6PE2XOXhXOMtnK3CsKzyfZ8sgS1JaZ5ij/YRwAhXxP0lpUWTpyssNwpByGm/FvIB7KE63bLWa&#13;&#10;FYHX5+vMS+KR2iaR+ML4RHc1AjP0YrgXYPXbxfPYDqcebtr1LwAAAP//AwBQSwMECgAAAAAAAAAh&#13;&#10;AE8FRDbsaAAA7GgAABQAAABkcnMvbWVkaWEvaW1hZ2UxLnBuZ4lQTkcNChoKAAAADUlIRFIAAAFo&#13;&#10;AAAAyggCAAABcCN9RQAAAAFzUkdCAK7OHOkAAAAEZ0FNQQAAsY8L/GEFAAAACXBIWXMAACHVAAAh&#13;&#10;1QEEnLSdAABogUlEQVR4Xu2dB1wUSfb4ud29vb3bu9v/bwOru8bV3VM3uaY15wiYAybMOSdyzjkP&#13;&#10;WRgyDDlHyVGykiUJSBJFUUERw/91V03bTCCsoKj9/bxP8erVq+rq6jdvumeYbpGS2y8qW7sLb3Vc&#13;&#10;b3iSVtnuf17R5+hZjz1HvfYdd9592Gn3Id9j532PnuccPeu8+5DL7sP2G3dqT5pJyJRZJtMXmf25&#13;&#10;zHzOCvO5K00WbzBU8NSX87BQ89eVdjWbvZyQP5cZTJ2vNWmG7uSZepNnQS+jPxZoTZpp+Pt8kxmL&#13;&#10;4koe3HnYFZ9x7YG/u8jT4YHIbT5wCxdsHWJEuklu3rzZ0dGBdEBLSwtrXGBCWOsLBwcHpBQWFp4/&#13;&#10;fx7pAnn67MVPas1IiPV4+Va5f//+kydPhsU8YLGZeXDp1zxEBgk8nCBgHo9bH/Qxj0ASSUlJNByq&#13;&#10;CgQ5ALjeEzwcuWNY49Kv9YAheHqicXlAPlSJrTSoVqTQ6e88sPbyZXh4OJTQEw1NBzlAU+8OCHCw&#13;&#10;s7ODEjGAeYA3qgLLli1DQ9NBDlSJrTTIroKBeTQ+qBzAeiAEbgYAOwLXe4I7C+KvxEdDQwMad6Dg&#13;&#10;/iT0AYF+zYPaP2JPSR0p/Dx+/BhK1IUfNBoPBgYGH3/8cX/n0U96d0at5JA9AGO/5vEGGEbzeNRW&#13;&#10;MIB5bN26FcrRo0d/8sknyNIfPv30U6wJob/rQR1dmMeMGTNAQZaffvqJbMcORUVFqAqsXLly//79&#13;&#10;KHIRuIEPaBrYcYEOMA9yTAJkoUoeYB6kl1AHBGqCecC52duPj+Tk9GExj1fHpZ5La2vrPS6pqWl0&#13;&#10;wdYhACZBzOOPcw5fyvtMk2HPUHL/U8NrjjZnob7vy9wlmy2CtlkGbTYPXGfsL2YUsELPd7k2Z5GG&#13;&#10;56RNrBXavotUvRapeM1VcJ8h7Tz9AvtPadd5Mu7PVy009M/U903T46SMlDSasMfyBynzg3qcbzfo&#13;&#10;iK7TFpXQEhXXEF2j+r2E2mgJ1TESSuPEFcaskRm59IxHaIrI1Yq75c1dZc1P8+qf5DY+9z9x0UPq&#13;&#10;qOeeY667D8P1nNve477H4XruHFzMOe8+4ip1hLiSm0xczxn/sdBk5hK4aIOLObikM1P105F2tdEO&#13;&#10;MVb00v5jEXkxt9x01lKN/80AZ7iY0wX5eTZcBer9Msdo6gLzOSvTa5/fauvKio274+fBXM/1RKSs&#13;&#10;rIy8uCKwtrY+e/YsrtBoa2vDWk9aWloePnyIK93dkLiwxsXW1hZrfFBXciCPOp8KTTJvDFiMmpqa&#13;&#10;YTEPOPrMPLjAPOrENvY2D/KtanDAIwoC5tFRe6c3D3RmCuDBhJyLA25ubr07wGjQiobloe/jgoag&#13;&#10;9xe2JdxMgk09wW2C6Nc80CRQOW7cOGTkgfJZunSpQAeAGoSf/s7j119/BZ0aBRQ0NB2wT5kyBTlg&#13;&#10;U09Qk0CIOG0v6XseuMIFjcuDhYUFeAqcIgJ3FgQxD+XwPuYB0KfSy5Z6B/fvua5I6fu4gCsAoyDl&#13;&#10;4MGDlM7PnTt3sCYIPCJ385Rl+/bt/Z1HP+m9C70VKcgC9D2PNwPM435r57CYx9tZj71792KNpF/x&#13;&#10;ASWc3bx48YKq0qEfbFSmpKTAmZGmpiaqdnV1Qfn5559fvXqV6g4KAG7Ozs5Q7e88BOLv748U5CPQ&#13;&#10;s7y8HGs94XGGecDpWW/zeDMMo3kQxwVfypHgK6x790pKSt7M9Vx7ezuexxc210cfsZqwT0vMgD1b&#13;&#10;kzNP12eZkb+4acAOVsg2i6CNpgFwbbfawH+Zru8qHc48ZbelWj5LNDiLVb0WKHvBtd30i+xp553m&#13;&#10;yribBWcZ+GfC9ZweJ1XPK3niPtYPUhYLzjsSF3PrtcnrOU1RMXXR1cqjJNTGSCiPFVccu0Z+1MqL&#13;&#10;3y09/dXsQyI1d5+V1Lffutddd7er/v6zm23dFbeflrV0FTV0lLZ0pV12T7NzTnNwSbZ2TLSwS7S0&#13;&#10;S2I5JFrax5vbJtg4xduy46wdkx1cM5y9M1y809meaU6eKZfdE2zZ0Jpo75poy75iZhcgr+V7XsFf&#13;&#10;Rs1fVg1KPxm1AHnNIGmVYFnVYDm1EHn1EHmNEAUsEbrmmWX30oruJOY3JeQ1ppfczSq/n158N+la&#13;&#10;s9dF5YBLyoQzFvUQOTUYwe+CAueMLOesrO9ZOT+a+JyV87+gGHhJmcPVAy4qBVxUDryolFPz6FrT&#13;&#10;88KmZ2WtzyvuvKi8+7y67UV123Picm7HCW0oETv3HsQaDTh8vYCd3h3gUhFrJGqnibdaBP6WUCDa&#13;&#10;2tpYGyBVVVVYE4SrqyvWSP7yVv4y9AtaukDT2/9Q6q1z//59WAQU6cxyMMvRE7QcxS23v2fZMcuB&#13;&#10;l+NRSWnXcPgHg7fO4LxYyOvV4QWe2QAZ/OWAKwCeiwBkgasK7NEPdu3aRQ2yY8cOpIAFN/cDqgtS&#13;&#10;+gR5DuZywIi9bx5akWfvGBkZoWtF1AVAn22hKnbqC8ofKRRNTU1Y47bSS7Qcqqp3jh29PQjLgarU&#13;&#10;BhCgT5w4kbIg515QVFQkRiGZMmUKGgHRn+4I3IFk06ZNBgYGuMKdHj/Pnz8f5OhAVaRACVf0ULa0&#13;&#10;tFCWjz/+GDn3zq+//oq60JcDFNzcD1CXgfLmXiwuLi4D2p/XBG91gAzOcqCFQPNAuri4OG4T1PoG&#13;&#10;wNvuiTA7BbUc586+Ru5AM6BAe06H/t9Y/efx48e+vr6g8G+iT6iJ0RWqCtB1AFWp5bjrwB605RgO&#13;&#10;4JmRc1u4cCGlIwXo6OiAanl5OTKicnBeLO8NzHL0AC1HVdzXd6pZr/Vi4VEo0L9zIfhbB5fXH5+K&#13;&#10;DnV19UHIHbhOgqpoOZBOL0eOHAklHbDfuHEDSmD8+PFQ4gY+Vq5cCSVyoLtRFgQy8sPThJwB0NFy&#13;&#10;oA/KBiE6EFDduXMnMs6aNQvKL7/8EtkFlq2trXQL+s7kl19+gfmIiooiOwJ0BNKFldnZ2bA/oAuE&#13;&#10;cjt9+jRlQcbk5PRBWI73hsGJjveGhw8fwiJA7rhy5YrIqEOs4iM/rdBdM+GkzYsWtku09/MXL1YY&#13;&#10;+m+08JUwDxY3D15rEbzJOvQXj/ONTU1w0XnwcuQJdvRxp6iM8vrjjpHHLkf+RjZpBWXstY3YbR22&#13;&#10;ixUqZRWq7Z+62dhfkZMyaRNL3T99k0nwJuOgzcbBO8xCJU1CNhgGSrsmQNMl5/idpsHbjQM36Po7&#13;&#10;xxfuMQtbq+nnmVTyYtJo39QyXd8MZbckJddEJZcERXYcyMT9VhP3sybsZU06ZC1jG/nbIctvN+p+&#13;&#10;u1GH+FYJyXpt0bXkd0sSGsTXS2tUv5NQH71WfbaU/tT158auVRkroWxu7z5OXGHsGrkvJsz9bvl5&#13;&#10;0UUnbbxjv5xzaNTS0yJZ1Q8q7zwra3pS0fq8rKW7uKkrp+ZBTu2TqzcfZ1xr9DtxEcRr3wmPPUc9&#13;&#10;9xz12nvcTeqoC/kfhuzdh9i7DvkcPYt+N+Z79JzP0fOue4+S/3B4GHxAXKWOGE5fhP7tEInWpBkG&#13;&#10;v80znrbIZMYS01lLzf5cjn5VhsTsz2UWiu7GShx9WXedSy5WWkEszSBTFR+oap+wRP+1iP5BkZRl&#13;&#10;JjMWa0/5U5P8T0WdSTN1J8/SIwV07cmzDH6fB6I5aYbOlD9ho0ZTFxhPWwAbtdt+NKm6+2rd87q7&#13;&#10;T9x9gkyt3W75erT7u9dwPEVKbj26da+79nZnw/3nN+8+rb7TXdb0uLS5q6TpSVHlnVQ7dpq9M0ii&#13;&#10;JfkVnKV9EsuB+AqO5ZBgy463dkqwc0539sxw5WQ4e6exvdLYngk2jvGsywnWxLdwSbbOwWoGAQra&#13;&#10;vucViW/h5DT8Lir7yaoHXlIJklENllUNIb6Fe/UVHMjVotsZJW0p11vQt3BZ5e2ZpfegGp9e6XVG&#13;&#10;psdXcOS3cIHSKpyzspwzsj5n5ejfwoHue04u8JKyP/kdnd95BfIrOEJCdczzG59db3pe3PLsRuuL&#13;&#10;yrsvqu4+q257UdP2ol//3Bljp4G19x0ilfbO9evXwe92+yMom9vJTj3Bfu8IFy5c4HA4oBw8eRJZ&#13;&#10;6PR3OXoB+70XCP2OluerU09PT6wJp/evZnl4na9mB7QhHiar8341Swm0EstRWloKZV1dHeHe3d3e&#13;&#10;3o4UBPrX6OTkZFTtk5s3b2JNCO7u7lDeu3cPyq6uLtLGC///VANKSkpQ+vj41NTUgAJhT5oHBs8S&#13;&#10;0AVaP/TTsLa2NlgB/LJnLvCp5SgrK2OWg4mOnjDL0QNqOXIbm5jlYKKjJ9RydNbUMsvBREdPBmc5&#13;&#10;1q1bhz5rHD5oamriyQ0Eajk6au/89eVYvXo1/upx2DB+/Hg8uYEwONHBvxz4GHHB1gGCO3Px9fXF&#13;&#10;Df2AvhyioqJQVlZWGhoaIoswBn85vvzyS5g6/YYBxLgk2KN/gD/qPmPGDKSAZe/evbi5L6jloMYB&#13;&#10;Ro0ahTVBwDyp5aiKmzoIy7Fv3z765umAHUBufUIfhEfHHn0hcDmAzz//HCnInpubC+W8efOgpC8H&#13;&#10;4nWXg2fbPECrhYUF8uwdapxPP/0UdKr64sULNpuNnXpF2HJQVbod6bD/g7kcMCi1jbFjx8K8kU4Z&#13;&#10;AdDRdHuH6sKzHADo2KlXBC4HORKu8tihfPz48SAvx/Pnz6EKCgxtb28PVbQlatugoOn2DuUPgB4d&#13;&#10;HY0rL1+yWCzs1Cv0VArQB/T394esjCs0wGeQlwNVeXYGayRQRdPtHZ4RqOXoZ3eAZzn6ySAvB/r9&#13;&#10;HyhffPEFlIiHDx9CiTxBQdPtE3oXtBygwFsmbu6Lt78c69evp/ZBGP1fDgCc6Tg5OeGGfvD2lwOA&#13;&#10;SWOTIKA1ICAAeQ41w2I5AGErQhzfgYTGa9LLcvDMkF4dnOUg95QATQXpuK1n66RJk3Bl6MGbp8Fj&#13;&#10;RFW6kVqOqqrHg7AcAH1FKJBRSUkJ1/sHGhltAkDG/kP14ikp+JsGOToQaOd5wG0DAY2MyuDgYNI2&#13;&#10;AMipYa5fvw4ljxFV6SW1HK/1aRiMNRS85uBUdyjhzZ7SKVCVXg5JdAwT0Nzg7R9K9IsQMKLzZgRU&#13;&#10;nz17hjxR0+Asx3sDtRwVV4nbuzHLwUQHDWo52ptCmeV4tRyP2nKHZDnq6uqwRgMu8LBGcvbsWawJ&#13;&#10;groV6Ovzz3/+E8q//e1vqMrPoL1YUH7u7Oysra1FFgSy907vPv0ZoZ/0ORS1HMnJyYOwHAAMhHSq&#13;&#10;RJCNGFSFksViIQVBNr6srq7+97//jexUiaBboESQLS/hLXPEiBFIr6qqQna6A0AZUZW4zyGpL1u2&#13;&#10;zMLCAkYYzOgA7ty5g3Sekq4AApuoEkG2EPDr9FJSUpLSEaAjkI6MCLqR3gQ6Ai0H+j8pYBCiA0A6&#13;&#10;vaQrAI+Rv6RDt/B7ClwOrPXUAXpHehP6vQQwtMvx4sULpMNmyBYM3Rmg/FE5f/58HguUCH47VaLP&#13;&#10;ZeXk5OifNqOSgm48cuQI4cS1ZGdnf/zxx+3tDwZnOd4PmOXowaC9WN4PBu2d5f3gwQPixQILISMj&#13;&#10;g5cD31SOBrx9otu+8cBzrzkewU7vFLAEPaLjsKadvK3CPHnnk46xhYmK8pzkvfZRmy18xUyDxMyC&#13;&#10;JCyCN7BC5PxSmuNjXuQsjSu5yYrNJX7t5BhFyOUoveB01HTePd40MmeXVdhuVug+q9CtpoHGwenG&#13;&#10;HlctOdkVTXc3GRO/dtpmGrzLPHSLUZC0azxqev7iBZLwnMoNugHrtPwmnXDoILlW3aLqkaLkRv7U&#13;&#10;yTlekR03Zske4tdO+4hfO61RcD9mEjRys963m3S/3UD+2mk99zZ6a7WIXzuJa4iKqYJ8v1Zj9Dr1&#13;&#10;0WtVx6xVGSOhMk5CaZyE4jgxeQtLy1ErL45cembSWmkHv3jR+UdHztsrIq7q8fnV9lGHWb9fdFog&#13;&#10;azdL2X2GsvtsdY/52pzZmpy5upwFej5LDPy+ctwlZhIgYRqwyyp0m2XwNsugreZBm8wC1psEQJOE&#13;&#10;ScAaQ/+V+n7LdX2X6XJW6HDW6HD0/JOnHXNaoslZoeWzXNNnsbr3YlWvRapeC5W95it5/H7IaZaM&#13;&#10;64yL7OkX2NPOs0GZLeM+T8ZtygmH56sWgqBbBxr4Zej7pBE3EPROEf1t6Tgpc1iLCVKWP0hZTJSy&#13;&#10;uGAZMmmPCXctyFvEo7VANxZco/rNGuURa1S+l1AdJaFK3jFeeSxx03jFsWLyY9fIjl4lPUdKy8Q1&#13;&#10;srym8cvZB8askRd5uEPycUhgUkGtCls/0MdCJ+NWgNzPuc1PIvSWuGc1VbV0ul4tzoxyPznt67Ub&#13;&#10;N0gG1Vpt/zzuxq2ylq5UP2MnY5bnkY0RikfjrS+nWl+ONLP9Q+JEognrio5aoolVoqnVieU/hsme&#13;&#10;mLBffcXPP7jInVg6babFaaMzWuYTv/4x2SPAztLDft8/Yl38Mjz8r3oH71q/Y9clRwUTD/tLp8ad&#13;&#10;Y/nJL120YMmKkeuD3QJOXDBNcPUUk7VyOnpkwZz5/1yiYTDlswCngFSPwBhrV7eLmuY7T5ptPKg7&#13;&#10;bbHhkg2sfRdNxHaZrttrun6fxe4zxhK7WfulzTcdtNp+3GTWMuPpi0ymLyZ+ejZzidmfywghf1BG&#13;&#10;/w3aK5mzgiWxyyesyJmTe9kt08Hjqq1ruqV9AssxyYqdwvYt4ERWeAQWugcUsr1znHzy7D2uWruk&#13;&#10;XXZN1vhjoc5vc025g78S/LM14pdrIKazlsJ89H6bqzl5psb/ZmhOmqE1Cf+QjfwtG3Hvfbroot+1&#13;&#10;QStUf5lj+Pt8oz8W6P82V2vyLKLv5Jm6P/+p/+tcg9/mQZPh1PmEw9T5xn8sMJ62iLV+T1Rhe+i1&#13;&#10;tqTqZ8nV3Ym5N6qra5qamlQMbeAiSU5J38vYJFJsXsGGeRUVFelr5waILSB++2Wtq4vyCIW55IWn&#13;&#10;T3PrHuCqiVsmUh7eT0AKSTn+y/CeQrzNvj59/jysd/AoDMMMHBzmfhnSer7R5eV+WvuRBXE5Miel&#13;&#10;vBwU6ZOXDrOSasO0HQzcD0tpKbBCykk7gh4cx3cfkZbT73yKTmzaMz3dDlpnWR9aDZWjl8wOndVk&#13;&#10;x5a23n1wcr826UCAR2EYGi5cuMBms6Ojo3H99u2k27dLi65dKyrNK75RSd69Ni/SOf5G5r7TOmu3&#13;&#10;7cFOvd/JluEDBwdHWVlZQUEB0oFSElzp7r5//z6cpOAK+StSR0dHXOnu9vDwgCyCK93doaGhAp/A&#13;&#10;MyCysrIiIiLCw8NRFS4oYT4pKSmoClhIXsRad/e1u1ihGC+dibXubl9fXw0NDepXt7KyslBSI6uq&#13;&#10;qsJsdXV1URW4cb/b3jogJ8TFN6URWdCPXBGGhoYPac8LAqA7YGJigusk4FNDguvd3XZ2doWFhUhH&#13;&#10;P89Ft155A6BfxMKVO/XrWIuy7kPhnVPUms3Yt/Udbwfd7J6n1tza9CQw6u7TzmfIBzoymeODwCnt&#13;&#10;Qf8F90GfCgLoMyGGDxD0uSgCnwNyYYLjQweCA90TC0AxkZSUVFxczAQHA29wPOHCBAcDb3AUt9zO&#13;&#10;bWxqe0Tc4IkJjg8d/rcVYDrbDUomOD50BAYHggmODx2e4OisrHqQcbVu3VYmOBiYzMEgHJ7gKJ1r&#13;&#10;VjrbFOQtBIeIkB/KMdBB/+z6ZuANDjIyqvd7vIXgoP/8uHf8/f0XLVr0G4m0tDS2vnG0tbWJf0zu&#13;&#10;iaWlJW4eGoT9IrqxsRHPQETk1q1bYImJiUFNf5lh9LbSS3B4eHjg/e4HuM+Q8fPPP6MNOTk54anT&#13;&#10;sLa2Rq2zZs3CHQYV/uBAm8MVLk1NTejpYX8NOPxQ8gRHx72yqripr+57BCDvN4DA4Pjss8/QzgPY&#13;&#10;TzhdXV3YVUTEz88PDzGooMHx9rj0YsTdBg+e4EBbwRUhgAPkFVD+/e9/U85kP0JHCoDsNjY2oLNY&#13;&#10;LFCGdeZAkwawR7/B3Qb72KAx8Ta43KWBTVyQP+48SAw0OKC1vb0dV16+VFVVpfzpHYlRaHY4/KDw&#13;&#10;BMe9e0+ePIEXYNfbDw403QcPHuDmAYK6A3i414bnoTgI6odTCOq5lhRgnDZtGh5iMPgLwQHZF1dI&#13;&#10;KH96R2KUvoIDOHYUK28zONBcAdxGPv4Jm7ggO65w+eqrr5AdQJZTp07hQV+P//znPzAaHppLf4Jj&#13;&#10;6tSpeIjBQOAJKdo6rpC3kqRXQS8rK6N0pACgd3Z2UjrVROnD9G2Fmh9i7969PBaEQCPFiBEjkAMe&#13;&#10;9LVBo+HRuaCnnQL0+9ohkB13HiQEBscQITA46tpLoBxGwQHXrjwWBDJ2cx9m9ujRI6QgUCuABx0M&#13;&#10;0IB4AyTCggMZcbfB460HB2J4va2gexLSQXZc4YKMCGTp580p+8+//vUvNDK6lwAPN2/eRK3wTo87&#13;&#10;DCpMcBCgJZaXl8fNAwR1B/BwQ8D06dPxNmiIiYnh5qHh7QZHe07tq6sVdXV17Dj08AQHgNeb792k&#13;&#10;T3C3oYyMt8UHmjnw8STR19dHa8HhcLCJPNLYVQjYjwR1B3D9PQLvbV80NTX14uzu7o41ct2w1hP+&#13;&#10;4AgJecCybHvLwYHAh5cEm/pi/fr1uENgoLGxMbYOAXjSJFSVakLKEIG2Reejjz4C+9dff43rL1/q&#13;&#10;6uoiZ1AAbOVCNaFzedChvHv3Lij0pxrwB8fxY1h5+8GB8PLywke73+CeQwlM+NmzZ2lpaaCMHj0a&#13;&#10;LLa2tuR+DG1kAGgrCKjSbz9Hd6DrPPA08ehUdZi+rQgDDgA+/nxgjzcFTPjx48egUM8hR0akDCnE&#13;&#10;YnGBanl5Oa6QUA6kbw9nCp4mHp2q8gfHLamD9Rskh2lwMAB4vUjQ99W4Qq5hZmYmpdOb6PA0gU7d&#13;&#10;HI7eNIwyB8NwQ2BwPHnyNr54Yxhu8AQHa2dpdd59C8lSJjgYmLcVBuHwBEdV3Nd1GfOZ4GAgGF6Z&#13;&#10;g36qHBkZCfp//vMfVBUG+GzduhVXekINBRDjCjl1R/Te2juv01cY6CMpXBk41HNCEKD/hdGGb3Ag&#13;&#10;+C08QGt/gqNPBuTMw+v07YXXHPb1Z8UTHPHx8VDKysoOi+CgV3uxU7qVlRWlAzw6VaXbqcwExgUL&#13;&#10;FlA65UMpAKVPmDBBSUkJ6QDdhw5P35UrV1I61cSjv3jxAum3bt2i25ECEN40u5SUFCglJSXIQody&#13;&#10;A8hOvY1WU1Nz7do1HuNwzxwUdDvdDRR65uBpQgpAtwOoCuC6EGco//WvfyEjHdRKwVOloNtBFxgc&#13;&#10;kpKSSC8uLqaMCKrKY6cQZkfQW0GnqnQ7hUAjPTjImz294l0NDqz12gUpgDAjqra2ttLtAKpCCckD&#13;&#10;WQAeHwq6HfTegwMABc4VkA7Q7fQYNTMzQwrlIBB6K+hUFRT6mdwPP/wAJd0BgZ5oNlyCo5BGaWkp&#13;&#10;ttKgdoD+zSHAZrOpJgp0DxoAlhtrJNA0ceLErKwsehfc9uQJrAjWSFDrhg0bwPPSpUuoiqB+IwM6&#13;&#10;z78n0qF81NTUkAUPTQKDYI27rYiICPDfvXs36PRn0dE3h8DdSLCJC32X4X0KayTIAT12hD4aAhmp&#13;&#10;7XZ0dGZl5aEwwEHB5S1kDoZhxfB6W2EYVvAERxUXJjgYBFytoIfPADg40GNn6ovy9o9df51UzXbN&#13;&#10;KvE8S6qvaCEhfxTYN9nZ2a2td4TJpo0beSw8gkdhGEogLFAcoDBAOoXIqEMskICkPOfIjIN6ntOk&#13;&#10;nVare4Zklz+7F9zR4u6XVeqTWeqbWeaeVuKQWGgZm28Vm6kTlqkanCHjm3reO+m0Z8Ipj/gT7nEn&#13;&#10;3eOD8ipCC6qqtq6pXLskLL8yOLciILscurulFjknXXOMz7eJyTUNz9QPTNHwiVfxvKLgHivnFh2e&#13;&#10;Wx6ZV4F6hWSXBcEW04vdkq7ZxeRYhF81CE7T8ktS8U5QcL8i7Rx9yiH8iE3oYZvgK3ngWXbaNGrS&#13;&#10;JlZAZolverFXSqFL4jX72FyL8CyDwHQtn2Qlj3hpdvS5yxGn7cJP2oaesgkJSCsKSC8+YRwBvTwT&#13;&#10;Ctzi8tkxubbhV80C0/Q5SRqeCapucfLOsZcuR523izhtHXaSFXLUIujnoxZFN1s62ts7OjoKSm/m&#13;&#10;3mjILr+VVVafWnQz8VrVldyKiKtlwWnFfkmFnPgCj9hcl6hs56jsMQu2TdxtOHGXwYRdBhN3Gkza&#13;&#10;a7T4jPVRfe8Thl6LzliN2aL5rYSKqISyqIQSt1QSFSdFjCtrkCiKrlEQXS0vuoqUlXIg36yU/Wal&#13;&#10;tOhK6ZFr5L+XUBlFymgJ5dESSiBjsCiOFVcYKy4/TlwelePEFcaJyY9ZIzd6jczoldLfr7wwcunZ&#13;&#10;EUvOiC48+fX8Y1/NO/LVnEPfzDs6aump0ctOLdguIzLqIOujpWdHWmR3Vuh/csBu9FGr0cesFql6&#13;&#10;dteZG5kd/5FdPVvZTdwoYIWen5ix73oT98V6visM/deZB8/T5czT9Vmg57NQ32exge8SI/91lsHj&#13;&#10;2MdDyjJKa1te5i5ebxZoHJmz0Txwr23YbutQKevQA3Zhe61DD9tHSFmH7LAM2m0VstUscI916A+0&#13;&#10;XlI24bttwrdbha0zDtxhFbZK32+Vno+Yge9G44C1Br6bYCsGfss0PGVcYzcY+c/cx4bD7BhcIK7n&#13;&#10;t8E4UFzff7MJ8UCoLcaBh6wjdpiGSOj5S5oGr9fzX6vnv0rLZ6N+wAb9AKrXUhXP5apeCxTcxLV8&#13;&#10;Vqp6r1bz/lPaRULLV0Lbb768+0J596VKngvl3KecdND1zUAPkAIuOsbLuSRecoyXd05UdktSdk1S&#13;&#10;cIGoSjxvG33eLlqRHXfJPvqsdcTIWevHSZlN3M+auI+QCXstf9hDyAQpi18OW+/Q9lWwjxSTcxot&#13;&#10;afDtRuJRU/iBU0jQo5bQk6fWaZEPXOI+c0lcg3wKlbroGjXRNaqia1RGiKl+J6E+SkJ9tITaqLVq&#13;&#10;oyVUFRQUNu05NUZCecTi0+hxTD6s8ePEFb9bdIR8KJPcv0dPnfLDNIiPUSsufLfs3LeLT1Hx8eWc&#13;&#10;Q1/NPvjtgmPfLzoiUtjUnVpyu/hWR3Xbi/KmJ2VNTypan5U2PykGveVpSfPT4sau/LqOnJuPcuuf&#13;&#10;XK3pTK1oz63vzq1/FunA8T9x0e/ERaI8ftH74GmPPUc9pI4S5Z6jnnuOee097rXvhMfe4667D7uQ&#13;&#10;4ozlEHv3ISeiPOx16LTvsfOEHCfLo6g8B+Jz7LznwVPIn5TDzlJ4HBAY01XqiPOugxZL1upM+VN7&#13;&#10;0kztycQjjIgSKaRoTSafX/TLbMOp842nLSQe0zSDfEzTrKV9PKZpzgqwm/65zHyvsrman4myj6GC&#13;&#10;l4Gch56Mm460C4iZqq+NdoiVVjBLI9Bc1c9EydtA3lNXxk33kovmmkP6fyzAj2aiC+0ZTcRjmmYu&#13;&#10;MZq2UPfXOZqTZmoKeExTj2c0kY9pIuyEw5RZer/OgT0ymrpA75c5WtAdOoLDz7PxY5qmLjAiW2GX&#13;&#10;TWcuho1aLFjt7xyVVPMspeZZRt3zzLpndXcf32rrIuRel4KqScO9rmqOxx0/9wf+7u3+7g2+nk0P&#13;&#10;X4h0mRqEp5cX1rZFldyf++3X+bX3tNXNt2+y+X3JDNWjKUrZLddS9FhXKn+Utj6lHh0TIO10taqs&#13;&#10;pSvK11HNPiHZymTn0oWp1pf99HQWjfgpQvFooLzi/h9mEM/w0rg0etF2Z02LGeO+j1A7v3DL8Thj&#13;&#10;szgz649/mpXkZqGqYZvk7p9g77r5jM6Pv/yxfvHRVK/Ajf/4Z6aHW5aH/YGjmmnuvvrr16QERi9f&#13;&#10;a/D/RDdNO2MZaXAi3tHj/AXzKBvzZLbbz7PnJVy20D/0baCOhe3+8xY7Txkt3ag7dYHFjlPmkieI&#13;&#10;x3it32+2+ZD5jpPmO0+DxXLLYUuxncbTFvHFBz5yguNjzgo3fRe3wEInr2x713R7j0xrp2TW5USW&#13;&#10;Y5Kta4YX+Qwvn+hKtle2k3eOk2+ejUuajVuG2QlVjcmzjGYsfhUWlNDiAyYAMzH8Y4HOz7Ph6EJ8&#13;&#10;QHDAkcbxATHNGxyzwEgEPUTJlD/1f5sLhx9CBHUnOkLQ/DLH4Ne5hugxXr/PN/p9HvEYr2kLjGcs&#13;&#10;8XIIjS7rjC59lHLzecKNDofAtKamJq8rBR5ROf4Bob5x13xXz09fSzzDK3/d3CjxeU0PXohUtT4t&#13;&#10;vHmv5nZnY/uzutuPa2933rr/rOH+s9q27pttz2rudle1dpc3Py5r7oKYKGroLGl8XNLUVdrUlR2V&#13;&#10;kmrLTrNjp9k7pzm4gKTasZNY9okWdomWhCQR4pDEIiTBwi7e3BYkwdopwZadYMeOt2XHWV+GMsmW&#13;&#10;nc72BMlw4WS4eGc4e6c7e6U5eaISJMnOJd7aMd7WCcpE6GvjlHTZI9HOGSTByjFC1zxAUSdAXstf&#13;&#10;Vt33rJyftIq/rJq/jKq/nAYIVAmRUYPWQFn1IGmVIGnVYBnVYFkQtWA5tRAQefUQeY0QBcGSGJyU&#13;&#10;Vf4go6QtrehOauHt5GstiflNCXmN8XkNyddbrpbdz7rxILP0HjikFrVCa1JBc4g9x/OMDOe8PDE+&#13;&#10;jNxDYFukkJsGB5iJ/0Uln3Ny3mdkOSBnZX0IkYN9IXaHT8AIrSB+5+UDLioFXlKGErqTfeV8z8n7&#13;&#10;XVAIuKAERkoCSbek6Kz8xucFjc+uNz0vbHpW1PSs9Pbz8tbnN1qfV9x9UXX3ReXdZ9Vtz+ENhCyf&#13;&#10;17S9IG7S0CceV2uxJgDiSfCAiS5x/7mnT1vJkuF9AAcH+cQ/BoYe4M85XhM82F8CD8Ew/HgVHKHX&#13;&#10;K3ICjHGFi0MKVuhcL6vBGhd8nJ8+rSsvxFq/wUMwDBk3btzAGhd25FWs9QoOjrqG5vyy2gRn2WAb&#13;&#10;dWShaL59O6aoauu6S6rKegZnT9nH3jh5yUbqMAs3k+Dj/PSplu+1C4vWHbTOAv3sZi1vuUMNDQ2d&#13;&#10;lVcaGipOrN7td/PpWpM0w42rb1f4IX8AD8EwlLS0tGANUZHoGZ9VmRt3u5L4PjbH5VJD821Fz/wt&#13;&#10;209euayGXADmbYVBKMwDABmEIjg4DA0NscYHh8PR1tbGFUHcvcv3JM+B8+TJE6yRdHZ2Yk04ZWVl&#13;&#10;WOODelAoAEPl5eXhCvlU1NraWlzpC/TQ0Pr6elTlp5D7cNBhBfXE0H7KVB3iuaEAERywdkBiYiIy&#13;&#10;oSevqquro6qampqmpub58+dRFT1GlSc+wIKUe/fuKSkpIf11iI6OrqysxBXhPL7XgLWewTFB5tVz&#13;&#10;ZRUUFGJiYnClP3R1+lelq6nIo5qFhQVSgMePH8PLpquri25EC4J0Kjh4HioL0Kuw2pcuXcKVIQYd&#13;&#10;7/9xD3xM8B238qeSYZ1W0e2JGffRg2Tnabbs0mn2DiCeMYvcUF8cHPByp4IDCA0NxRoJtfMAXQfI&#13;&#10;lTkL0YPr3d1wBoq11wBOsNPS0nClu/vWrVtxcXG4IgR6cNAfOkx/PjIgJyfn4OCAK93dEOWmpqa4&#13;&#10;0hcCM8eFCxewJjxzQLqlB4etra20tDSuDDH5tZ3oeL+kPXS4T0F9mXOO95/Ox095Hivcu+BuEBzo&#13;&#10;vBT9UxDDh8bz58/hTCAnJwdioKCgAF9AcmGC44MGguPMmTNMcDAIgD9zwOkdigyACY4PGv7ggIvN&#13;&#10;c+fOMcHBwJxzMAiHPzjQb+YAJjg+dJjMwSAU/uDIbWwKKitngoNB0AlpUsr3LLs7Dx8ywfGhI/Bt&#13;&#10;xTDjKlKY4PigYc45GITCBAeDUPiDo7OmtuHISSY4GAQEx6PS8jtWdkxwMAh+W6lbs+HJvXtMcHzo&#13;&#10;MOccDEJhgoNBKPzBUTrbFOTtBAe6zyFD7+DFGnr4g6Oj9g7IWwgO2G38rDaGXnlj8cEfHA8LG+5G&#13;&#10;FjPBMXx5i8FBZ/gGh4qKym8k8+bNc3d3x9Y3DvVQe4r/+7//w21DBmwFL1lPFixYgOawatUqqB49&#13;&#10;ehTZ/zLvWHCgnRfG1KlTsd/QgzcpHOw3BMDgeMm4jBgxgsdITuF1E8w7Exxob/vDxYsXcZ8hA29J&#13;&#10;yOrjtiGLDxgZb4kEPe8YV2gINPYT1Jc/OKripoIMr+CAJgrqoak8/PLLL9iDBPccAtD4ly9fxhsm&#13;&#10;AQvWSDQ0NJAb7jOo8GwLbQhXaDQ1NWFtgGhqaqIB34HMQe47gba2NnYVDnYlwf0HFTSyp6cn3h4J&#13;&#10;MgK4TuLi4oKMuOfgQd+QqakpVB8/fozrgnjx4gXVBZSOjg5QgoODQQcWLVqEFAD5zJ07F3QbGxvw&#13;&#10;GdbBQc6ZADv1A/T4C+CTTz7BowweaGS8JS7/+c9/wEh//AoCOeOegweMiTfA3QSuCIHHgarSn/MC&#13;&#10;SYLSDx48iPRhnTnAgsAe/WbSpEmoY0BAAB5rMEBj4m1wIe8S/gps5YK64P6DBH0Of/vb3+hVfsLD&#13;&#10;w3kcoLpz505Q6MEBUHovwXHv3hOQYRQcioqK2GMgoL4AHmswQAPiDXBBRgps5YKMuP8gQd+Kvb09&#13;&#10;VCsqKnCdD3L7PWZFWf5CcJiath07etuZTdww/20GB1QRuHngoO6+vr54xNcGDYhH54KMFNjKBRlx&#13;&#10;/0GCZytoE7jCx8mTJ/n9x48fD8pfCA46bz84eLZ+5coVMI4ZMwbXuYwdOxbs7u7uuE5CDkCAR3xt&#13;&#10;YKh//vOfeHQuaBMU2MoFGXH/QYJnK/wfcvDA00pV3/ngwG0kyELxxRdfgPG3337DdS7IGaiurkYW&#13;&#10;POJrA0PBezwenQvaBAW2ckFG3H+Q4N/K999/D8Y1a9bg+suXH3/8MfXYuZUrV1JdQkNDV6xYgfT/&#13;&#10;9//+H2WnP6GYuPcGqR85cmQ4BsfkyZOhiqaIQFWAqo4aNYqyQ4yDfubMGUpHoFY86GuDRsND00B2&#13;&#10;ANdpIDvuP0gI3BAQExMDTdOmTXv48CE20Zg+fTo04UpfQFgcPXp0mGYOYkVJcBt3lemP1QTQVT6A&#13;&#10;63ygVjzoa4NGw0PTQHYA12kgO+4/SAjc0FDAHxya+atDakyGaXDgChdkBHCdD9SKB31t/P390YB4&#13;&#10;dC7ICOA6F2TEnQcP/g0NEQIzx/ANjpaWFlTt7OyEMjY2FtmRkR/UigcdDNCAt27dwhsgQUYA10lu&#13;&#10;3ryJjLjn4MGzoaFjmL6tLFy4kFxY3uAA0MMKkU63Uzr9WcvIggcdJNCYcOzxNnrOAVFSUoIsuM+g&#13;&#10;Qt/QkDJMgwMg17bHKiALBTJCCsF1LsgOuLm5IQsecfBAwwJ4Sz3BbUMTGQCMjLc0xAz34EBP7f5r&#13;&#10;oBEAPOKggocWDvYbAmBwvIdDjMDgKJ3zNv7BmGdByRUmwM0DBH0VCeDhhga0CR5w25ABm8A7OcTw&#13;&#10;B0fpbNO7saVvPzgAcqlFPvroI+wxEFBfAI/1HgE7hXdyiOnjbeXs2bNvMTiWLl1KHl+RkydPYqf+&#13;&#10;gXoBeKD3C9gvvJ9DDBUcEAbD65wDQR5igrlz52K/vsAdREQUFBTwKO8XsGt4V/sCDmFubi4ovXS5&#13;&#10;cOECuVoCHIbXCSkdvBK0+ACwqxCIGXOZPXs27t9zhPcDvMN9QXnCYUaKQMzMzASOyR8cKsp3NNTf&#13;&#10;0o+aeMDHlu/oUl8pUUDew20kenp6uOf7GBkA3u2+6MWT3tT/4KiqeowiA3jLwbFu3Tp8hAMDnZyc&#13;&#10;sLUvcAcSbBoa8LxfvmxubkZVZEf/eoP0IYLc7Cvg+CH79evXkcXBwUFXVxcsUALISPHf//6X3kQF&#13;&#10;x2effQYKBATpJSA47t59cvYMfi7bWw4OYMWKFfg4kxgaGuIGQWAnLtg6ZFBzRkp3dzdShO3LIAKb&#13;&#10;oIDqgwcPKJ3eStd5oDeh4Pjyyy9Bp/9bYXx8/DA956CDj3a/CQgIwD2HEphzWlpaQ0MDNXlyP152&#13;&#10;dXWh6tCBNoTgr6IwRTpS+KE38bytUPrwPSHlQUNDAx/5vsAdhh5qzvTJ97kjgwKxXiS//vorvQrQ&#13;&#10;HXia6NCb+h8cbe5ejwrf0g+p+wMOAT6ob1LeGNScQdm2bRulI2VIIdaLZNSoUfQqQHfgaaJDbxpQ&#13;&#10;cLQ5uw3f4Bg+4Hm/fPnkyRNsIo1YG0rQdoHKykp6FYAq+tkS0pHCD71pQG8rXY/xBQsTHMMUvGQk&#13;&#10;UN2xYweu9DzqPJ506E3v/DkHAx28ZFzAAgcYKcgCjB8/HqroGoQfYhQSSkensWw2G/R//OMfoD9+&#13;&#10;/Hi4BAfDcENg5rh+5W18Qsow3OAPjpr8+ynuTUxwMAgIjidPuiwkS/OjWpng+NAZRiekDMMNJjgY&#13;&#10;hMIfHO1NoSgyACY4Pmj4g+NRW05dxnwmOBgEB0d9zgYmOBjei3OOv//971jrCeybiKBPhYXRp0Mv&#13;&#10;vE5fYcDKv86w6BsfXPlLMxx2wQH7QH1TAHqfu4RuwoErPeHpLswNISoq2rtDL5Db+Yt9e+E1h6V3&#13;&#10;p99QsP8Mx+AwNTXFlf4tkDCH/vSl4LnNzYAY0Ib6z2sO+5rdAYHBcfbsWaQwwdEvBrSh/vOaw75m&#13;&#10;d4A/OCAygODg4OEVHJQCnD9/ntIB0On/6YOtPbt4eHjwNPEoKDj2798PJQLZgS+++CIvL+/o0aN0&#13;&#10;I4CqRkZGpHuPJgTd/sknn1A6sqNTIgSyA9nZ2fAGBwpu4Da1tLRISUkVFxeD5dSpU8gIJ1tQRW+I&#13;&#10;/N++Ep253bW0tCgdgapTpkyh20Gn7pUF1WH9toL+nRj9EAHd0gnZAR4d3lMpnWqi64AwHSHs7mli&#13;&#10;YmJIAcBI2SkFoNvp8Nj/gk5VKeXOnTt0I6Xzw9Pap85jvHLlynAMDgoJCQls7Ss4sPbypZeXF1UF&#13;&#10;hd7Eo6PnTlAICw5QeADjjz/+iBQEZeeBx96nDgokRaQDUEVN6M5udHgcBMLTSunffPPNoUOHkE5B&#13;&#10;/e6cDk9wdPfk7b+tUPQzOACqCgq9ia7HxcWhVthJZOklOJBCh+jZ05lepeCx96mDkpGRgXQAqqgJ&#13;&#10;ytbWVmSkQzkIhKeV0kFxdnZGOsXVq1fpzogPNDgQyAHdo2eYBMe2bduQDkAVNVEKD8LsCJ5WSuex&#13;&#10;I3Jzc/mN71twdHR0UFVQ6E10neLzzz9H9t7fVpAOoJObCRMm0I08PhQ89j51wrunHVX/97//0e3A&#13;&#10;hg0boKQcBMLTSuno3weRTgeM6E5rCKgOx+AAcIUGMRsyu8Lh+cc//gE6dcNvuj+PLqwJ/Y8ksGnT&#13;&#10;pvz8fFDQzW6REQAdxQF1dy+4joBy3759lANA18EBVSmUlJTA/uzZMzh9Q/de7urqAjt6g0c+AOj0&#13;&#10;/xdHTdR/tMfExFB2S0tLZWVlUEjfHnPgh6eVR6egbruL69w9BQsER1l5xbAIjqqqqkIa2EoDXcih&#13;&#10;GwrC5JARoE6m4HoVm8jFpaBX4ThBFd2wF0BVOGa4uacz6AA1PgoXCmQklkn4EUIXwLDKoFPd8eiC&#13;&#10;tgWQoxIDHj58GFkQyA6rhKq4Gwmy0MENJLB1rD15Qs0BPd+J54E96HR+7NixqAodAwMDh1HmYBg+&#13;&#10;DKPMwTDcgOAYXuccDMMHJjgYhMIfHHDGg2CC40OHJziIz8xpMMHxQcMEB4NQIDgePHjQR3DUk2z4&#13;&#10;Y/vmU4qghBfVL5U0QkaKlpYWT09P/IjEftDaeqcXycvL47HQpbm5GY/CMGQcP368ra0NgqBfwdE7&#13;&#10;d0ggC/WT1NS0vyxJScl4FIahpI/gGHWI9et+PZeoTJ/4nJ9O2y5Wdr2oqhN4tbyjNexaeTAno9Qn&#13;&#10;s8wro9QxqdA6rsAiJtssOl0zJFMxMO0iJ/msV+Ip9/gT7nEgf2p7BedVhOVXVq1fFpFbFpJXGZhT&#13;&#10;7p9d7p1R4ppS6Jx4zT42jxWVbRicpu2XqM6JU/KIlXePOcnyjsyviMq7Ab3CrhYHZZX6Z5Z4pRax&#13;&#10;EwpsonNMwjJ0A1LUOQkKnnGybjHnnSKP2YYetgk5qWYYkFnqk1o8eYt14NVSv4wSn7Riz+RCdly+&#13;&#10;dVS2aUimjl+KqleCnEvsRceoM/YRp23DQE7ahASkFXknXINenOTrHgkFLrF5jtE51mGZhn4p2l4J&#13;&#10;qu7xii5XZJyiLzpEnrMNP20VeowVfMgssOhmy/Wapg6gvi6vojHnRkN2+a3MkrqUwpq4vIro7Bvh&#13;&#10;GSWBKYW+idc8r+S5Ruc4R2a5ROdM2G0wcbfhhF0GIBN3GUw9ZLpFmX3BzE9Slf3LHoOR61VFJZRf&#13;&#10;ibiSqIQSUYpxyzWUKIquVhBdLS+6ipSVct+slP1mpfQ3K6RFV8l+J6Y0SkJllITqaAmV0RLKIGMk&#13;&#10;lEDGEqXiWHH5cRIK48TlCUWcVMTkx66RHb1KetTKSyOXnR+59My3i059s+D41/OOfTX3yJdzDo1Y&#13;&#10;eHz0stMSh9UX75QlgmP+aZPbQb+yrojtkjf99YLDEWWDM+wr3Q9z7lWZy3gkSHsmnnGLX2UYsNrI&#13;&#10;f4e1t5hJYEHdbTGzYDHzYAkQi+B1liEbrEKna3oqBKTFrpq/1ujh84wlGkHpFc33DjtFqwakHnWK&#13;&#10;OsmOrrl977hT1HHHqBNEGUnI5ai9pl76IZlUL53gDI2A9L22EXtswqWsw3Zbh+1ihT17/lyKFbaH&#13;&#10;FbLfKnSXRfAWk8DtymbyXklHdSNNPTJ/lrSTcU+U80456XRln02kFCt8k3GQaXj2VpPg7WYhu8xD&#13;&#10;d5iFgL7JMHC9vr+0ayLV67xjrIJ74haDwIzyhrXavhqclNb2DnVO6ib9wK2GwXlVzc9fvFin5S+h&#13;&#10;6eueWOyTWkYER0eHX1pZTkUT+8p1VY8UZfdkJbckJddEJdcEJZcERed4RTZIHIgSO278XsuJ+60I&#13;&#10;2ccC+QGq+1gzTjkcMAyUt49aI+88RtLg2026327U+Xaj7rcboNSBUpSS9SDaout0RNdpi67VEpXQ&#13;&#10;5IqGqLi6qJiaqJiq6BrVEeKq36/VGLVWY/Ra9QUHjQ/I2Y5eqzpmrcpYJBLKECVwYjFOQgmCQ3SW&#13;&#10;JATHV79LfDFx3uiVl75fcWHksrPfLj69T8lewybAyivmqzmHvpp7aOSiEyPn7Ru/5LDI6EOs/7dd&#13;&#10;Sza0/lnW7x8tPDL6qNUWOZOFqh43c8yXcyrnqbjPUfOcpeqxXN9vk7nnUj2vtWZBEqZB83Q483R9&#13;&#10;5uv6LND3XaTvu9jA93c1j/WskO9c9q7Wf/Qyd6mEWeA6s8DdtuFStuEnnWN2W4fusQ49xY4+5RR9&#13;&#10;zDFyv23YQfvwbRaBG/Q9paxDqV7rTQO3WIRstwzdaR0G5XZW6Cp9n5V6PlvMgnZahuyyDN5pHrhC&#13;&#10;21tC1nSdgd/POy6fMYhaeMR1tbavuJ6fpHnoTovQbWbB20yC9luFQzRASInr+ovp+G00CNxkGLBK&#13;&#10;k7NB35/qNV/OXULbd66c21Jljz9lXFapeq1S81og7zZP3n2FKgdiYr2232o1zkI5Dz2/TBAUHBcd&#13;&#10;4+VdkuKu3dTwSpNlJ8g4xV1wiFV1S1R1TfRNLj5nG6XAviJ7OeasdcTonSY/7CXCAmTCXtaEPZY/&#13;&#10;gEhZTNzLWniRfdE64riJ/28HzUcQ8UEGByncsKCCQ0t0LT04IDI0RMXI4FgDwaECMhLiQwLiQ22U&#13;&#10;hNpoSCFrVeXk5MZIqICMXHwGggMi4+GdZRAcT550jVkjN3aN3IIJc8jkceH75edHLjkjuujkNwuP&#13;&#10;fzXvCETGl7MPfj338HcLj/y46pTIYgXXscdt/p1+/wunslGHWaMPWy07Zzj1EjvCT1tS3+kPaftZ&#13;&#10;yu4zlN3nq7uu0HWZpeY1V4sDMlvTe7YWZw6ECBElnAV6Pr+pui819Ftu5DvTZetmcy8x0wBx0wCI&#13;&#10;j+2skJ1WcJhDtlkGb7MM2mZByBbzwM3mgRvNAtYb+a4z8ZcwJnptNfcWNw4QMwpYY+i/ysB/hb7v&#13;&#10;Cj3fZbo+hOhwlmtzVupw1uhyVmh5b5I1mqfsOkfBDd4glmhyQJZr+azQ9l2h5bNUg7NY3Xuxmvdi&#13;&#10;VS+QRSAqXgtVvBYoey1Q8pin6PGnNNFrlozrLGmXGdLOMy6yp4NcYE87D+I0/Tx71iXn2TJuc2Tc&#13;&#10;58q4zSPE3Sw42yTo6vNVC0EM/TMNSAGFEL9Mfd80fZ80PQ5Iqh4nRc+bFK/kkdsMRu8ynYAjgwwO&#13;&#10;KSI4SDGfcpC1U4sjYxW67MLl7zZzg2M9GR9ETNByxlqICW5wQGQQaUNddA0Ojm9WK0P5nQTEBxEc&#13;&#10;5PsLIRAZ5FsM8S4zVkJxHAi8rcB7CvG2AvEhM2aNNCSP4qqGJQf0up52j1h8qqii3sQlPCW37MvZ&#13;&#10;B0Yul5mxS0/k4Q7JjpYWeE2EppYl5t+cOOXXK9fbGtqf193pqmp4WN30iCwf1LR1193rLm98VFBz&#13;&#10;t6ju/o2mjurWJ1W3H0NZfedpVevT8qZHxfXtBdV3r9feK2t+UtbStT2kLr26LeV6bWphXUHtg5KW&#13;&#10;p2W3u4sbH18ra84Ijku0tE80sUo0toIyVPpAoqkVISbmocasPz7/MlTXNFbHOFbbiBRtQqfJ+G//&#13;&#10;d0XXBEmMmmoIlDrG0dpG0VqGIFFcidQxija0jDGxjja2ilaTjdQ3izK0iDKwiDS0EB01KVLXmLX1&#13;&#10;U6kLBvGmNgmm1olmNuNEJyWa2yZa2MHcZD79TGyCaCLYzW2TWA4KStaJpjZj92tA6XlqQbItO8mG&#13;&#10;nWB1+YqJZbSBebSRZZS+eaSuSZSucbSBRbS+ebS+WbQRy27XZvHVB6L1TKP1zMiSVAwsYoxYEVpK&#13;&#10;40eIRukZj5612P3oeduNu4zmrtSbuURv5jK9mUv1pi3SnvKn9uRZun8s0p+zymDeGv0/V+j+Pl/n&#13;&#10;13k6v2HRnboQjHpzVulClzmrDeaLQ9Vg+mKjmUtN5q02nbPSeMZi4+mLQEymLzaZAbIExHTmEtNZ&#13;&#10;S0HM/lxGynJCZmMxn7OCkLkr+xDSDXWxWC3ppGrr5ZvnGVjk5n/d1bfAxSef7Z3nzMljc/KdvPMu&#13;&#10;e+bYu2XauWbYuWbaumY4uF919sn3Ci7xiaggJLSME1LGCSv3CirxCCxyDyh08y909bvO9ilw9My5&#13;&#10;7JHl4Jnt4JFlZx9rvF9eE5bll9kGfywwnbWMmrNQQbv2StD+YiEWYeYSWBzDPxbq/z5P55fZWlNm&#13;&#10;aU6aofG/GZqkaE3Coj1pJhIdruhOBpkFoidcSAfsj0eA6pQ/dX+erf/rXIPf5xlNXQBiOHUB6Lq/&#13;&#10;zNaeMktr0kyYAAgoxKH/+U+9X8B5DuH/2zxDkN/ngz8hv883AiFGmG/8xwLjaQtMiAO92GTmErM5&#13;&#10;y603H+A4hsUUtceWd0YW3b9S1pFS8yyt9nnqzWcplZ2VDXczi+uzyhpyK5rzKlvyK1ts2F5QPnv2&#13;&#10;rLbulhcnuKCqJd7XL0tb9bquUpWBcoOhqp9vSFlZZb2BSrW+cpGeSq6uWtODFyIPIHGQhKSWJeXX&#13;&#10;Ftfdr73bldPUVXvnSfnNe+U1beU196oaH9a1ddfff1bb1g1poqypo7ThYWVrV2Xr05jbTytuP71x&#13;&#10;+2lxY8e12vb8m/ev1z8sauwqauq6Vv/oanlLatGt7Kp7V248LGzsArlW35Fb3JAaEB1vbhtvZEmX&#13;&#10;BGMWISZECdU4eJ2f3RGjbRSjZcgVfY68KmHhCjeVmEAZA2lC2yhK0zBK0yCSlCgwWtjHOXrFszlx&#13;&#10;pMS7+MWxvf3M7GIdPGOs2TE2zoTR2SfRwT3ZmZPuFZzmGZjmEZDmFZTuHQKS5kFUCR2a3ANSXf1S&#13;&#10;nDkpjl6pbn5pnkFpXsGpnkHJ7gGJbv5xTt6xNs6xti7Ehhy9YliOIGCJu+xJiINHPNsnwc0fi7NP&#13;&#10;gotfgrNvnINnhIWTn5aFq7S27RF5y30XLPZeMNt2zGjZZt1pi3V+n68/b43phgPm20+Ybz1qun6/&#13;&#10;6bq9ZluOWGw/abHjFIi55AmT9fsMl2812XTQfOcp6Gguecxy+3HW9uPmqyVNZi41nrbQeBqRO4j0&#13;&#10;wc0dVPqgvZBevd5w7uhn+pi70kpil7uBm39UOSe60j242NX/mrNvvhMn19E757Jnlr17pq1Luo1z&#13;&#10;mo1rOiFu6TbuGbZuGQ7eOe6hpZzICq/QEu+wUr+4m54hpS6++S6+eWyfPDaM4AMZB7JGlp17hr1X&#13;&#10;lpNnmtkJNfU/Fqr+b7oGvG7hhTdjsSnMnEoTAqVH4kBC7TLKHUthWWBxDKbO1/t1rs7Pf2pOnknl&#13;&#10;DvI1jIQ3d+j0N3fM4s0dOCPMIXLBVPLF/weRCNDWtSb3yB0o0YAzpA8DlD4gd/DKPCMkxGjzjf5Y&#13;&#10;aCGxy8M+OPJ6e8yNp5GlnbEVXQlVzxNrnidVP0uoeKyiZxGaURNxtTY6tyE2rxFEn+Uem1MXm1sf&#13;&#10;X9CYQEqoo0uypnyOjlyxoVyVkSySSkOZIgOZHB35dCOthvYXxL9JMTAwMAwIlDjad+3a9fB+Qpin&#13;&#10;t7nkhYyWp3c6cmPdTboaE9qbqkgHAmh6eu/G06e5ltKsugdPq4uTLnsk47anT8uSgh91Pe18dL+y&#13;&#10;tbCpKtw5KBUGtLMKaWzryGmtdTyhiP0IyhX3mBXcqXn6NMNA3+/xkxwDVXcYkMtjmEzn0wxrbTe3&#13;&#10;9LqnT1svK7PC63EbAwPDcEDkGgMDA8MAwd/WDweuX7+Os9kbB8+AgeGd5fz58w4ODhoaGrg+xPRI&#13;&#10;HHYR18KvVqqzE/PLakvqb6c4y6od3Vue4oGb+Th6Ti67ubHh9u2GZqKqE5xeUZR/4YLhzrOmp3fs&#13;&#10;j9Lfr6FlpXPooAwrcPcl+3NGoUUVNXul3TIryc58CE8cFbILJRXlLY4rOFfcux0SFoasETZyeQGm&#13;&#10;7kZOYWFhRFNDRZiJpwPZemnl3vPStoe1nFWV1C5ZJ2qbs6/YnGBZRaOOiPLy8qtXryIdz4CB4d0k&#13;&#10;PT0dSgMDAyjPkk+X50daSyupoOp2c2Ns8e1Yy7M5kY6NtyuqKvMSimqgVe30dvtj2xoqC2sbsspv&#13;&#10;NSp65ht4X923bcva9Vsvq55CI9B5N8440oOysdY/smKuYa1/4BkwMLyzaGtry8vLBwUF4fprYGGs&#13;&#10;ffNWE64Igbi9wTDhLV6q4BkwMDD0D+KeEwwMDO86AXkPf1JrHiKJKe7Am+HyKnGEh4eXlZWBkpOT&#13;&#10;U1paiow8FBYWYo0PIyMjKC9evIiqdOCiCynW1tZIodPS0oI1mieFlpYWlI8ePUpKSkKWtwicE3V1&#13;&#10;dd25c6e1tbWjg3cpk5OTobx//35VVRW4IeNfAx0IHsZLZ2KNDzhN1dDQiImJkZOTwyYusLzt7e1I&#13;&#10;19fXRwpFVlZWZ2cn0p2cnJAyWDx8+BBWDFFfX4+tfNTU1GRkZLi5uUEI8QQAT7zBgOBMga09gZWH&#13;&#10;3SwvL8f1nsjIyEBHOMfE9fcC39xXKeMPneaXL19SVUK0bx9yb+thES7zdJpnqjevNOS1I7nV9gRv&#13;&#10;kj9xJCYmxsbGQomtNM6dOwcleiXzYGpqCpc96Kjzxy7YCwoKrl69Cm4Q4tjKBaKhsbERFEgr/IkD&#13;&#10;Xg9Qwgs1LS0NWd4i8fHxUEZGRkIJy0XaXgHBGhcXFx0dDbELL0hs7YnW1pNYI9H3KoHyadfDiIJa&#13;&#10;ZEEITBw/yGSG5t1uasOvcwo0H2FoampijTxMWONy/vx5KNGy8y8+8KTzflxhfUpZmSvbtr3jsbOT&#13;&#10;fefda56Wfo9we2/AkUVKdXU10iGrIgs/At+TBpo4YHcqKysDAwNxnQa8pYWFhYFSUkKs+fvEL5qv&#13;&#10;XtvoR/EIZOm+3/mLdktj94uF9m2SYZ1TtFrAOFWzeaNu8/WkNlXL5oLUtoqMNouirkmaLfPUmnfp&#13;&#10;NNt4t76sfEA1oXFAftduxpukJ47hz6C/JQ5bBCaO3oG3Wf4TircLvM7R6QycnTU0NCDjgOjlDJeB&#13;&#10;jjirlXp5D5Fc9G/DGyNhPuNgYGAYMD2+jsWnOAwMDB8Gz58/b2tru3fvHlxForv2IPjv3cMDkzgY&#13;&#10;GD5c+pM4UlNTz549a2pqiuskTOJgYPhw6TNxPHjwoLOzs6ysrLGxMTY2FhkBJnEwMHy4DOhSxc/P&#13;&#10;D2tM4mBg+JBhPuNgYGAYMEziYGBgGDB9f8bR2el8rRAktbYOWRBM4mBg+HDpM3EUt9zObWwS8wmA&#13;&#10;8u6jR8gIMImDgeHDpT+Jw6OwOOxGhV9JaXP7g/Ox8cjOJA4Ghg8X5jMOBgaGAcMkDgYGhgHDJA4G&#13;&#10;BoYB02fi6Kys6qypvbX7IJRP7t1DRoBJHAwMHy79TByd9bfaPDiPCotbjS2QnUkcDAwfLsylCgMD&#13;&#10;w4BhEgcDA8OAYRIHAwPDgOkzcZTONn1Y2EAJMgLvc+KQlpYWIZnDwPB6oEBis9k4tt4X+pk4oERV&#13;&#10;ivc5ccCRXr16dSADw2Awfvx4iCgcW+8LzKWKAJjE8SbhcDhWVlaHDh1atmzZp59+CiXotra2vr6+&#13;&#10;2OMdh0kcdJjE0S/gVfF///d/MGD/cXNzw53fUw4cOIB3dSDIysri/u8a/U8cJSUlaGeBzz77LCIi&#13;&#10;Aox37tzZu3cvtnKJjIxEXd4WTOIQAByY10kc+/btQ0f39fn444/xoO8+W7duxXvVEwimFy9e4KXn&#13;&#10;Apauri7s0ZP9+/fjEd8R+pM40K4Bs2bNwiZBwLIgt8mTJ2PTmwUOFlL6TBwd98qq4qZSgowAkzh4&#13;&#10;kZKSQgdVGHZ2du3t7fwvks7Ozri4OOwkBHj/wZt5B/n666/xbpB8+eWXeM8HAu7M5bfffsOjD3t6&#13;&#10;Txy3bt1CewR0d3dja6989dVXEyZMwJU3BWwUZgivfFRlEocAYIEGlDj++c9/ksedl7t37+IRBwgc&#13;&#10;ldGjR+NReoI3+Y7g4+OD502Sl5eH95AP7EEC51nYygfEJXYi8fLywlsaxvSeONCOAGZmZtjUD/Lz&#13;&#10;87FGIyYm5pNPPsHDiYj8/e9/h8te3MaHn58f+CC9ubkZdQG+//57ZKRYt24dbhMRmTZt2nSSY8eO&#13;&#10;MZcqvMAC9TNxiIqKogWl8+DBAzzQYIAH7Qne/PBm6dKleLrkCQLeHyFgPy7YKgR6pt6xYwfe3nCl&#13;&#10;l8Tx888/o70AsOkvgUaAU1dc5/LRRx+hJlzngowArOSBAwew9eVLOJFB9qysLGwiOXjwILLDKx9Z&#13;&#10;mM84BAAL1Gfi8PT0REtJB/cfAuDCHm+Dy7Jly/BUhiUnT57EExURKSoqwrvRK7GxsSdOnMjNzcX1&#13;&#10;XgkICMCji4ioqanhrQ5LekkcaP4IbBo4qHtycjKu9wS1Aq2trdj08qWkpCQy4joNZAdwnYRJHP0C&#13;&#10;Fqj3xLFz5060jhSwfLjzUPLpp5/i7XHBExp+4PmJiJw5cwbPXhCfffYZ9hOEuLg49hPExIkTsd/w&#13;&#10;PgXrJXHAmT+aP4BNA0RCQgJ1b29vx6aeNDU1IQcAm95I4lBVvVNR0RkV+eDY0dv19Y+vXetA9g83&#13;&#10;caxYsQItIgXu9kZwdHTEW+WCpzWcmDJlCp5cX4vDnwrpwMUO9hMC9hMRgcjG2x5+9PMzDkgB2DQQ&#13;&#10;Zs6ciboHBQVhEx/IAcD1N5U4oISsERxM5A5n9n1k/0ATh42NDVpBxL/+9S/c5w1CP0tH4MkNG/C0&#13;&#10;yC+D8KSFMFiJA8DbHn70njhu3LiB5g/4+vpia7+5e/cu7ixkEx0dHai1oqICm97gpQqkjKamx7hC&#13;&#10;8oEmDrR8FLgDHzzfJtDZvXs3duLi4uKC2/igf3BF5/PPP8ceJHhywwY8LfKzNzxjITCJA4F2AfH4&#13;&#10;8WNsFURKSgr40L+wq6qqQh1/+uknbKKBmng+7Bxo4kBfwQCwLWRhPuMQACyQwMShrq6Olg/R0tKC&#13;&#10;O9Cgv4Eg/v3vf6PQoSMjIwPOmZmZuM7lP//5z9ixY3GFy4kTJ9DgdHAbyY8//oinODygf/qApyuE&#13;&#10;kSNHfv311x9//DH25vLf//4X7OvXr8d+QsDeIiI7d+7E2x5+9CdxIOBF+Pe//x3tkUAUFBSwKx9m&#13;&#10;ZmbIZ+PGjY8ePXrw4MHUqVOhqquriz1IICvxnLHW19dDFoAmeCFjE8mZM2fo3w9iK5fY2FgmcfAC&#13;&#10;6yIwcXzzzTdo1RDYmwYcFdxGwmKxcAMXyAtYI/+VGPuRXLlyBTdwERUVxZogcDcueIrDBjwtERE4&#13;&#10;n8IzFg79MxFEdHQ0bhOOpqYm9h7GpxtA/xPHO0R/zjged3Vq5q9Ggk0fZuIgQ/QV2JvGsmXLcBsJ&#13;&#10;tgphy5Yt2I8EW/sN/QN5AE9x2LBkyRI8MxGRJ0+e4EkL4S8kDvr/LAm7rhwmfJiJo/FBpWb+GpCQ&#13;&#10;GpO69hJkBJjEISAUVq1ahdtIsFUIe/bswX4k2Npvfv31V9yTBE9xOEH9NxFw8OBBPG9BDDRx6Onp&#13;&#10;YT8RkR9++AFvb7jywSYOk8IdILoF64yub0VG4ENMHDyfPmDvnuA2LtjKBf1HsL29PejUD5YQX3zx&#13;&#10;BfKhQPbw8HBc7wlqpcBTHGZYWlri+ZF0dXXh2fek/4mDiDwaKioqeEvDmA/2UkUgH2LicHV1JcMV&#13;&#10;A1XcgQYsKG7uFXBD/rjeK8iTDs8vR2fNmoWnOCzh+exz8+bNeDcGwvbt23F/kn/+85949GEPkzjo&#13;&#10;fIiJAyCD9hW4gyDExcWxEw1hr5n169djDxpbtmzBzXxgDy54csOb33//HU+XhqGhId4lQcjKymI/&#13;&#10;GnB6gkd8R2ASB50PNHFQX2hT4D5vEJ5PNy5evIgn944wefJkPPWBMG3aNNz/XeNDThylc0xb/fLa&#13;&#10;rpTh+gebOAD+/9fC3d4IeJNcJk6ciKf1ziIvLw+XWnh/uMyZM0dbWxt7vON8mImj+qDnzbP+zXap&#13;&#10;pbNN6bcsJhKHpaUl8saDvS/AYe4lcQD85x19/o/j68Pzfx/AO3Qzmw+ZDyRxNDU1QdmvSxV1dXUi&#13;&#10;bXx4iQPxt7/9jXz9vkJRUREPMah0dnbiDdDgcDh4HgzDm6FLHC9evBg1ahSKB8Tly5dx2wB5/Pgx&#13;&#10;urMprvcFf+K4desWlB/6ZxzCwLHAhf/UA8F/f8C/Bs//eiCWLFmCN89l7ty5uI1huIKP6ODBPyy/&#13;&#10;pf/Mnj17QN2ZD0cFgFZQGAEBAfj1ygXe/HEbH5WVlXjQfsPzf+t0du3ahTdJA7cxDG/w0R0k/ve/&#13;&#10;//21YZ89eyawF/VTF1zvi/4kjqqqxyCgnDt7G1mADzdxAJ9++il+1fbk+++/xx59sXjx4osXL+JK&#13;&#10;P8Ab6ImysjJuZhj24NgaJPCgAxwW93lTieOywz2UOI4dZRIHjUOHDuFXMB8qKirY6TX49ddf+c9u&#13;&#10;EHZ2dtjpHQSvMh/ozRDeS1HV3t4e+VO/DAwKCkKWdxG0C8JA/yNXV1eHqtRZ50cffYQsCC0trZMk&#13;&#10;qBVAVQR2EoSMjAw44D60XtT/8tITh8B/QUJuFO3t7cylCi94qfoHhDV+NQsHXgMjR47EHYRjaGiI&#13;&#10;OwiHuhZ9d0GLTL8io+5ehetcn+bmZur2Jd9++y1uezdBe8EP+sm1wDseNTY2or78tzVBdgDX+wfu&#13;&#10;I6gXlTjmz5+PTVyQHcB1EuYzDgHgdRogv//+O35xDwHw5oA38+6DV5kPyJvYgwRbSfhv2PHOgfek&#13;&#10;J15eXr20AtSbv76+PjaRICOA6/0D9xHUq5dLFWQHcJ2ESRwCwOv0GsD7JH7FvwY89w16b0CLzPMZ&#13;&#10;MDLCywPXSZARV95x0L7wgNuEtCKwR08fbOq1Iz+4j6BeQ5E42ty9Om5UdtbU1m+QxCYmcQyUn376&#13;&#10;af/+/U5OTjgr0HBzc4NLUIE/5XgvwassCOzBRaDxHQXtCw9z5sxBrb08+RE58DwnCRkBXO8fuI+g&#13;&#10;XkOUOCBrMImDgeGvg2OLD9wsxEFOTk5gKzICuN4/cB9BvZhLlUEArxMDw+CBY0sQI0aMQD48j2KL&#13;&#10;iIgA48yZM3GdBvIHcL1/UJ/Qu7u7QxVe/NQI1A3lYmJikIUC2QH67VSYxCEAWI5bDAyDx8OHD3Fs&#13;&#10;9crGjRu//PJLeIl+9913SkpK2Dqo3Lx5Ez239GSvX9/2CZM4GBgYBkw/E0d5Rlt13n2r3R/Gz+oZ&#13;&#10;GBh6p8/E0X63MzfsdknK3ebqh8iCYBIHA8OHC3OpwsDAMGCYxMHAwDBgmMTBwMAwYPpMHFVxXz9q&#13;&#10;y6lOGF2T8juyIJjEwcDw4dLPxPGoLRcUEGQEmMTBwPDh0v9LlZqUXx4/rMUVJnEwMHzIMJ9xCCYt&#13;&#10;LY38L9s+uHnzJu4wcKi7LSC2bt2KG4Rz9+5d7M0FN9DADQP8Z2RAXl4e9yTB1qGH/ohZAFuHJTU1&#13;&#10;NXiWXHDDGyE+Ph5vlQtu4EJ/EDc2DRlM4ugNfBBERExNTbGJBm4TEfnvf/+LTX8JNEh/EgcF6gLg&#13;&#10;+uAhKSk5RCP3DtoogOvDGzzXtzRbvO23ulb9TByPHz++cOECrpAwiYMAN/f6s+g+QSMwiQOB68Mb&#13;&#10;PFcmcfSaOOC0/ezZs+BWUVGBTUziQOBm8uZucKIIC0SBPV6+7O7uxiYuuIELGgElDnBGP3NCtLS0&#13;&#10;IB8ecLOQ0IHDs2HDBlzpSWxsLO4pIrJnz57Ozs7a2lrcRsKTOOiPdBEVFe3lsQ88z4uCAMINgigr&#13;&#10;K8N+IiISEhL0B/djD+HgReSCrXz2W7du4QYaioqK+/fvR7qjoyPepPDH6CPOnDmD/bj7hStCZuvp&#13;&#10;6YmbRUTgaD558gQ39AQ2+u9//xvpJiYmyL/3mSCQJ4DrPYFDNn78eFzhA17quDNJVFQUbuADomjq&#13;&#10;1KnYT0TExsYGN5D0/1IFcoeMjExWVhaqMonj5fz583Ez7RBSN7nDdRrIDuA6F2SE1w+UAQEByDh2&#13;&#10;7FhkB06dOoWMFLih51Djxo2DfIEb+LZy4sQJMEJiwnWSH3/8EXrhCgmVOGRlZT/55BNsffny8OHD&#13;&#10;yD5lyhRs4gLGMWPG4ApJeno6chZ2s0xc4UL5A9jUF9hbkD+yr1y5EtdJqNs7o0fVQJZH9hs3biA7&#13;&#10;gCwU6CMD+iIg6A/iwiaSBw8egIXnp/EfffQR8qyvr0cWSBaff/45MgLHjx83MDCA1yGqzpkzB7n1&#13;&#10;AvIEcP3lS3j1iomJ0V/nuIELSs0wc1zngpwBXCf517/+xWMBkBuAqsxnHL2Bl0pE5MCBAxBhYCkp&#13;&#10;Kfntt9+wlYTnpUi9O+E6DWQHcJ0LMgp8Nj1qAgIDA7GJBFsHvhX+H1PzePZyqYLsAK6T8FsQyA6o&#13;&#10;qalhk3BnADUBuN4X2Fv4pnkSB4DsAK5z2bZtG799xYoV/EYK1ATgOvfTdHt7e1yngTwBXCfBJiHj&#13;&#10;9w7uKagvbujZRN2lEddpZGRk8DTxVCmSkpJQE8o+vSQOeEX0AnPGIZi/nDiEfcaBWgFcJ8GmgWyF&#13;&#10;OGY0iouLcUNPBpQ40EsOTkbu9gpyRn0BVOUBtwlp5Qd7C59n/xMH/y53dHQgS3R0NDb1BLUCuM61&#13;&#10;4B0WAhwC7N3r/PsE9xS+7wCukyCLg4MDrguHujLFMxYCeDKJozfQIgLvQeJAUC8JCjc3N9xGMqDE&#13;&#10;getCtsUDdhXijNv6NxSAvYXP83USB2RVZPHx8cGmnqBWANe5Fmtra1zvC+QP4PpAwD2F7zuA6yTI&#13;&#10;Avkd14UDwYCccV04TOLoDbSIwFtPHGVlZbhOgowArtPADXxN/M/Tpz+iBZsGmDguXLiALF5eXtjE&#13;&#10;B7xpo8t+5AkgOw+4TUgrP9hb+DwH5YwDwKae4DZaK64L8UfQW5EzgOsDAfcU1Bc39GzCpl63ZW5u&#13;&#10;DuWTJ0+Q5w8//IDs/Dx79mzfvn1M4ugNtIgA9VF8n1DPkVVXV8cmkkePHiE7gE1ckFFg4kAfd/G/&#13;&#10;LFEXANdp4AZBW8EajZiYGB5n6lXE//E+sgO4ToJNJNjEBUVhVVUVrtOc4ZWJTVxwg6BJCgR7833G&#13;&#10;tHbtWmTv54OFAIG5krr/OIBNXOClghtoTQ8fPsQmERE9PT1s5QJvPGDHFRLkCeD6QMA9BfXFDXxN&#13;&#10;2CoiMmHCBGziAu8f9E9k6f+Ph000Pv74Y/SILEgccBAbGpquXy9mEscrioqK8OJxkZCQoD6K751F&#13;&#10;ixbhPlzQt264Qv7TB6w1cgbGjRuHG0REsrKywPL06dNdu3ZBVVtbG/nQOX78OHIGIPdjK0lYWBhu&#13;&#10;IN806N+eIiP9O5GWlhawwCsN11++rKysRG4IbCUJDg7GVtpTGhHe3t64oSdWVlbYg4bAx+tu2bIF&#13;&#10;ayIiv/32Wz/XGXegYWBgQLcfOHAA3hKRM/31UFhYiIxARUUFtoqIfPPNN9hKgh5JyQ89R6ioqGBv&#13;&#10;EmGPm4MXDPYgQd/sIL744gts7R/07/JYLBa2ktCfSiMuLo6tXGA1cFtPcDMN+nfwdH755RfsQSaO&#13;&#10;R486/Pz8MzMhlpnEwcDA0A8gcTx48LDmZl1qKpE5cCJgEgcDA0MvQOLILyhISU2Nj09gEgcDA0O/&#13;&#10;YD4cZWBgGDBM4mBgYBgwvSQO9K/lwmASBwPDhwuTOBgYGAYMShwKCgrt7e29JA4ZGRkoL126hKpA&#13;&#10;j8TRNHjUc6mrq2sYbCoqKrxIvN8ssMXAwEA8CQaGd5lGktbWVpwJnj7tJXE4OjpijUuPxIFf61wK&#13;&#10;Sqv2j12vqOXkcKO+PpkNFhONE/UV2XtWyJ7U9oTqlRIoatgXThz4z5zj4rJEHy4tLS0wp+LiYlDw&#13;&#10;T2oGj+zs7Pz8639NrK2tCwuLeYz9l4KC63gSDAzvMsrKynB5AqcbOBP0mjj4EdliFErJKcf4zZqe&#13;&#10;mzQ8L7ombTEOBpE0Dd1tGXHMIfawjHplU9uNxrulDXdKG+4W37pTBFLXeh2klpDCutZrda35tbez&#13;&#10;qpszq5rSKhqTyxsSy24lltYlllZHF9WEX68JLagJzq/2y63yya7wzrrhmXnDLaPcNb3MJb3MOa2U&#13;&#10;nQpSAsoJj5SyprayxrvlzfewNLWBlDW2lTbeLWkAIbZeWHf7et3ta7XN+Tebc6qbsiobMisaMm/c&#13;&#10;yiivTy2tSympTSyqibtWFZVbFpldHJZZGJp+PTjtWmBqQUBKgV9ynm9ynk9SnmtkSlldS9mt2yDl&#13;&#10;UNa3lNa1lNS1FNc2gRTdbLpe03ituqGgqiGv8lZ2Rd3V8tr0kptpJTeTi6oTr1deya+IySuPyimL&#13;&#10;yCoJu1ocklEUnFEUkHbNL6WAk5TvlZjnEZ/rHp/jFpfjkZB34JKqmVtASd3t0npCYIuggxTXthTV&#13;&#10;NheC3Gy+Vt1UUN2YX9WYW9mQfeNWZlldekltSvHNpMLqhGuVsXkVMbk3YFvhmcXBadcDUwr8kwv8&#13;&#10;kvJ9EvK84nK84rI9rmR7xGa5g8RkFd9sLLnZVHqzubS2GZSi6sbC6sZrVQ0FlfX5FfV5N+pyy+uy&#13;&#10;y2qvlt5ML6oGSb5WkZBXHpdbFptdGpNVGpFZDFsJTS8MSb0emFzgn5Tvl5jnk5DrE5/rDdu6ku1J&#13;&#10;bsUtOgtad2u732l/dOf+w1au3L5HSEvbAyTNd9uRNN2533D7Xn3LvbrmttqmOzWNd6pv3a6sv32j&#13;&#10;rrkc5lnTVFzdUFR5q7Dy1rWK+oIbdXnltTmlN19Jyc3FW4/uVHPhl13qrns03Y7oe54381GxC9Jj&#13;&#10;h+k5h6vbB0H1kK77TlX2Zjn79TI26y9Zr6Pk4isd7OsvvoZcsBIs51lcsVx3DokFlBsusDZesNos&#13;&#10;bbtF7vIWefZWBfY2RedtUBJCKaQosiVBFAjZruBEE8ft8o47FEAub38ljjsU2TuUXHYouSLZruhC&#13;&#10;irMkDCvP3ibntE3OcYvs5c0yDpul7UE2SdttvGi78YINTHLdWcu1ZyzWnjFfe9oc9A3nWJsv2WyT&#13;&#10;td8uf5kUB2PHAE2Wl4qpq8ioQyyQhZfsL5p5Ooivytkw3vDi6RMm3qcNnDcoOaxW81yh6jFHnn1W&#13;&#10;Vc8kNMso9OqLFnZ3Z1PtdZPHzZ5haYFmUTmWMbmsmDzTyBzDiGy90CzN4Ez1oHTlgDSVgBT1wAS1&#13;&#10;wLiTrjF7HaKkHKJ22EVss43Yahu+zSZC0jZC0o6Q7XYRO+wjdtpH7L4cBSJ1OWqmlhcrrsA6/pot&#13;&#10;vFY2r6ratLJq/bJKicWVYgtdIlIdEq87JF6ziy+wicu3upIHWzePzjGJzDKNzDIJv6ofkq7qm6zA&#13;&#10;SZT2iLvkTshFtysX3WJBLrgSct4FyzmX2LPO0YctfNiJ15yTrrskF/JsyyMy1THh2uWEa3Zx+Tax&#13;&#10;uazoXLOIbOPwLP2QTJ2gDEVOsrRHwil27FGHqEN2kQftIg5x5bBdxBH7iCN2EQdswvZYhe6yDNlp&#13;&#10;EQyyX9XUI7EAxrGKyf95x+UpkvaTt1hP2oT/3dg0NNsyKtciMtckPNskLNsg5KpeUKZ2QLq6X6qK&#13;&#10;T4qsR+Jpp9iDNpF7rcJ3WYSC7LYI220ZtocVto8Vvt864oB1xEEorSL2s8L2WIbtNg8xD8s2C8uG&#13;&#10;kn9bur7phoEZBgGZev7pWr6p6pwUVc9kRfdEedf4S+wrJ2yjDlqGS5mF7DYNkTIL3WMeBrIXiRmU&#13;&#10;oXvMQqVMQ6VMQnabhOwyDt5hFDzlpEP89ZuJhbXJxXUdJM9WLyT+tLbGXbt5paAGJDa/Jia/Jjqv&#13;&#10;OjKnMjyrIiTzRlBGuV9qqWdCoV1ErkVwlklAhrE/knQjP5A0I98eYuyXZuKfPnbp3on7WVj2cWWv&#13;&#10;JcgEkH2WE/dZTjpoNe2E7QpZFyld3/NWYfL2UWcsQ7eoe809bTdRyvi7rXojNul8u5FPNmh/uwGV&#13;&#10;hIhSsp5HtETXgWiSoiW6FkRTVIIuGljE1UlRExUDUSVFRXTNKxkhrjpSQu07CfXv12qMWqc+ei1d&#13;&#10;1EhRRTJmneqYtarzdquPlVAZs1ZlDJQSymMllEDGvRJFLOIKpMiPE5MfKyY/Zo0cKTKjV0mDjFp5&#13;&#10;6fsVF75bfn7ksnMjl575dskZ0UWnRBed3Kdk7+CXsP608VfzjuQW1yRkFX81+9BXcw99M+/IyEXH&#13;&#10;Ry09NXrpqSmrT4yYs2fisiM4cXy98sRH61TnOxVZp9W4JJr4ZR36cuvZr1eenHDSZuwx69HHrKUU&#13;&#10;jDYaBmwyDnre7PSkNSgv5vRp/7wJl29sMg5YouW9UNNroZb3OfcEzaDMky5xe+wisqsb5DnRofnl&#13;&#10;VS33HZKK0BnKJsvQxQa+SJYY+i0x8Ftq6L/UyG+Zsf9yY/8Vxv4rTQNWmQb8oe6xzyn6ADtmjNuB&#13;&#10;8ex9Jxwfihk8Wq3/6GXe8pe5SzdZBu+xC99iGWwRk+ubVcaKzTvrdsUyOu+My5UDduGe6cX77cKO&#13;&#10;Xo5Q5CSaRWQdsA274HolIq/ykvuV4OwbZQ2th+zC99uG7rMJ3WsVuscqZKuB5znXKyACt7XNMiSr&#13;&#10;qinyWrV7WklOTXP17XuHLkfrBl8tuNkCiTI4t3KdcQBklnXG/t7pJSml9dlVjRuNA7aaBjonXoez&#13;&#10;MzWf5K3G/hsNfNfq+0rocTYqmCt7xR+2izxiHyWpGGzkcbW1rYN6Ma/V999hERpfVAvpwyu91Dwy&#13;&#10;V8k75V7HE4e4a63tHZk3Gi+6xIfnVlpH50uaBGfeaEgsqovOrzYKzorKrz5sE7ndNMQztWStnr+E&#13;&#10;rp+4ji/IAatwIo9YRfBva7mK1wp17/W6/klFtWHZlcvVvNySCi3CsuTdEpcoe+yzCNXySdtnEeaX&#13;&#10;XibrmgglKyJvGXRR5ci7Jq5U5Yip+3gkFi9V8lyq6IVk8gkH0+As0+Bsi9BcSBddehqd1wq65c6D&#13;&#10;ruKectEp3jIs1z66oKS21Tu5JKu8MfF6raZ3GuxGQXVzdG6VZ2LRebuYyGw4fatquvvwvG109o2G&#13;&#10;y5G5hr5p7nHXEgpqztlEnrOJOGcNEvndfMmxu81+gEwB+WK/Vc/0wZqwl/XDHkssUpBNWFMOWf15&#13;&#10;2mG9iudxsxAF+yhpm/Bd2t7zz9r/KGUycgtkEF0ya0CpS2aNHiJKyXquYJ2bRIgMoi26FgRlEK2e&#13;&#10;GURTVBzSByli6qSQSWSNKilE7vhWTHWkuOp3EmqQO76XUB+FUoaE2vyDRqAckLMdLUEkjpiYmJCQ&#13;&#10;kICAAEgZkDvGrlUZvfjUyCVnqfQBhxWuOzof1I8TJxLHiNm7wAKJY9Tyc2PXyH0zfYv1ZbflK/b8&#13;&#10;PFeSSB8rL41acYFIH0TuODsC0geZO0QXnPh6/vGv5x2D3PHVvMNfzTn0Jcjsg5A+ROcfHbno5HcL&#13;&#10;DoKMX3pMZMwhq59O2KxQdP1st8l/9FInajo9if6pzWbU56fcxxy0GH3YavQRq9FHrcQvmU6XYU+V&#13;&#10;ZndUqhfEaueE7/ol+KGocdHvp81mKrn/qeIxU9l9BikzVd2X6LiKGzov1nb7U8PzTw2vuVqc+do+&#13;&#10;87Q5c7Q4s0FAAdHhzNXlzCPEB2S+ns8CfZ+F+r6L9H1/U3VfZuS/1NBvqZG/qLPUN+zdXzvtep67&#13;&#10;7GXu4l0sFzGTADHTAAmurDcP3GoZvAPe2K1Cd5MCyi6rkJ1WITtYwdstCZG0DJK0CNpGylbzoC3m&#13;&#10;gZsJCdgE3Q28N5kEbDAJWG8SwLOtvSxXCZNACeMAcaMAMRBD/9WG/qsMCFmp77sCRM93uS4SH0J0&#13;&#10;OCu4soqUNbocMV2fNTqcZVpei9Q9JGSMFdyvLFRzn6/qzn8WsFids1TLZ5mWz3ItnxXavit1fFfp&#13;&#10;+q7R9RMjZY2O32owavushFZNznJNzjINUqCXujeSJWreS1S9F6t6L1L1WqTitVTNe6Gy53wlAdua&#13;&#10;dclllgwhM6WdZ15yngFykY1k+gUkTtPPEwKWmZdc/pRxnS3jNkfGba6s+1wZdyjngciQIus+X9Z9&#13;&#10;ygkHw8CrWpx0Vc8USBazZ88+ffo0ccbR0aHsnixU3JKUXZOUXBMVXRIUXeIVnbnCjgNRAHEiRN7p&#13;&#10;Cldi5R1jv/1j1XeShqN3GI+TMofsgFLGBBAya0zYYwkCKYMrFkgmSFn8tI817bitmILbUeNAOduI&#13;&#10;CxAVah5zTlpP2GU0EqUPvsSBhcgR3HwBaQIUKLFw8wWRMpD0kjXIxIGzBpE4vlmjLLpaWXSN8ggi&#13;&#10;fah9D+mDyB1qoyQoUSUSB03QuQZNlEBQ7lBTmq2m9CdKHISQpxuErJEjc8fm+RPnTf9dYsxq4rxj&#13;&#10;9MqLo1ZeOKTOjkorLK5qMHOPrm++6xyUdErHReyEgaKFz5L9mpMlLoouODJti/yXsw98Nfvg13MP&#13;&#10;f7f45KhlZ37ZKC+yUdN7g4bXQnnnn0/ZLVR0+/UUa/J522UqnuhMZNRh1miQI6yfpVSWqXstUvVY&#13;&#10;ouq5UtNbQs9vpRZnmab3Ch2f1Xp+EOKE6PmKGfhtt+DsseFsNPUTNw5caxK0zix4k0XIZlboJsuw&#13;&#10;TRahGy1CN1uGbmaFbbEK32pNig1cuZAXLzbh220j9jtGT1V1P+AUA5c2IHscovZejt7nSAg0HSDl&#13;&#10;kFPMYXbMMefYk3C54RZ3zi3utMsV0E86x5zgCug8coJNyHF2NMgxp+ijTtFHHEGiDl8mBa44HCJJ&#13;&#10;iYLTioMO0QcvRx9wiN5Pyj776H12UfvsIkH22kbusY0AkSJlt034buvwXYSE7bYK22UVtpsFAqcz&#13;&#10;cJ0SttcqbJ912D5SmXdYaaeui6RZ0GaTgC0mgVtNg7ZbhO6wDNvJCtvFCt9jFbHXOgLKPazw3azw&#13;&#10;nRZhO0DMQ7cjMaMkZIdZCJRwioHFBIskV7aBGIMEbzUKAtlsCBK4ySBwk37ARj1/QnT9N+j4rSdl&#13;&#10;Hbdcp+2LZC2IFhIfkHVavuCwUSdgk27AJr3AzVzZQspWvcBDFhFwxuGXVg7im1bmm1rKSSmFMwtK&#13;&#10;OFgIO4gPV3y54pNS4pNc4ptcDCUS0H2Tin16SJFPIiHfTJcYsc1gpKTB99uNx+4yg9zBTRk4axAi&#13;&#10;RQiVNX6AFAOy23w8nKrsNvtpr8X043YblN3PWgQr2oafMPZfJX15kpTxSLh+4SYL8gqFSBaEjvIF&#13;&#10;JZAjKIUQKlMIO90gU8YaEMgaOHF8g2S1MilKkD6+XaNMnnqoQvogS1WUOLi5Q4UUQoF8MZoQSBk4&#13;&#10;cRC5Q1yRFEgZ/IlDfhyRO2THrpEBGbNGmswdl+C8Y/TKC3DqQZ53nBm55PSIxae+XXxSdOEJ0QXH&#13;&#10;vp5/7Gs475h7GE434KQDcgeUv2zXn7bHZOUZ+/8PkkDTGNsCsC4AAAAASUVORK5CYIJQSwMEFAAG&#13;&#10;AAgAAAAhAJyIl/DjAAAADgEAAA8AAABkcnMvZG93bnJldi54bWxMT01rwzAMvQ/2H4wGu7V2UtaM&#13;&#10;NE4p3cepDNYOxm5uoiahsRxiN0n//dTTdhFI7+l9ZOvJtmLA3jeONERzBQKpcGVDlYavw9vsGYQP&#13;&#10;hkrTOkINV/Swzu/vMpOWbqRPHPahEixCPjUa6hC6VEpf1GiNn7sOibGT660JvPaVLHszsrhtZazU&#13;&#10;UlrTEDvUpsNtjcV5f7Ea3kczbhbR67A7n7bXn8PTx/cuQq0fH6aXFY/NCkTAKfx9wK0D54ecgx3d&#13;&#10;hUovWg2zSC2YqiFJQNxwpeIYxJEPywRknsn/NfJfAAAA//8DAFBLAwQUAAYACAAAACEAqiYOvrwA&#13;&#10;AAAhAQAAGQAAAGRycy9fcmVscy9lMm9Eb2MueG1sLnJlbHOEj0FqwzAQRfeF3EHMPpadRSjFsjeh&#13;&#10;4G1IDjBIY1nEGglJLfXtI8gmgUCX8z//PaYf//wqfillF1hB17QgiHUwjq2C6+V7/wkiF2SDa2BS&#13;&#10;sFGGcdh99GdasdRRXlzMolI4K1hKiV9SZr2Qx9yESFybOSSPpZ7Jyoj6hpbkoW2PMj0zYHhhisko&#13;&#10;SJPpQFy2WM3/s8M8O02noH88cXmjkM5XdwVislQUeDIOH2HXRLYgh16+PDbcAQAA//8DAFBLAQIt&#13;&#10;ABQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#13;&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAAOwEAAF9yZWxzLy5y&#13;&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAPP8TG1XAwAAsQcAAA4AAAAAAAAAAAAAAAAAOgIAAGRycy9lMm9E&#13;&#10;b2MueG1sUEsBAi0ACgAAAAAAAAAhAE8FRDbsaAAA7GgAABQAAAAAAAAAAAAAAAAAvQUAAGRycy9t&#13;&#10;ZWRpYS9pbWFnZTEucG5nUEsBAi0AFAAGAAgAAAAhAJyIl/DjAAAADgEAAA8AAAAAAAAAAAAAAAAA&#13;&#10;224AAGRycy9kb3ducmV2LnhtbFBLAQItABQABgAIAAAAIQCqJg6+vAAAACEBAAAZAAAAAAAAAAAA&#13;&#10;AAAAAOtvAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzUEsFBgAAAAAGAAYAfAEAAN5wAAAAAA==&#13;&#10;">
                 <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                   <v:stroke joinstyle="miter"/>
                   <v:path gradientshapeok="t" o:connecttype="rect"/>
                 </v:shapetype>
-                <v:shape id="Caixa de Texto 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:7810;width:56483;height:4381;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEAjAt9j8MA&#10;AADcAAAADwAAAGRycy9kb3ducmV2LnhtbESPQYvCMBSE74L/ITxhL6KpHlRqo4ggiOhh1R/wbJ5N&#10;afNSmmzt/vuNIOxxmJlvmGzb21p01PrSsYLZNAFBnDtdcqHgfjtMViB8QNZYOyYFv+RhuxkOMky1&#10;e/E3dddQiAhhn6ICE0KTSulzQxb91DXE0Xu61mKIsi2kbvEV4baW8yRZSIslxwWDDe0N5dX1xyoY&#10;mya5nJ/Hx0EvclOdPC5td1Lqa9Tv1iAC9eE//GkftYL5bAnvM/EIyM0fAAAA//8DAFBLAQItABQA&#10;BgAIAAAAIQDw94q7/QAAAOIBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAAAAAAAAAAAAAAAALgEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhADMvBZ5BAAAAOQAAABAAAAAAAAAAAAAAAAAAKQIAAGRycy9zaGFwZXht&#10;bC54bWxQSwECLQAUAAYACAAAACEAjAt9j8MAAADcAAAADwAAAAAAAAAAAAAAAACYAgAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA9QAAAIgDAAAAAA==&#10;" filled="f" stroked="f">
+                <v:shape id="Caixa de Texto 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:7810;width:56483;height:4381;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQC3W50LxwAAAOEAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#13;&#10;FITvwv6H8Ba8yJrqQaU2iuwiiOhB3R/wbF6bYvNSmli7/34jCF4GhmG+YbJ1b2vRUesrxwom4wQE&#13;&#10;ce50xaWC38v2awHCB2SNtWNS8Ece1quPQYapdg8+UXcOpYgQ9ikqMCE0qZQ+N2TRj11DHLPCtRZD&#13;&#10;tG0pdYuPCLe1nCbJTFqsOC4YbOjbUH47362CkWmS46HYXbd6lpvb3uPcdnulhp/9zzLKZgkiUB/e&#13;&#10;jRdipxVMJ3N4PopvQK7+AQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#13;&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#13;&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALdbnQvHAAAA4QAA&#13;&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#13;&#10;" filled="f" stroked="f">
                   <v:textbox>
                     <w:txbxContent>
                       <w:p w14:paraId="3BDF6067" w14:textId="614AA57D" w:rsidR="00712457" w:rsidRPr="00712457" w:rsidRDefault="00712457" w:rsidP="00712457">
                         <w:pPr>
                           <w:jc w:val="both"/>
                           <w:rPr>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="19"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r w:rsidRPr="00712457">
                           <w:rPr>
                             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                             <w:color w:val="111111"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="19"/>
                             <w:lang w:eastAsia="pt-BR"/>
                           </w:rPr>
-                          <w:t xml:space="preserve">O conteúdo deste trabalho pode ser usado sob os termos da licença </w:t>
+                          <w:t xml:space="preserve">O conteúdo deste trabalho pode ser usado sob os termos da </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r w:rsidRPr="00712457">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                            <w:color w:val="111111"/>
+                            <w:sz w:val="18"/>
+                            <w:szCs w:val="19"/>
+                            <w:lang w:eastAsia="pt-BR"/>
+                          </w:rPr>
+                          <w:t>licença</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r w:rsidRPr="00712457">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                            <w:color w:val="111111"/>
+                            <w:sz w:val="18"/>
+                            <w:szCs w:val="19"/>
+                            <w:lang w:eastAsia="pt-BR"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
                         </w:r>
                         <w:proofErr w:type="spellStart"/>
                         <w:r w:rsidRPr="00712457">
                           <w:rPr>
                             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                             <w:color w:val="111111"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="19"/>
                             <w:lang w:eastAsia="pt-BR"/>
                           </w:rPr>
                           <w:t>Creative</w:t>
                         </w:r>
                         <w:proofErr w:type="spellEnd"/>
                         <w:r w:rsidRPr="00712457">
                           <w:rPr>
                             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                             <w:color w:val="111111"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="19"/>
                             <w:lang w:eastAsia="pt-BR"/>
                           </w:rPr>
                           <w:t xml:space="preserve"> </w:t>
                         </w:r>
                         <w:proofErr w:type="spellStart"/>
                         <w:r w:rsidRPr="00712457">
@@ -2939,107 +2961,107 @@
                           <w:t xml:space="preserve"> 4.0. Qualquer outra distribuição deste trabalho deve manter a atribuição ao(s) autor(es) e o título do trabalho, citação da revista e DOI.</w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:shape>
                 <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
                   <v:stroke joinstyle="miter"/>
                   <v:formulas>
                     <v:f eqn="if lineDrawn pixelLineWidth 0"/>
                     <v:f eqn="sum @0 1 0"/>
                     <v:f eqn="sum 0 0 @1"/>
                     <v:f eqn="prod @2 1 2"/>
                     <v:f eqn="prod @3 21600 pixelWidth"/>
                     <v:f eqn="prod @3 21600 pixelHeight"/>
                     <v:f eqn="sum @0 0 1"/>
                     <v:f eqn="prod @6 1 2"/>
                     <v:f eqn="prod @7 21600 pixelWidth"/>
                     <v:f eqn="sum @8 21600 0"/>
                     <v:f eqn="prod @7 21600 pixelHeight"/>
                     <v:f eqn="sum @10 21600 0"/>
                   </v:formulas>
                   <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
                   <o:lock v:ext="edit" aspectratio="t"/>
                 </v:shapetype>
-                <v:shape id="Imagem 5" o:spid="_x0000_s1028" type="#_x0000_t75" style="position:absolute;top:190;width:8382;height:2991;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQAEqzleAAEAAOYBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU5ZIISSdEHKEipUDjCyJ4lFMrY8bmhvj9O0G0SRWNoz/78nu1wfxkFMGNg6quQqL6RA&#10;0s5Y6ir5sXvJHqXgCGRgcISVPCLLdX17U+6OHlmkNHEl+xj9k1KsexyBc+eR0qR1YYSYjqFTHvQn&#10;dKjui+JBaUcRKWZx7pB12WAL+yGKzSFdLyYBB5bieVmcWZUE7werISZTNZH5QcnOhDwlTzvcW893&#10;SUOqXwnz5DrgnHtLTxOsQbGFEF9hTBrKBFbe6rgPmLbyv3tm0ZEz17ZWY94E3i7Ji9g1gHFfFHD6&#10;b3uTYu84XdrV6ZfqbwAAAP//AwBQSwMEFAAGAAgAAAAhAAjDGKTUAAAAkwEAAAsAAABfcmVscy8u&#10;cmVsc6SQwWrDMAyG74O+g9F9cdrDGKNOb4NeSwu7GltJzGLLSG7avv1M2WAZve2oX+j7xL/dXeOk&#10;ZmQJlAysmxYUJkc+pMHA6fj+/ApKik3eTpTQwA0Fdt3qaXvAyZZ6JGPIoioliYGxlPymtbgRo5WG&#10;Mqa66YmjLXXkQWfrPu2AetO2L5p/M6BbMNXeG+C934A63nI1/2HH4JiE+tI4ipr6PrhHVO3pkg44&#10;V4rlAYsBz3IPGeemPgf6sXf9T28OrpwZP6phof7Oq/nHrhdVdl8AAAD//wMAUEsDBBQABgAIAAAA&#10;IQAzLwWeQQAAADkAAAASAAAAZHJzL3BpY3R1cmV4bWwueG1ssrGvyM1RKEstKs7Mz7NVMtQzUFJI&#10;zUvOT8nMS7dVCg1x07VQUiguScxLSczJz0u1VapMLVayt+PlAgAAAP//AwBQSwMEFAAGAAgAAAAh&#10;AMfPoZPEAAAA2gAAAA8AAABkcnMvZG93bnJldi54bWxEj0FrAjEUhO+F/ofwCt5q1oJit0axC4qI&#10;BbVeentsXjdLNy9rEnX115tCocdhZr5hJrPONuJMPtSOFQz6GQji0umaKwWHz8XzGESIyBobx6Tg&#10;SgFm08eHCebaXXhH532sRIJwyFGBibHNpQylIYuh71ri5H07bzEm6SupPV4S3DbyJctG0mLNacFg&#10;S4Wh8md/sgpejf0otof1+9E3J6yL5earu42V6j118zcQkbr4H/5rr7SCIfxeSTdATu8AAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhAASrOV4AAQAA5gEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEACMMYpNQAAACTAQAACwAAAAAAAAAAAAAAAAAxAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEAMy8FnkEAAAA5AAAAEgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L3BpY3R1cmV4bWwueG1sUEsBAi0AFAAGAAgAAAAhAMfPoZPEAAAA2gAAAA8AAAAAAAAAAAAAAAAA&#10;nwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPcAAACQAwAAAAA=&#10;">
+                <v:shape id="Imagem 5" o:spid="_x0000_s1028" type="#_x0000_t75" style="position:absolute;top:190;width:8382;height:2991;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQCjBvAtyAAAAN8AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#13;&#10;FITvhf6H8Aq91ayCxa5G0RVLKRWs9dLbY/PcLG5e1iTq1l9vCoVeBoZhvmEms8424kw+1I4V9HsZ&#13;&#10;COLS6ZorBbuv1dMIRIjIGhvHpOCHAsym93cTzLW78Cedt7ESCcIhRwUmxjaXMpSGLIaea4lTtnfe&#13;&#10;YkzWV1J7vCS4beQgy56lxZrTgsGWCkPlYXuyCl6MXReb3fvi6JsT1sXrx3d3HSn1+NAtx0nmYxCR&#13;&#10;uvjf+EO8aQVD+P2TvoCc3gAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#13;&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#13;&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCjBvAtyAAAAN8A&#13;&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#13;&#10;">
                   <v:imagedata r:id="rId14" o:title="" croptop="20424f" cropbottom="21799f" cropleft="13006f" cropright="15788f"/>
                 </v:shape>
                 <w10:wrap anchorx="margin"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00D61966">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="111111"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:br w:type="textWrapping" w:clear="all"/>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00580CA9" w:rsidRPr="009E336C" w:rsidSect="007360EC">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:lnNumType w:countBy="1" w:restart="continuous"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0ECADCF6" w14:textId="77777777" w:rsidR="00DB0711" w:rsidRDefault="00DB0711" w:rsidP="00D65080">
+    <w:p w14:paraId="2C057584" w14:textId="77777777" w:rsidR="00B9263B" w:rsidRDefault="00B9263B" w:rsidP="00D65080">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5E15F292" w14:textId="77777777" w:rsidR="00DB0711" w:rsidRDefault="00DB0711" w:rsidP="00D65080">
+    <w:p w14:paraId="2FB281A3" w14:textId="77777777" w:rsidR="00B9263B" w:rsidRDefault="00B9263B" w:rsidP="00D65080">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="3F869AD3" w14:textId="77777777" w:rsidR="00DB0711" w:rsidRDefault="00DB0711">
+    <w:p w14:paraId="7882C18B" w14:textId="77777777" w:rsidR="00B9263B" w:rsidRDefault="00B9263B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -3119,204 +3141,404 @@
         <w:pPr>
           <w:pStyle w:val="Rodap"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00043808">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="4873CD08" w14:textId="1A57B482" w:rsidR="009F01BE" w:rsidRPr="00787F17" w:rsidRDefault="00787F17" w:rsidP="00787F17">
+  <w:p w14:paraId="4873CD08" w14:textId="4AE94094" w:rsidR="009F01BE" w:rsidRPr="00787F17" w:rsidRDefault="006431C9" w:rsidP="006431C9">
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r w:rsidRPr="00580CA9">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>Ingeniería ES y Ciencia ISSN: 2358-5390 DOI: 10.18607/ES[año][edición][artículo] Volumen _, Número _</w:t>
+      <w:t xml:space="preserve">ES - </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00580CA9">
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>Engineering</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00580CA9">
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> and </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00580CA9">
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>Science</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00580CA9">
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> ISSN: 2358-5390 DOI: 10.18607/ES[ano][</w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00580CA9">
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>edição</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00580CA9">
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">][artigo] </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00580CA9">
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>Volume</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00580CA9">
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> _, </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>Número</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00580CA9">
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> _</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
-  <w:sdt>
-[...35 lines deleted...]
-  <w:p w14:paraId="08B3B2EA" w14:textId="03948719" w:rsidR="009F01BE" w:rsidRPr="00580CA9" w:rsidRDefault="00E629EB" w:rsidP="00E629EB">
+  <w:p w14:paraId="08B3B2EA" w14:textId="45B8086C" w:rsidR="009F01BE" w:rsidRPr="00580CA9" w:rsidRDefault="006431C9" w:rsidP="006431C9">
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r w:rsidRPr="00580CA9">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>ES - Ingeniería y Ciencia ISSN: 2358-5390 DOI: 10.18607/ES[año][edición][artículo] Volumen _, Número _</w:t>
+      <w:t xml:space="preserve">ES - </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00580CA9">
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>Engineering</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00580CA9">
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> and </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00580CA9">
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>Science</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00580CA9">
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> ISSN: 2358-5390 DOI: 10.18607/ES[ano][</w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00580CA9">
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>edição</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00580CA9">
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">][artigo] </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00580CA9">
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>Volume</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00580CA9">
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> _, </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>Número</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00580CA9">
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> _</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4383CF6A" w14:textId="77777777" w:rsidR="00DB0711" w:rsidRDefault="00DB0711" w:rsidP="00D65080">
+    <w:p w14:paraId="564BA9DC" w14:textId="77777777" w:rsidR="00B9263B" w:rsidRDefault="00B9263B" w:rsidP="00D65080">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7BC5DADF" w14:textId="77777777" w:rsidR="00DB0711" w:rsidRDefault="00DB0711" w:rsidP="00D65080">
+    <w:p w14:paraId="7CD93ECF" w14:textId="77777777" w:rsidR="00B9263B" w:rsidRDefault="00B9263B" w:rsidP="00D65080">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="446EC0B1" w14:textId="77777777" w:rsidR="00DB0711" w:rsidRDefault="00DB0711">
+    <w:p w14:paraId="2DCB249E" w14:textId="77777777" w:rsidR="00B9263B" w:rsidRDefault="00B9263B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
-  <w:p w14:paraId="0FEC7B87" w14:textId="06AC19EF" w:rsidR="009F01BE" w:rsidRPr="00776F61" w:rsidRDefault="009F01BE" w:rsidP="00F00F63">
+  <w:p w14:paraId="0FEC7B87" w14:textId="75D54EF0" w:rsidR="009F01BE" w:rsidRPr="006431C9" w:rsidRDefault="006431C9" w:rsidP="00F00F63">
     <w:pPr>
       <w:spacing w:after="200"/>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:sz w:val="16"/>
-        <w:lang w:val="pt-BR"/>
+        <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
+    <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="006A2AA6">
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Apellido, Nombre; </w:t>
+      <w:t>Sobrenome</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="006A2AA6">
+      <w:rPr>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">, </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="006A2AA6">
+      <w:rPr>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t>Nome</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="006A2AA6">
+      <w:rPr>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">; </w:t>
     </w:r>
     <w:r w:rsidRPr="006A2AA6">
       <w:rPr>
         <w:i/>
         <w:sz w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">et al </w:t>
+      <w:t>et al</w:t>
     </w:r>
     <w:r w:rsidRPr="006A2AA6">
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">.; Título del artículo. </w:t>
+      <w:t>; Título do</w:t>
     </w:r>
-    <w:r w:rsidRPr="00776F61">
+    <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
-        <w:lang w:val="pt-BR"/>
-[...1 lines deleted...]
-      <w:t>ES Ingeniería y Ciencia, ( año ), ( edición ).</w:t>
+      </w:rPr>
+      <w:t xml:space="preserve"> Artigo.</w:t>
+    </w:r>
+    <w:r w:rsidRPr="006A2AA6">
+      <w:rPr>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidRPr="006A2AA6">
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t>ES</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidRPr="006A2AA6">
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t>Engineering and Science, (</w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="006A2AA6">
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t>ano</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="006A2AA6">
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t>), (</w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="006A2AA6">
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t>edição</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="006A2AA6">
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t>).</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
-  <w:p w14:paraId="3581E11C" w14:textId="5598B46C" w:rsidR="009F01BE" w:rsidRPr="00776F61" w:rsidRDefault="006761AE" w:rsidP="006761AE">
+  <w:p w14:paraId="58FA4A80" w14:textId="0761AFAD" w:rsidR="009F01BE" w:rsidRPr="006431C9" w:rsidRDefault="006761AE" w:rsidP="006431C9">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="center" w:pos="4535"/>
         <w:tab w:val="right" w:pos="8504"/>
         <w:tab w:val="right" w:pos="9070"/>
       </w:tabs>
       <w:jc w:val="right"/>
       <w:rPr>
-        <w:lang w:val="pt-BR"/>
+        <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="009F01BE">
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="pt-BR"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251673088" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1D17CF8C" wp14:editId="62E459CD">
@@ -3365,101 +3587,155 @@
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="009F01BE" w:rsidRPr="00776F61">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="pt-BR"/>
       </w:rPr>
-      <w:t xml:space="preserve"> Apellido ; </w:t>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="009F01BE" w:rsidRPr="00776F61">
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidR="006431C9">
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t>Sobrenome</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidR="006431C9" w:rsidRPr="00962675">
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t xml:space="preserve">; </w:t>
+    </w:r>
+    <w:r w:rsidR="006431C9" w:rsidRPr="00962675">
       <w:rPr>
         <w:i/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
-        <w:lang w:val="pt-BR"/>
-[...1 lines deleted...]
-      <w:t xml:space="preserve">et al </w:t>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t>et al</w:t>
     </w:r>
-    <w:r w:rsidR="00747717" w:rsidRPr="00776F61">
+    <w:r w:rsidR="006431C9">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
-        <w:lang w:val="pt-BR"/>
-[...1 lines deleted...]
-      <w:t xml:space="preserve">., ES Ingeniería y Ciencias ( </w:t>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t>.,</w:t>
     </w:r>
-    <w:r w:rsidR="00DD2005" w:rsidRPr="00776F61">
+    <w:r w:rsidR="006431C9" w:rsidRPr="00962675">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
-        <w:lang w:val="pt-BR"/>
-[...1 lines deleted...]
-      <w:t xml:space="preserve">año ), ( </w:t>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> ES Engineering and Science </w:t>
     </w:r>
-    <w:r w:rsidR="00892325" w:rsidRPr="00776F61">
+    <w:r w:rsidR="006431C9">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
-        <w:lang w:val="pt-BR"/>
-[...1 lines deleted...]
-      <w:t xml:space="preserve">edición </w:t>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t>(</w:t>
     </w:r>
-    <w:r w:rsidR="00090013" w:rsidRPr="00776F61">
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidR="006431C9">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
-        <w:lang w:val="pt-BR"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t>ano</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidR="006431C9">
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>)</w:t>
     </w:r>
-  </w:p>
-[...6 lines deleted...]
-    </w:pPr>
+    <w:r w:rsidR="006431C9" w:rsidRPr="00962675">
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t xml:space="preserve">, </w:t>
+    </w:r>
+    <w:r w:rsidR="006431C9">
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t>(</w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidR="006431C9">
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t>edição</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidR="006431C9">
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t>)</w:t>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="056D5CA6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BF7EC9A8"/>
     <w:lvl w:ilvl="0" w:tplc="E326D39C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
@@ -7559,51 +7835,51 @@
     <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="33">
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="34">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="35">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="36">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="37">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="38">
     <w:abstractNumId w:val="17"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
-  <w:zoom w:percent="160"/>
+  <w:zoom w:percent="170"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
@@ -8221,50 +8497,51 @@
     <w:rsid w:val="00604F4D"/>
     <w:rsid w:val="0060547B"/>
     <w:rsid w:val="006073BA"/>
     <w:rsid w:val="00607B48"/>
     <w:rsid w:val="00613760"/>
     <w:rsid w:val="00614600"/>
     <w:rsid w:val="00614FB4"/>
     <w:rsid w:val="006157EF"/>
     <w:rsid w:val="006178B6"/>
     <w:rsid w:val="00617CB0"/>
     <w:rsid w:val="00620026"/>
     <w:rsid w:val="00624A55"/>
     <w:rsid w:val="00626864"/>
     <w:rsid w:val="00630E1C"/>
     <w:rsid w:val="00631FAD"/>
     <w:rsid w:val="0063322A"/>
     <w:rsid w:val="0063406C"/>
     <w:rsid w:val="0063429D"/>
     <w:rsid w:val="00636379"/>
     <w:rsid w:val="006365BB"/>
     <w:rsid w:val="00636992"/>
     <w:rsid w:val="006407FC"/>
     <w:rsid w:val="00640A2B"/>
     <w:rsid w:val="00641137"/>
     <w:rsid w:val="00642F10"/>
+    <w:rsid w:val="006431C9"/>
     <w:rsid w:val="00645184"/>
     <w:rsid w:val="006453F0"/>
     <w:rsid w:val="00647FF6"/>
     <w:rsid w:val="006506BE"/>
     <w:rsid w:val="00652713"/>
     <w:rsid w:val="00653043"/>
     <w:rsid w:val="00653D80"/>
     <w:rsid w:val="006543AE"/>
     <w:rsid w:val="006543F6"/>
     <w:rsid w:val="00655D50"/>
     <w:rsid w:val="00656836"/>
     <w:rsid w:val="00656907"/>
     <w:rsid w:val="00661DE5"/>
     <w:rsid w:val="00664E75"/>
     <w:rsid w:val="00666AB6"/>
     <w:rsid w:val="006678E9"/>
     <w:rsid w:val="006716DB"/>
     <w:rsid w:val="00673CC6"/>
     <w:rsid w:val="0067467C"/>
     <w:rsid w:val="00674876"/>
     <w:rsid w:val="006761AE"/>
     <w:rsid w:val="00676566"/>
     <w:rsid w:val="00676747"/>
     <w:rsid w:val="00677043"/>
     <w:rsid w:val="00680342"/>
@@ -8726,50 +9003,51 @@
     <w:rsid w:val="00B606D5"/>
     <w:rsid w:val="00B61D01"/>
     <w:rsid w:val="00B61F13"/>
     <w:rsid w:val="00B629C7"/>
     <w:rsid w:val="00B62AF0"/>
     <w:rsid w:val="00B62EF8"/>
     <w:rsid w:val="00B6368E"/>
     <w:rsid w:val="00B658DD"/>
     <w:rsid w:val="00B6694E"/>
     <w:rsid w:val="00B67040"/>
     <w:rsid w:val="00B70A04"/>
     <w:rsid w:val="00B736C5"/>
     <w:rsid w:val="00B73C0F"/>
     <w:rsid w:val="00B73D77"/>
     <w:rsid w:val="00B74E7E"/>
     <w:rsid w:val="00B75E52"/>
     <w:rsid w:val="00B80BC0"/>
     <w:rsid w:val="00B82908"/>
     <w:rsid w:val="00B82C6A"/>
     <w:rsid w:val="00B840A9"/>
     <w:rsid w:val="00B846DE"/>
     <w:rsid w:val="00B860A0"/>
     <w:rsid w:val="00B874C8"/>
     <w:rsid w:val="00B90E36"/>
     <w:rsid w:val="00B9169D"/>
+    <w:rsid w:val="00B9263B"/>
     <w:rsid w:val="00B92D02"/>
     <w:rsid w:val="00B939B1"/>
     <w:rsid w:val="00B94E7F"/>
     <w:rsid w:val="00B95988"/>
     <w:rsid w:val="00B95B83"/>
     <w:rsid w:val="00B966F0"/>
     <w:rsid w:val="00B96C52"/>
     <w:rsid w:val="00BA20C3"/>
     <w:rsid w:val="00BA41B5"/>
     <w:rsid w:val="00BA4F31"/>
     <w:rsid w:val="00BA635B"/>
     <w:rsid w:val="00BB123E"/>
     <w:rsid w:val="00BB174D"/>
     <w:rsid w:val="00BB2698"/>
     <w:rsid w:val="00BB2A1F"/>
     <w:rsid w:val="00BB2A6E"/>
     <w:rsid w:val="00BB4DB7"/>
     <w:rsid w:val="00BB5DB6"/>
     <w:rsid w:val="00BB66F2"/>
     <w:rsid w:val="00BB6BAF"/>
     <w:rsid w:val="00BB6C15"/>
     <w:rsid w:val="00BB6E54"/>
     <w:rsid w:val="00BB7381"/>
     <w:rsid w:val="00BB78E1"/>
     <w:rsid w:val="00BC043E"/>