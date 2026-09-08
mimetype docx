--- v0 (2026-06-10)
+++ v1 (2026-09-08)
@@ -558,63 +558,63 @@
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">This is the abstract to be written in Brazilian Portuguese language. </w:t>
             </w:r>
             <w:r w:rsidR="007360EC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Justified, Size 10. This involves a brief presentation of the topic according to the manuscript type, succinctly covering the research topic, objectives, criteria and statistical methods, main results, and conclusions/recommendations. Minimum of 100 and maximum of 200 words. It should not include citations of authors. A minimum of three and a maximum of six Keywords may be presented </w:t>
             </w:r>
             <w:r w:rsidR="007360EC" w:rsidRPr="0010613C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>, which cannot be included in the title. Only the first letter of each word should be capitalized.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3FD4E09F" w14:textId="4660268B" w:rsidR="007360EC" w:rsidRPr="004760AE" w:rsidRDefault="004760AE" w:rsidP="007360EC">
+          <w:p w14:paraId="3FD4E09F" w14:textId="4660268B" w:rsidR="007360EC" w:rsidRPr="001F3F2A" w:rsidRDefault="004760AE" w:rsidP="007360EC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2637"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="pt-BR"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004760AE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Palavras-chave</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="004760AE">
@@ -682,63 +682,63 @@
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">): </w:t>
             </w:r>
             <w:r w:rsidRPr="00D42521">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Example 1. </w:t>
             </w:r>
             <w:r w:rsidRPr="00A27940">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Example 2. Example 3.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="023C85B6" w14:textId="77777777" w:rsidR="004760AE" w:rsidRPr="004760AE" w:rsidRDefault="004760AE" w:rsidP="007360EC">
+          <w:p w14:paraId="023C85B6" w14:textId="77777777" w:rsidR="004760AE" w:rsidRPr="001F3F2A" w:rsidRDefault="004760AE" w:rsidP="007360EC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2637"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="pt-BR"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="64B9F758" w14:textId="77777777" w:rsidR="007360EC" w:rsidRPr="00B455F7" w:rsidRDefault="007360EC" w:rsidP="007360EC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2637"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B455F7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -2305,57 +2305,57 @@
     <w:p w14:paraId="2B279BA3" w14:textId="53AA3EA4" w:rsidR="00580CA9" w:rsidRPr="009E336C" w:rsidRDefault="00712457" w:rsidP="00D61966">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="111111"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="111111"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251652096" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4531FCDC" wp14:editId="39DF5D21">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251652096" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4531FCDC" wp14:editId="03E46EFA">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
-                  <wp:align>center</wp:align>
+                  <wp:posOffset>-207863</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>397510</wp:posOffset>
+                  <wp:posOffset>150173</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6429375" cy="438150"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Grupo 1"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr/>
                       <wpg:grpSpPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6429375" cy="438150"/>
                           <a:chOff x="0" y="0"/>
                           <a:chExt cx="6429375" cy="438150"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <wps:wsp>
                         <wps:cNvPr id="217" name="Caixa de Texto 2"/>
                         <wps:cNvSpPr txBox="1">
                           <a:spLocks noChangeArrowheads="1"/>
                         </wps:cNvSpPr>
                         <wps:spPr bwMode="auto">
                           <a:xfrm>
@@ -2421,51 +2421,51 @@
                           <a:xfrm>
                             <a:off x="0" y="19050"/>
                             <a:ext cx="838200" cy="299085"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:extLst>
                             <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                               <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                             </a:ext>
                           </a:extLst>
                         </pic:spPr>
                       </pic:pic>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:group w14:anchorId="4531FCDC" id="Grupo 1" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:31.3pt;width:506.25pt;height:34.5pt;z-index:251652096;mso-position-horizontal:center;mso-position-horizontal-relative:margin" coordsize="64293,4381" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#13;&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#13;&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#13;&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#13;&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#13;&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#13;&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#13;&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#13;&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#13;&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#13;&#10;UEsDBBQABgAIAAAAIQDz/ExtVwMAALEHAAAOAAAAZHJzL2Uyb0RvYy54bWykVW1v0zAQ/o7Ef7D8&#13;&#10;naVJ0y6Nlk6wwTSJl4mB+Ow4TmIRv2C7S8ev52w33WgRTGPSUl/su9zz3D3ns/OtGNAdM5YrWeH0&#13;&#10;ZIYRk1Q1XHYV/vrl3asCI+uIbMigJKvwPbP4fP3yxdmoS5apXg0NMwiCSFuOusK9c7pMEkt7Jog9&#13;&#10;UZpJ2GyVEcSBabqkMWSE6GJIstlsmYzKNNooyqyFt5dxE69D/LZl1H1qW8scGioMubnwNOFZ+2ey&#13;&#10;PiNlZ4juOd2lQZ6RhSBcwkf3oS6JI2hj+FEowalRVrXuhCqRqLbllAUMgCadHaC5MmqjA5auHDu9&#13;&#10;pwmoPeDp2WHpx7sbg3gDtcNIEgElujIbrVDqqRl1V8KJK6Nv9Y3Zveii5dFuWyP8L+BA20Dq/Z5U&#13;&#10;tnWIwstlnq3mpwuMKOzl8yJd7FinPZTmyI32b//umEyfTXx2+2RGDQ1kHziy/8fRbU80C9Rbz8CO&#13;&#10;oyw9nVi6IHxLUMPQFwCqUBbpCoc9V8ht3yhAn4ausPq9ot8tkuqiJ7Jjr41RY89IA1kGogHL3tXT&#13;&#10;bkvrg9TjB9VAScjGqRDogPDTIp0BneiY9cUyL+bZEet78kipjXVXTAnkFxU2IJXwCXL33jooNRyd&#13;&#10;jvgSS/WOD0OQyyDRWOHVAsIf7AjuQM0DFxUuZv4v6ssjfSub4OwIH+IaPjBI+M6ENuJ223obGs2W&#13;&#10;tWrugQSjomphysCiV+YnRiMotsL2x4YYhtFwLYHIVZrnXuLByBenGRjm8U79eIdICqEqTJ3BKBoX&#13;&#10;LgyGiOk1UN7yQIRPMOayyxb6bH2mOS3hfydKWB013L+HF3i5jUcQB6B4UgxBzPeNfgXzQxPHaz5w&#13;&#10;dx9mIVTDJyXvbji9MdF46F3ohajva0E6JtDC18af90e8A5jJkX89cO0L76vwjbs+6GJqa7+5Sx2Y&#13;&#10;OxhJf0Afx92lohvBpIvz27ABUChpe64tFKxkomYwjsx1AxOJwt3hQADacOliM1lDP0Ov+oGerop8&#13;&#10;GYb6PE2XOXhXOMtnK3CsKzyfZ8sgS1JaZ5ij/YRwAhXxP0lpUWTpyssNwpByGm/FvIB7KE63bLWa&#13;&#10;FYHX5+vMS+KR2iaR+ML4RHc1AjP0YrgXYPXbxfPYDqcebtr1LwAAAP//AwBQSwMECgAAAAAAAAAh&#13;&#10;AE8FRDbsaAAA7GgAABQAAABkcnMvbWVkaWEvaW1hZ2UxLnBuZ4lQTkcNChoKAAAADUlIRFIAAAFo&#13;&#10;AAAAyggCAAABcCN9RQAAAAFzUkdCAK7OHOkAAAAEZ0FNQQAAsY8L/GEFAAAACXBIWXMAACHVAAAh&#13;&#10;1QEEnLSdAABogUlEQVR4Xu2dB1wUSfb4ud29vb3bu9v/bwOru8bV3VM3uaY15wiYAybMOSdyzjkP&#13;&#10;WRgyDDlHyVGykiUJSBJFUUERw/91V03bTCCsoKj9/bxP8erVq+rq6jdvumeYbpGS2y8qW7sLb3Vc&#13;&#10;b3iSVtnuf17R5+hZjz1HvfYdd9592Gn3Id9j532PnuccPeu8+5DL7sP2G3dqT5pJyJRZJtMXmf25&#13;&#10;zHzOCvO5K00WbzBU8NSX87BQ89eVdjWbvZyQP5cZTJ2vNWmG7uSZepNnQS+jPxZoTZpp+Pt8kxmL&#13;&#10;4koe3HnYFZ9x7YG/u8jT4YHIbT5wCxdsHWJEuklu3rzZ0dGBdEBLSwtrXGBCWOsLBwcHpBQWFp4/&#13;&#10;fx7pAnn67MVPas1IiPV4+Va5f//+kydPhsU8YLGZeXDp1zxEBgk8nCBgHo9bH/Qxj0ASSUlJNByq&#13;&#10;CgQ5ALjeEzwcuWNY49Kv9YAheHqicXlAPlSJrTSoVqTQ6e88sPbyZXh4OJTQEw1NBzlAU+8OCHCw&#13;&#10;s7ODEjGAeYA3qgLLli1DQ9NBDlSJrTTIroKBeTQ+qBzAeiAEbgYAOwLXe4I7C+KvxEdDQwMad6Dg&#13;&#10;/iT0AYF+zYPaP2JPSR0p/Dx+/BhK1IUfNBoPBgYGH3/8cX/n0U96d0at5JA9AGO/5vEGGEbzeNRW&#13;&#10;MIB5bN26FcrRo0d/8sknyNIfPv30U6wJob/rQR1dmMeMGTNAQZaffvqJbMcORUVFqAqsXLly//79&#13;&#10;KHIRuIEPaBrYcYEOMA9yTAJkoUoeYB6kl1AHBGqCecC52duPj+Tk9GExj1fHpZ5La2vrPS6pqWl0&#13;&#10;wdYhACZBzOOPcw5fyvtMk2HPUHL/U8NrjjZnob7vy9wlmy2CtlkGbTYPXGfsL2YUsELPd7k2Z5GG&#13;&#10;56RNrBXavotUvRapeM1VcJ8h7Tz9AvtPadd5Mu7PVy009M/U903T46SMlDSasMfyBynzg3qcbzfo&#13;&#10;iK7TFpXQEhXXEF2j+r2E2mgJ1TESSuPEFcaskRm59IxHaIrI1Yq75c1dZc1P8+qf5DY+9z9x0UPq&#13;&#10;qOeeY667D8P1nNve477H4XruHFzMOe8+4ip1hLiSm0xczxn/sdBk5hK4aIOLObikM1P105F2tdEO&#13;&#10;MVb00v5jEXkxt9x01lKN/80AZ7iY0wX5eTZcBer9Msdo6gLzOSvTa5/fauvKio274+fBXM/1RKSs&#13;&#10;rIy8uCKwtrY+e/YsrtBoa2vDWk9aWloePnyIK93dkLiwxsXW1hZrfFBXciCPOp8KTTJvDFiMmpqa&#13;&#10;YTEPOPrMPLjAPOrENvY2D/KtanDAIwoC5tFRe6c3D3RmCuDBhJyLA25ubr07wGjQiobloe/jgoag&#13;&#10;9xe2JdxMgk09wW2C6Nc80CRQOW7cOGTkgfJZunSpQAeAGoSf/s7j119/BZ0aBRQ0NB2wT5kyBTlg&#13;&#10;U09Qk0CIOG0v6XseuMIFjcuDhYUFeAqcIgJ3FgQxD+XwPuYB0KfSy5Z6B/fvua5I6fu4gCsAoyDl&#13;&#10;4MGDlM7PnTt3sCYIPCJ385Rl+/bt/Z1HP+m9C70VKcgC9D2PNwPM435r57CYx9tZj71792KNpF/x&#13;&#10;ASWc3bx48YKq0qEfbFSmpKTAmZGmpiaqdnV1Qfn5559fvXqV6g4KAG7Ozs5Q7e88BOLv748U5CPQ&#13;&#10;s7y8HGs94XGGecDpWW/zeDMMo3kQxwVfypHgK6x790pKSt7M9Vx7ezuexxc210cfsZqwT0vMgD1b&#13;&#10;kzNP12eZkb+4acAOVsg2i6CNpgFwbbfawH+Zru8qHc48ZbelWj5LNDiLVb0WKHvBtd30i+xp553m&#13;&#10;yribBWcZ+GfC9ZweJ1XPK3niPtYPUhYLzjsSF3PrtcnrOU1RMXXR1cqjJNTGSCiPFVccu0Z+1MqL&#13;&#10;3y09/dXsQyI1d5+V1Lffutddd7er/v6zm23dFbeflrV0FTV0lLZ0pV12T7NzTnNwSbZ2TLSwS7S0&#13;&#10;S2I5JFrax5vbJtg4xduy46wdkx1cM5y9M1y809meaU6eKZfdE2zZ0Jpo75poy75iZhcgr+V7XsFf&#13;&#10;Rs1fVg1KPxm1AHnNIGmVYFnVYDm1EHn1EHmNEAUsEbrmmWX30oruJOY3JeQ1ppfczSq/n158N+la&#13;&#10;s9dF5YBLyoQzFvUQOTUYwe+CAueMLOesrO9ZOT+a+JyV87+gGHhJmcPVAy4qBVxUDryolFPz6FrT&#13;&#10;88KmZ2WtzyvuvKi8+7y67UV123Picm7HCW0oETv3HsQaDTh8vYCd3h3gUhFrJGqnibdaBP6WUCDa&#13;&#10;2tpYGyBVVVVYE4SrqyvWSP7yVv4y9AtaukDT2/9Q6q1z//59WAQU6cxyMMvRE7QcxS23v2fZMcuB&#13;&#10;l+NRSWnXcPgHg7fO4LxYyOvV4QWe2QAZ/OWAKwCeiwBkgasK7NEPdu3aRQ2yY8cOpIAFN/cDqgtS&#13;&#10;+gR5DuZywIi9bx5akWfvGBkZoWtF1AVAn22hKnbqC8ofKRRNTU1Y47bSS7Qcqqp3jh29PQjLgarU&#13;&#10;BhCgT5w4kbIg515QVFQkRiGZMmUKGgHRn+4I3IFk06ZNBgYGuMKdHj/Pnz8f5OhAVaRACVf0ULa0&#13;&#10;tFCWjz/+GDn3zq+//oq60JcDFNzcD1CXgfLmXiwuLi4D2p/XBG91gAzOcqCFQPNAuri4OG4T1PoG&#13;&#10;wNvuiTA7BbUc586+Ru5AM6BAe06H/t9Y/efx48e+vr6g8G+iT6iJ0RWqCtB1AFWp5bjrwB605RgO&#13;&#10;4JmRc1u4cCGlIwXo6OiAanl5OTKicnBeLO8NzHL0AC1HVdzXd6pZr/Vi4VEo0L9zIfhbB5fXH5+K&#13;&#10;DnV19UHIHbhOgqpoOZBOL0eOHAklHbDfuHEDSmD8+PFQ4gY+Vq5cCSVyoLtRFgQy8sPThJwB0NFy&#13;&#10;oA/KBiE6EFDduXMnMs6aNQvKL7/8EtkFlq2trXQL+s7kl19+gfmIiooiOwJ0BNKFldnZ2bA/oAuE&#13;&#10;cjt9+jRlQcbk5PRBWI73hsGJjveGhw8fwiJA7rhy5YrIqEOs4iM/rdBdM+GkzYsWtku09/MXL1YY&#13;&#10;+m+08JUwDxY3D15rEbzJOvQXj/ONTU1w0XnwcuQJdvRxp6iM8vrjjpHHLkf+RjZpBWXstY3YbR22&#13;&#10;ixUqZRWq7Z+62dhfkZMyaRNL3T99k0nwJuOgzcbBO8xCJU1CNhgGSrsmQNMl5/idpsHbjQM36Po7&#13;&#10;xxfuMQtbq+nnmVTyYtJo39QyXd8MZbckJddEJZcERXYcyMT9VhP3sybsZU06ZC1jG/nbIctvN+p+&#13;&#10;u1GH+FYJyXpt0bXkd0sSGsTXS2tUv5NQH71WfbaU/tT158auVRkroWxu7z5OXGHsGrkvJsz9bvl5&#13;&#10;0UUnbbxjv5xzaNTS0yJZ1Q8q7zwra3pS0fq8rKW7uKkrp+ZBTu2TqzcfZ1xr9DtxEcRr3wmPPUc9&#13;&#10;9xz12nvcTeqoC/kfhuzdh9i7DvkcPYt+N+Z79JzP0fOue4+S/3B4GHxAXKWOGE5fhP7tEInWpBkG&#13;&#10;v80znrbIZMYS01lLzf5cjn5VhsTsz2UWiu7GShx9WXedSy5WWkEszSBTFR+oap+wRP+1iP5BkZRl&#13;&#10;JjMWa0/5U5P8T0WdSTN1J8/SIwV07cmzDH6fB6I5aYbOlD9ho0ZTFxhPWwAbtdt+NKm6+2rd87q7&#13;&#10;T9x9gkyt3W75erT7u9dwPEVKbj26da+79nZnw/3nN+8+rb7TXdb0uLS5q6TpSVHlnVQ7dpq9M0ii&#13;&#10;JfkVnKV9EsuB+AqO5ZBgy463dkqwc0539sxw5WQ4e6exvdLYngk2jvGsywnWxLdwSbbOwWoGAQra&#13;&#10;vucViW/h5DT8Lir7yaoHXlIJklENllUNIb6Fe/UVHMjVotsZJW0p11vQt3BZ5e2ZpfegGp9e6XVG&#13;&#10;psdXcOS3cIHSKpyzspwzsj5n5ejfwoHue04u8JKyP/kdnd95BfIrOEJCdczzG59db3pe3PLsRuuL&#13;&#10;yrsvqu4+q257UdP2ol//3Bljp4G19x0ilfbO9evXwe92+yMom9vJTj3Bfu8IFy5c4HA4oBw8eRJZ&#13;&#10;6PR3OXoB+70XCP2OluerU09PT6wJp/evZnl4na9mB7QhHiar8341Swm0EstRWloKZV1dHeHe3d3e&#13;&#10;3o4UBPrX6OTkZFTtk5s3b2JNCO7u7lDeu3cPyq6uLtLGC///VANKSkpQ+vj41NTUgAJhT5oHBs8S&#13;&#10;0AVaP/TTsLa2NlgB/LJnLvCp5SgrK2OWg4mOnjDL0QNqOXIbm5jlYKKjJ9RydNbUMsvBREdPBmc5&#13;&#10;1q1bhz5rHD5oamriyQ0Eajk6au/89eVYvXo1/upx2DB+/Hg8uYEwONHBvxz4GHHB1gGCO3Px9fXF&#13;&#10;Df2AvhyioqJQVlZWGhoaIoswBn85vvzyS5g6/YYBxLgk2KN/gD/qPmPGDKSAZe/evbi5L6jloMYB&#13;&#10;Ro0ahTVBwDyp5aiKmzoIy7Fv3z765umAHUBufUIfhEfHHn0hcDmAzz//HCnInpubC+W8efOgpC8H&#13;&#10;4nWXg2fbPECrhYUF8uwdapxPP/0UdKr64sULNpuNnXpF2HJQVbod6bD/g7kcMCi1jbFjx8K8kU4Z&#13;&#10;AdDRdHuH6sKzHADo2KlXBC4HORKu8tihfPz48SAvx/Pnz6EKCgxtb28PVbQlatugoOn2DuUPgB4d&#13;&#10;HY0rL1+yWCzs1Cv0VArQB/T394esjCs0wGeQlwNVeXYGayRQRdPtHZ4RqOXoZ3eAZzn6ySAvB/r9&#13;&#10;HyhffPEFlIiHDx9CiTxBQdPtE3oXtBygwFsmbu6Lt78c69evp/ZBGP1fDgCc6Tg5OeGGfvD2lwOA&#13;&#10;SWOTIKA1ICAAeQ41w2I5AGErQhzfgYTGa9LLcvDMkF4dnOUg95QATQXpuK1n66RJk3Bl6MGbp8Fj&#13;&#10;RFW6kVqOqqrHg7AcAH1FKJBRSUkJ1/sHGhltAkDG/kP14ikp+JsGOToQaOd5wG0DAY2MyuDgYNI2&#13;&#10;AMipYa5fvw4ljxFV6SW1HK/1aRiMNRS85uBUdyjhzZ7SKVCVXg5JdAwT0Nzg7R9K9IsQMKLzZgRU&#13;&#10;nz17hjxR0+Asx3sDtRwVV4nbuzHLwUQHDWo52ptCmeV4tRyP2nKHZDnq6uqwRgMu8LBGcvbsWawJ&#13;&#10;groV6Ovzz3/+E8q//e1vqMrPoL1YUH7u7Oysra1FFgSy907vPv0ZoZ/0ORS1HMnJyYOwHAAMhHSq&#13;&#10;RJCNGFSFksViIQVBNr6srq7+97//jexUiaBboESQLS/hLXPEiBFIr6qqQna6A0AZUZW4zyGpL1u2&#13;&#10;zMLCAkYYzOgA7ty5g3Sekq4AApuoEkG2EPDr9FJSUpLSEaAjkI6MCLqR3gQ6Ai0H+j8pYBCiA0A6&#13;&#10;vaQrAI+Rv6RDt/B7ClwOrPXUAXpHehP6vQQwtMvx4sULpMNmyBYM3Rmg/FE5f/58HguUCH47VaLP&#13;&#10;ZeXk5OifNqOSgm48cuQI4cS1ZGdnf/zxx+3tDwZnOd4PmOXowaC9WN4PBu2d5f3gwQPixQILISMj&#13;&#10;g5cD31SOBrx9otu+8cBzrzkewU7vFLAEPaLjsKadvK3CPHnnk46xhYmK8pzkvfZRmy18xUyDxMyC&#13;&#10;JCyCN7BC5PxSmuNjXuQsjSu5yYrNJX7t5BhFyOUoveB01HTePd40MmeXVdhuVug+q9CtpoHGwenG&#13;&#10;HlctOdkVTXc3GRO/dtpmGrzLPHSLUZC0azxqev7iBZLwnMoNugHrtPwmnXDoILlW3aLqkaLkRv7U&#13;&#10;yTlekR03Zske4tdO+4hfO61RcD9mEjRys963m3S/3UD+2mk99zZ6a7WIXzuJa4iKqYJ8v1Zj9Dr1&#13;&#10;0WtVx6xVGSOhMk5CaZyE4jgxeQtLy1ErL45cembSWmkHv3jR+UdHztsrIq7q8fnV9lGHWb9fdFog&#13;&#10;azdL2X2GsvtsdY/52pzZmpy5upwFej5LDPy+ctwlZhIgYRqwyyp0m2XwNsugreZBm8wC1psEQJOE&#13;&#10;ScAaQ/+V+n7LdX2X6XJW6HDW6HD0/JOnHXNaoslZoeWzXNNnsbr3YlWvRapeC5W95it5/H7IaZaM&#13;&#10;64yL7OkX2NPOs0GZLeM+T8ZtygmH56sWgqBbBxr4Zej7pBE3EPROEf1t6Tgpc1iLCVKWP0hZTJSy&#13;&#10;uGAZMmmPCXctyFvEo7VANxZco/rNGuURa1S+l1AdJaFK3jFeeSxx03jFsWLyY9fIjl4lPUdKy8Q1&#13;&#10;srym8cvZB8askRd5uEPycUhgUkGtCls/0MdCJ+NWgNzPuc1PIvSWuGc1VbV0ul4tzoxyPznt67Ub&#13;&#10;N0gG1Vpt/zzuxq2ylq5UP2MnY5bnkY0RikfjrS+nWl+ONLP9Q+JEognrio5aoolVoqnVieU/hsme&#13;&#10;mLBffcXPP7jInVg6babFaaMzWuYTv/4x2SPAztLDft8/Yl38Mjz8r3oH71q/Y9clRwUTD/tLp8ad&#13;&#10;Y/nJL120YMmKkeuD3QJOXDBNcPUUk7VyOnpkwZz5/1yiYTDlswCngFSPwBhrV7eLmuY7T5ptPKg7&#13;&#10;bbHhkg2sfRdNxHaZrttrun6fxe4zxhK7WfulzTcdtNp+3GTWMuPpi0ymLyZ+ejZzidmfywghf1BG&#13;&#10;/w3aK5mzgiWxyyesyJmTe9kt08Hjqq1ruqV9AssxyYqdwvYt4ERWeAQWugcUsr1znHzy7D2uWruk&#13;&#10;XXZN1vhjoc5vc025g78S/LM14pdrIKazlsJ89H6bqzl5psb/ZmhOmqE1Cf+QjfwtG3Hvfbroot+1&#13;&#10;QStUf5lj+Pt8oz8W6P82V2vyLKLv5Jm6P/+p/+tcg9/mQZPh1PmEw9T5xn8sMJ62iLV+T1Rhe+i1&#13;&#10;tqTqZ8nV3Ym5N6qra5qamlQMbeAiSU5J38vYJFJsXsGGeRUVFelr5waILSB++2Wtq4vyCIW55IWn&#13;&#10;T3PrHuCqiVsmUh7eT0AKSTn+y/CeQrzNvj59/jysd/AoDMMMHBzmfhnSer7R5eV+WvuRBXE5Miel&#13;&#10;vBwU6ZOXDrOSasO0HQzcD0tpKbBCykk7gh4cx3cfkZbT73yKTmzaMz3dDlpnWR9aDZWjl8wOndVk&#13;&#10;x5a23n1wcr826UCAR2EYGi5cuMBms6Ojo3H99u2k27dLi65dKyrNK75RSd69Ni/SOf5G5r7TOmu3&#13;&#10;7cFOvd/JluEDBwdHWVlZQUEB0oFSElzp7r5//z6cpOAK+StSR0dHXOnu9vDwgCyCK93doaGhAp/A&#13;&#10;MyCysrIiIiLCw8NRFS4oYT4pKSmoClhIXsRad/e1u1ihGC+dibXubl9fXw0NDepXt7KyslBSI6uq&#13;&#10;qsJsdXV1URW4cb/b3jogJ8TFN6URWdCPXBGGhoYPac8LAqA7YGJigusk4FNDguvd3XZ2doWFhUhH&#13;&#10;P89Ft155A6BfxMKVO/XrWIuy7kPhnVPUms3Yt/Udbwfd7J6n1tza9CQw6u7TzmfIBzoymeODwCnt&#13;&#10;Qf8F90GfCgLoMyGGDxD0uSgCnwNyYYLjQweCA90TC0AxkZSUVFxczAQHA29wPOHCBAcDb3AUt9zO&#13;&#10;bWxqe0Tc4IkJjg8d/rcVYDrbDUomOD50BAYHggmODx2e4OisrHqQcbVu3VYmOBiYzMEgHJ7gKJ1r&#13;&#10;VjrbFOQtBIeIkB/KMdBB/+z6ZuANDjIyqvd7vIXgoP/8uHf8/f0XLVr0G4m0tDS2vnG0tbWJf0zu&#13;&#10;iaWlJW4eGoT9IrqxsRHPQETk1q1bYImJiUFNf5lh9LbSS3B4eHjg/e4HuM+Q8fPPP6MNOTk54anT&#13;&#10;sLa2Rq2zZs3CHQYV/uBAm8MVLk1NTejpYX8NOPxQ8gRHx72yqripr+57BCDvN4DA4Pjss8/QzgPY&#13;&#10;TzhdXV3YVUTEz88PDzGooMHx9rj0YsTdBg+e4EBbwRUhgAPkFVD+/e9/U85kP0JHCoDsNjY2oLNY&#13;&#10;LFCGdeZAkwawR7/B3Qb72KAx8Ta43KWBTVyQP+48SAw0OKC1vb0dV16+VFVVpfzpHYlRaHY4/KDw&#13;&#10;BMe9e0+ePIEXYNfbDw403QcPHuDmAYK6A3i414bnoTgI6odTCOq5lhRgnDZtGh5iMPgLwQHZF1dI&#13;&#10;KH96R2KUvoIDOHYUK28zONBcAdxGPv4Jm7ggO65w+eqrr5AdQJZTp07hQV+P//znPzAaHppLf4Jj&#13;&#10;6tSpeIjBQOAJKdo6rpC3kqRXQS8rK6N0pACgd3Z2UjrVROnD9G2Fmh9i7969PBaEQCPFiBEjkAMe&#13;&#10;9LVBo+HRuaCnnQL0+9ohkB13HiQEBscQITA46tpLoBxGwQHXrjwWBDJ2cx9m9ujRI6QgUCuABx0M&#13;&#10;0IB4AyTCggMZcbfB460HB2J4va2gexLSQXZc4YKMCGTp580p+8+//vUvNDK6lwAPN2/eRK3wTo87&#13;&#10;DCpMcBCgJZaXl8fNAwR1B/BwQ8D06dPxNmiIiYnh5qHh7QZHe07tq6sVdXV17Dj08AQHgNeb792k&#13;&#10;T3C3oYyMt8UHmjnw8STR19dHa8HhcLCJPNLYVQjYjwR1B3D9PQLvbV80NTX14uzu7o41ct2w1hP+&#13;&#10;4AgJecCybHvLwYHAh5cEm/pi/fr1uENgoLGxMbYOAXjSJFSVakLKEIG2Reejjz4C+9dff43rL1/q&#13;&#10;6uoiZ1AAbOVCNaFzedChvHv3Lij0pxrwB8fxY1h5+8GB8PLywke73+CeQwlM+NmzZ2lpaaCMHj0a&#13;&#10;LLa2tuR+DG1kAGgrCKjSbz9Hd6DrPPA08ehUdZi+rQgDDgA+/nxgjzcFTPjx48egUM8hR0akDCnE&#13;&#10;YnGBanl5Oa6QUA6kbw9nCp4mHp2q8gfHLamD9Rskh2lwMAB4vUjQ99W4Qq5hZmYmpdOb6PA0gU7d&#13;&#10;HI7eNIwyB8NwQ2BwPHnyNr54Yxhu8AQHa2dpdd59C8lSJjgYmLcVBuHwBEdV3Nd1GfOZ4GAgGF6Z&#13;&#10;g36qHBkZCfp//vMfVBUG+GzduhVXekINBRDjCjl1R/Te2juv01cY6CMpXBk41HNCEKD/hdGGb3Ag&#13;&#10;+C08QGt/gqNPBuTMw+v07YXXHPb1Z8UTHPHx8VDKysoOi+CgV3uxU7qVlRWlAzw6VaXbqcwExgUL&#13;&#10;FlA65UMpAKVPmDBBSUkJ6QDdhw5P35UrV1I61cSjv3jxAum3bt2i25ECEN40u5SUFCglJSXIQody&#13;&#10;A8hOvY1WU1Nz7do1HuNwzxwUdDvdDRR65uBpQgpAtwOoCuC6EGco//WvfyEjHdRKwVOloNtBFxgc&#13;&#10;kpKSSC8uLqaMCKrKY6cQZkfQW0GnqnQ7hUAjPTjImz294l0NDqz12gUpgDAjqra2ttLtAKpCCckD&#13;&#10;WQAeHwq6HfTegwMABc4VkA7Q7fQYNTMzQwrlIBB6K+hUFRT6mdwPP/wAJd0BgZ5oNlyCo5BGaWkp&#13;&#10;ttKgdoD+zSHAZrOpJgp0DxoAlhtrJNA0ceLErKwsehfc9uQJrAjWSFDrhg0bwPPSpUuoiqB+IwM6&#13;&#10;z78n0qF81NTUkAUPTQKDYI27rYiICPDfvXs36PRn0dE3h8DdSLCJC32X4X0KayTIAT12hD4aAhmp&#13;&#10;7XZ0dGZl5aEwwEHB5S1kDoZhxfB6W2EYVvAERxUXJjgYBFytoIfPADg40GNn6ovy9o9df51UzXbN&#13;&#10;KvE8S6qvaCEhfxTYN9nZ2a2td4TJpo0beSw8gkdhGEogLFAcoDBAOoXIqEMskICkPOfIjIN6ntOk&#13;&#10;nVare4Zklz+7F9zR4u6XVeqTWeqbWeaeVuKQWGgZm28Vm6kTlqkanCHjm3reO+m0Z8Ipj/gT7nEn&#13;&#10;3eOD8ipCC6qqtq6pXLskLL8yOLciILscurulFjknXXOMz7eJyTUNz9QPTNHwiVfxvKLgHivnFh2e&#13;&#10;Wx6ZV4F6hWSXBcEW04vdkq7ZxeRYhF81CE7T8ktS8U5QcL8i7Rx9yiH8iE3oYZvgK3ngWXbaNGrS&#13;&#10;JlZAZolverFXSqFL4jX72FyL8CyDwHQtn2Qlj3hpdvS5yxGn7cJP2oaesgkJSCsKSC8+YRwBvTwT&#13;&#10;Ctzi8tkxubbhV80C0/Q5SRqeCapucfLOsZcuR523izhtHXaSFXLUIujnoxZFN1s62ts7OjoKSm/m&#13;&#10;3mjILr+VVVafWnQz8VrVldyKiKtlwWnFfkmFnPgCj9hcl6hs56jsMQu2TdxtOHGXwYRdBhN3Gkza&#13;&#10;a7T4jPVRfe8Thl6LzliN2aL5rYSKqISyqIQSt1QSFSdFjCtrkCiKrlEQXS0vuoqUlXIg36yU/Wal&#13;&#10;tOhK6ZFr5L+XUBlFymgJ5dESSiBjsCiOFVcYKy4/TlwelePEFcaJyY9ZIzd6jczoldLfr7wwcunZ&#13;&#10;EUvOiC48+fX8Y1/NO/LVnEPfzDs6aump0ctOLdguIzLqIOujpWdHWmR3Vuh/csBu9FGr0cesFql6&#13;&#10;dteZG5kd/5FdPVvZTdwoYIWen5ix73oT98V6visM/deZB8/T5czT9Vmg57NQ32exge8SI/91lsHj&#13;&#10;2MdDyjJKa1te5i5ebxZoHJmz0Txwr23YbutQKevQA3Zhe61DD9tHSFmH7LAM2m0VstUscI916A+0&#13;&#10;XlI24bttwrdbha0zDtxhFbZK32+Vno+Yge9G44C1Br6bYCsGfss0PGVcYzcY+c/cx4bD7BhcIK7n&#13;&#10;t8E4UFzff7MJ8UCoLcaBh6wjdpiGSOj5S5oGr9fzX6vnv0rLZ6N+wAb9AKrXUhXP5apeCxTcxLV8&#13;&#10;Vqp6r1bz/lPaRULLV0Lbb768+0J596VKngvl3KecdND1zUAPkAIuOsbLuSRecoyXd05UdktSdk1S&#13;&#10;cIGoSjxvG33eLlqRHXfJPvqsdcTIWevHSZlN3M+auI+QCXstf9hDyAQpi18OW+/Q9lWwjxSTcxot&#13;&#10;afDtRuJRU/iBU0jQo5bQk6fWaZEPXOI+c0lcg3wKlbroGjXRNaqia1RGiKl+J6E+SkJ9tITaqLVq&#13;&#10;oyVUFRQUNu05NUZCecTi0+hxTD6s8ePEFb9bdIR8KJPcv0dPnfLDNIiPUSsufLfs3LeLT1Hx8eWc&#13;&#10;Q1/NPvjtgmPfLzoiUtjUnVpyu/hWR3Xbi/KmJ2VNTypan5U2PykGveVpSfPT4sau/LqOnJuPcuuf&#13;&#10;XK3pTK1oz63vzq1/FunA8T9x0e/ERaI8ftH74GmPPUc9pI4S5Z6jnnuOee097rXvhMfe4667D7uQ&#13;&#10;4ozlEHv3ISeiPOx16LTvsfOEHCfLo6g8B+Jz7LznwVPIn5TDzlJ4HBAY01XqiPOugxZL1upM+VN7&#13;&#10;0kztycQjjIgSKaRoTSafX/TLbMOp842nLSQe0zSDfEzTrKV9PKZpzgqwm/65zHyvsrman4myj6GC&#13;&#10;l4Gch56Mm460C4iZqq+NdoiVVjBLI9Bc1c9EydtA3lNXxk33kovmmkP6fyzAj2aiC+0ZTcRjmmYu&#13;&#10;MZq2UPfXOZqTZmoKeExTj2c0kY9pIuyEw5RZer/OgT0ymrpA75c5WtAdOoLDz7PxY5qmLjAiW2GX&#13;&#10;TWcuho1aLFjt7xyVVPMspeZZRt3zzLpndXcf32rrIuRel4KqScO9rmqOxx0/9wf+7u3+7g2+nk0P&#13;&#10;X4h0mRqEp5cX1rZFldyf++3X+bX3tNXNt2+y+X3JDNWjKUrZLddS9FhXKn+Utj6lHh0TIO10taqs&#13;&#10;pSvK11HNPiHZymTn0oWp1pf99HQWjfgpQvFooLzi/h9mEM/w0rg0etF2Z02LGeO+j1A7v3DL8Thj&#13;&#10;szgz649/mpXkZqGqYZvk7p9g77r5jM6Pv/yxfvHRVK/Ajf/4Z6aHW5aH/YGjmmnuvvrr16QERi9f&#13;&#10;a/D/RDdNO2MZaXAi3tHj/AXzKBvzZLbbz7PnJVy20D/0baCOhe3+8xY7Txkt3ag7dYHFjlPmkieI&#13;&#10;x3it32+2+ZD5jpPmO0+DxXLLYUuxncbTFvHFBz5yguNjzgo3fRe3wEInr2x713R7j0xrp2TW5USW&#13;&#10;Y5Kta4YX+Qwvn+hKtle2k3eOk2+ejUuajVuG2QlVjcmzjGYsfhUWlNDiAyYAMzH8Y4HOz7Ph6EJ8&#13;&#10;QHDAkcbxATHNGxyzwEgEPUTJlD/1f5sLhx9CBHUnOkLQ/DLH4Ne5hugxXr/PN/p9HvEYr2kLjGcs&#13;&#10;8XIIjS7rjC59lHLzecKNDofAtKamJq8rBR5ROf4Bob5x13xXz09fSzzDK3/d3CjxeU0PXohUtT4t&#13;&#10;vHmv5nZnY/uzutuPa2933rr/rOH+s9q27pttz2rudle1dpc3Py5r7oKYKGroLGl8XNLUVdrUlR2V&#13;&#10;kmrLTrNjp9k7pzm4gKTasZNY9okWdomWhCQR4pDEIiTBwi7e3BYkwdopwZadYMeOt2XHWV+GMsmW&#13;&#10;nc72BMlw4WS4eGc4e6c7e6U5eaISJMnOJd7aMd7WCcpE6GvjlHTZI9HOGSTByjFC1zxAUSdAXstf&#13;&#10;Vt33rJyftIq/rJq/jKq/nAYIVAmRUYPWQFn1IGmVIGnVYBnVYFkQtWA5tRAQefUQeY0QBcGSGJyU&#13;&#10;Vf4go6QtrehOauHt5GstiflNCXmN8XkNyddbrpbdz7rxILP0HjikFrVCa1JBc4g9x/OMDOe8PDE+&#13;&#10;jNxDYFukkJsGB5iJ/0Uln3Ny3mdkOSBnZX0IkYN9IXaHT8AIrSB+5+UDLioFXlKGErqTfeV8z8n7&#13;&#10;XVAIuKAERkoCSbek6Kz8xucFjc+uNz0vbHpW1PSs9Pbz8tbnN1qfV9x9UXX3ReXdZ9Vtz+ENhCyf&#13;&#10;17S9IG7S0CceV2uxJgDiSfCAiS5x/7mnT1vJkuF9AAcH+cQ/BoYe4M85XhM82F8CD8Ew/HgVHKHX&#13;&#10;K3ICjHGFi0MKVuhcL6vBGhd8nJ8+rSsvxFq/wUMwDBk3btzAGhd25FWs9QoOjrqG5vyy2gRn2WAb&#13;&#10;dWShaL59O6aoauu6S6rKegZnT9nH3jh5yUbqMAs3k+Dj/PSplu+1C4vWHbTOAv3sZi1vuUMNDQ2d&#13;&#10;lVcaGipOrN7td/PpWpM0w42rb1f4IX8AD8EwlLS0tGANUZHoGZ9VmRt3u5L4PjbH5VJD821Fz/wt&#13;&#10;209euayGXADmbYVBKMwDABmEIjg4DA0NscYHh8PR1tbGFUHcvcv3JM+B8+TJE6yRdHZ2Yk04ZWVl&#13;&#10;WOODelAoAEPl5eXhCvlU1NraWlzpC/TQ0Pr6elTlp5D7cNBhBfXE0H7KVB3iuaEAERywdkBiYiIy&#13;&#10;oSevqquro6qampqmpub58+dRFT1GlSc+wIKUe/fuKSkpIf11iI6OrqysxBXhPL7XgLWewTFB5tVz&#13;&#10;ZRUUFGJiYnClP3R1+lelq6nIo5qFhQVSgMePH8PLpquri25EC4J0Kjh4HioL0Kuw2pcuXcKVIQYd&#13;&#10;7/9xD3xM8B238qeSYZ1W0e2JGffRg2Tnabbs0mn2DiCeMYvcUF8cHPByp4IDCA0NxRoJtfMAXQfI&#13;&#10;lTkL0YPr3d1wBoq11wBOsNPS0nClu/vWrVtxcXG4IgR6cNAfOkx/PjIgJyfn4OCAK93dEOWmpqa4&#13;&#10;0hcCM8eFCxewJjxzQLqlB4etra20tDSuDDH5tZ3oeL+kPXS4T0F9mXOO95/Ox095Hivcu+BuEBzo&#13;&#10;vBT9UxDDh8bz58/hTCAnJwdioKCgAF9AcmGC44MGguPMmTNMcDAIgD9zwOkdigyACY4PGv7ggIvN&#13;&#10;c+fOMcHBwJxzMAiHPzjQb+YAJjg+dJjMwSAU/uDIbWwKKitngoNB0AlpUsr3LLs7Dx8ywfGhI/Bt&#13;&#10;xTDjKlKY4PigYc45GITCBAeDUPiDo7OmtuHISSY4GAQEx6PS8jtWdkxwMAh+W6lbs+HJvXtMcHzo&#13;&#10;MOccDEJhgoNBKPzBUTrbFOTtBAe6zyFD7+DFGnr4g6Oj9g7IWwgO2G38rDaGXnlj8cEfHA8LG+5G&#13;&#10;FjPBMXx5i8FBZ/gGh4qKym8k8+bNc3d3x9Y3DvVQe4r/+7//w21DBmwFL1lPFixYgOawatUqqB49&#13;&#10;ehTZ/zLvWHCgnRfG1KlTsd/QgzcpHOw3BMDgeMm4jBgxgsdITuF1E8w7Exxob/vDxYsXcZ8hA29J&#13;&#10;yOrjtiGLDxgZb4kEPe8YV2gINPYT1Jc/OKripoIMr+CAJgrqoak8/PLLL9iDBPccAtD4ly9fxhsm&#13;&#10;AQvWSDQ0NJAb7jOo8GwLbQhXaDQ1NWFtgGhqaqIB34HMQe47gba2NnYVDnYlwf0HFTSyp6cn3h4J&#13;&#10;MgK4TuLi4oKMuOfgQd+QqakpVB8/fozrgnjx4gXVBZSOjg5QgoODQQcWLVqEFAD5zJ07F3QbGxvw&#13;&#10;GdbBQc6ZADv1A/T4C+CTTz7BowweaGS8JS7/+c9/wEh//AoCOeOegweMiTfA3QSuCIHHgarSn/MC&#13;&#10;SYLSDx48iPRhnTnAgsAe/WbSpEmoY0BAAB5rMEBj4m1wIe8S/gps5YK64P6DBH0Of/vb3+hVfsLD&#13;&#10;w3kcoLpz505Q6MEBUHovwXHv3hOQYRQcioqK2GMgoL4AHmswQAPiDXBBRgps5YKMuP8gQd+Kvb09&#13;&#10;VCsqKnCdD3L7PWZFWf5CcJiath07etuZTdww/20GB1QRuHngoO6+vr54xNcGDYhH54KMFNjKBRlx&#13;&#10;/0GCZytoE7jCx8mTJ/n9x48fD8pfCA46bz84eLZ+5coVMI4ZMwbXuYwdOxbs7u7uuE5CDkCAR3xt&#13;&#10;YKh//vOfeHQuaBMU2MoFGXH/QYJnK/wfcvDA00pV3/ngwG0kyELxxRdfgPG3337DdS7IGaiurkYW&#13;&#10;POJrA0PBezwenQvaBAW2ckFG3H+Q4N/K999/D8Y1a9bg+suXH3/8MfXYuZUrV1JdQkNDV6xYgfT/&#13;&#10;9//+H2WnP6GYuPcGqR85cmQ4BsfkyZOhiqaIQFWAqo4aNYqyQ4yDfubMGUpHoFY86GuDRsND00B2&#13;&#10;ANdpIDvuP0gI3BAQExMDTdOmTXv48CE20Zg+fTo04UpfQFgcPXp0mGYOYkVJcBt3lemP1QTQVT6A&#13;&#10;63ygVjzoa4NGw0PTQHYA12kgO+4/SAjc0FDAHxya+atDakyGaXDgChdkBHCdD9SKB31t/P390YB4&#13;&#10;dC7ICOA6F2TEnQcP/g0NEQIzx/ANjpaWFlTt7OyEMjY2FtmRkR/UigcdDNCAt27dwhsgQUYA10lu&#13;&#10;3ryJjLjn4MGzoaFjmL6tLFy4kFxY3uAA0MMKkU63Uzr9WcvIggcdJNCYcOzxNnrOAVFSUoIsuM+g&#13;&#10;Qt/QkDJMgwMg17bHKiALBTJCCsF1LsgOuLm5IQsecfBAwwJ4Sz3BbUMTGQCMjLc0xAz34EBP7f5r&#13;&#10;oBEAPOKggocWDvYbAmBwvIdDjMDgKJ3zNv7BmGdByRUmwM0DBH0VCeDhhga0CR5w25ABm8A7OcTw&#13;&#10;B0fpbNO7saVvPzgAcqlFPvroI+wxEFBfAI/1HgE7hXdyiOnjbeXs2bNvMTiWLl1KHl+RkydPYqf+&#13;&#10;gXoBeKD3C9gvvJ9DDBUcEAbD65wDQR5igrlz52K/vsAdREQUFBTwKO8XsGt4V/sCDmFubi4ovXS5&#13;&#10;cOECuVoCHIbXCSkdvBK0+ACwqxCIGXOZPXs27t9zhPcDvMN9QXnCYUaKQMzMzASOyR8cKsp3NNTf&#13;&#10;0o+aeMDHlu/oUl8pUUDew20kenp6uOf7GBkA3u2+6MWT3tT/4KiqeowiA3jLwbFu3Tp8hAMDnZyc&#13;&#10;sLUvcAcSbBoa8LxfvmxubkZVZEf/eoP0IYLc7Cvg+CH79evXkcXBwUFXVxcsUALISPHf//6X3kQF&#13;&#10;x2effQYKBATpJSA47t59cvYMfi7bWw4OYMWKFfg4kxgaGuIGQWAnLtg6ZFBzRkp3dzdShO3LIAKb&#13;&#10;oIDqgwcPKJ3eStd5oDeh4Pjyyy9Bp/9bYXx8/DA956CDj3a/CQgIwD2HEphzWlpaQ0MDNXlyP152&#13;&#10;dXWh6tCBNoTgr6IwRTpS+KE38bytUPrwPSHlQUNDAx/5vsAdhh5qzvTJ97kjgwKxXiS//vorvQrQ&#13;&#10;HXia6NCb+h8cbe5ejwrf0g+p+wMOAT6ob1LeGNScQdm2bRulI2VIIdaLZNSoUfQqQHfgaaJDbxpQ&#13;&#10;cLQ5uw3f4Bg+4Hm/fPnkyRNsIo1YG0rQdoHKykp6FYAq+tkS0pHCD71pQG8rXY/xBQsTHMMUvGQk&#13;&#10;UN2xYweu9DzqPJ506E3v/DkHAx28ZFzAAgcYKcgCjB8/HqroGoQfYhQSSkensWw2G/R//OMfoD9+&#13;&#10;/Hi4BAfDcENg5rh+5W18Qsow3OAPjpr8+ynuTUxwMAgIjidPuiwkS/OjWpng+NAZRiekDMMNJjgY&#13;&#10;hMIfHO1NoSgyACY4Pmj4g+NRW05dxnwmOBgEB0d9zgYmOBjei3OOv//971jrCeybiKBPhYXRp0Mv&#13;&#10;vE5fYcDKv86w6BsfXPlLMxx2wQH7QH1TAHqfu4RuwoErPeHpLswNISoq2rtDL5Db+Yt9e+E1h6V3&#13;&#10;p99QsP8Mx+AwNTXFlf4tkDCH/vSl4LnNzYAY0Ib6z2sO+5rdAYHBcfbsWaQwwdEvBrSh/vOaw75m&#13;&#10;d4A/OCAygODg4OEVHJQCnD9/ntIB0On/6YOtPbt4eHjwNPEoKDj2798PJQLZgS+++CIvL+/o0aN0&#13;&#10;I4CqRkZGpHuPJgTd/sknn1A6sqNTIgSyA9nZ2fAGBwpu4Da1tLRISUkVFxeD5dSpU8gIJ1tQRW+I&#13;&#10;/N++Ep253bW0tCgdgapTpkyh20Gn7pUF1WH9toL+nRj9EAHd0gnZAR4d3lMpnWqi64AwHSHs7mli&#13;&#10;YmJIAcBI2SkFoNvp8Nj/gk5VKeXOnTt0I6Xzw9Pap85jvHLlynAMDgoJCQls7Ss4sPbypZeXF1UF&#13;&#10;hd7Eo6PnTlAICw5QeADjjz/+iBQEZeeBx96nDgokRaQDUEVN6M5udHgcBMLTSunffPPNoUOHkE5B&#13;&#10;/e6cDk9wdPfk7b+tUPQzOACqCgq9ia7HxcWhVthJZOklOJBCh+jZ05lepeCx96mDkpGRgXQAqqgJ&#13;&#10;ytbWVmSkQzkIhKeV0kFxdnZGOsXVq1fpzogPNDgQyAHdo2eYBMe2bduQDkAVNVEKD8LsCJ5WSuex&#13;&#10;I3Jzc/mN71twdHR0UFVQ6E10neLzzz9H9t7fVpAOoJObCRMm0I08PhQ89j51wrunHVX/97//0e3A&#13;&#10;hg0boKQcBMLTSuno3weRTgeM6E5rCKgOx+AAcIUGMRsyu8Lh+cc//gE6dcNvuj+PLqwJ/Y8ksGnT&#13;&#10;pvz8fFDQzW6REQAdxQF1dy+4joBy3759lANA18EBVSmUlJTA/uzZMzh9Q/de7urqAjt6g0c+AOj0&#13;&#10;/xdHTdR/tMfExFB2S0tLZWVlUEjfHnPgh6eVR6egbruL69w9BQsER1l5xbAIjqqqqkIa2EoDXcih&#13;&#10;GwrC5JARoE6m4HoVm8jFpaBX4ThBFd2wF0BVOGa4uacz6AA1PgoXCmQklkn4EUIXwLDKoFPd8eiC&#13;&#10;tgWQoxIDHj58GFkQyA6rhKq4Gwmy0MENJLB1rD15Qs0BPd+J54E96HR+7NixqAodAwMDh1HmYBg+&#13;&#10;DKPMwTDcgOAYXuccDMMHJjgYhMIfHHDGg2CC40OHJziIz8xpMMHxQcMEB4NQIDgePHjQR3DUk2z4&#13;&#10;Y/vmU4qghBfVL5U0QkaKlpYWT09P/IjEftDaeqcXycvL47HQpbm5GY/CMGQcP368ra0NgqBfwdE7&#13;&#10;d0ggC/WT1NS0vyxJScl4FIahpI/gGHWI9et+PZeoTJ/4nJ9O2y5Wdr2oqhN4tbyjNexaeTAno9Qn&#13;&#10;s8wro9QxqdA6rsAiJtssOl0zJFMxMO0iJ/msV+Ip9/gT7nEgf2p7BedVhOVXVq1fFpFbFpJXGZhT&#13;&#10;7p9d7p1R4ppS6Jx4zT42jxWVbRicpu2XqM6JU/KIlXePOcnyjsyviMq7Ab3CrhYHZZX6Z5Z4pRax&#13;&#10;EwpsonNMwjJ0A1LUOQkKnnGybjHnnSKP2YYetgk5qWYYkFnqk1o8eYt14NVSv4wSn7Riz+RCdly+&#13;&#10;dVS2aUimjl+KqleCnEvsRceoM/YRp23DQE7ahASkFXknXINenOTrHgkFLrF5jtE51mGZhn4p2l4J&#13;&#10;qu7xii5XZJyiLzpEnrMNP20VeowVfMgssOhmy/Wapg6gvi6vojHnRkN2+a3MkrqUwpq4vIro7Bvh&#13;&#10;GSWBKYW+idc8r+S5Ruc4R2a5ROdM2G0wcbfhhF0GIBN3GUw9ZLpFmX3BzE9Slf3LHoOR61VFJZRf&#13;&#10;ibiSqIQSUYpxyzWUKIquVhBdLS+6ipSVct+slP1mpfQ3K6RFV8l+J6Y0SkJllITqaAmV0RLKIGMk&#13;&#10;lEDGEqXiWHH5cRIK48TlCUWcVMTkx66RHb1KetTKSyOXnR+59My3i059s+D41/OOfTX3yJdzDo1Y&#13;&#10;eHz0stMSh9UX75QlgmP+aZPbQb+yrojtkjf99YLDEWWDM+wr3Q9z7lWZy3gkSHsmnnGLX2UYsNrI&#13;&#10;f4e1t5hJYEHdbTGzYDHzYAkQi+B1liEbrEKna3oqBKTFrpq/1ujh84wlGkHpFc33DjtFqwakHnWK&#13;&#10;OsmOrrl977hT1HHHqBNEGUnI5ai9pl76IZlUL53gDI2A9L22EXtswqWsw3Zbh+1ihT17/lyKFbaH&#13;&#10;FbLfKnSXRfAWk8DtymbyXklHdSNNPTJ/lrSTcU+U80456XRln02kFCt8k3GQaXj2VpPg7WYhu8xD&#13;&#10;d5iFgL7JMHC9vr+0ayLV67xjrIJ74haDwIzyhrXavhqclNb2DnVO6ib9wK2GwXlVzc9fvFin5S+h&#13;&#10;6eueWOyTWkYER0eHX1pZTkUT+8p1VY8UZfdkJbckJddEJdcEJZcERed4RTZIHIgSO278XsuJ+60I&#13;&#10;2ccC+QGq+1gzTjkcMAyUt49aI+88RtLg2026327U+Xaj7rcboNSBUpSS9SDaout0RNdpi67VEpXQ&#13;&#10;5IqGqLi6qJiaqJiq6BrVEeKq36/VGLVWY/Ra9QUHjQ/I2Y5eqzpmrcpYJBLKECVwYjFOQgmCQ3SW&#13;&#10;JATHV79LfDFx3uiVl75fcWHksrPfLj69T8lewybAyivmqzmHvpp7aOSiEyPn7Ru/5LDI6EOs/7dd&#13;&#10;Sza0/lnW7x8tPDL6qNUWOZOFqh43c8yXcyrnqbjPUfOcpeqxXN9vk7nnUj2vtWZBEqZB83Q483R9&#13;&#10;5uv6LND3XaTvu9jA93c1j/WskO9c9q7Wf/Qyd6mEWeA6s8DdtuFStuEnnWN2W4fusQ49xY4+5RR9&#13;&#10;zDFyv23YQfvwbRaBG/Q9paxDqV7rTQO3WIRstwzdaR0G5XZW6Cp9n5V6PlvMgnZahuyyDN5pHrhC&#13;&#10;21tC1nSdgd/POy6fMYhaeMR1tbavuJ6fpHnoTovQbWbB20yC9luFQzRASInr+ovp+G00CNxkGLBK&#13;&#10;k7NB35/qNV/OXULbd66c21Jljz9lXFapeq1S81og7zZP3n2FKgdiYr2232o1zkI5Dz2/TBAUHBcd&#13;&#10;4+VdkuKu3dTwSpNlJ8g4xV1wiFV1S1R1TfRNLj5nG6XAviJ7OeasdcTonSY/7CXCAmTCXtaEPZY/&#13;&#10;gEhZTNzLWniRfdE64riJ/28HzUcQ8UEGByncsKCCQ0t0LT04IDI0RMXI4FgDwaECMhLiQwLiQ22U&#13;&#10;hNpoSCFrVeXk5MZIqICMXHwGggMi4+GdZRAcT550jVkjN3aN3IIJc8jkceH75edHLjkjuujkNwuP&#13;&#10;fzXvCETGl7MPfj338HcLj/y46pTIYgXXscdt/p1+/wunslGHWaMPWy07Zzj1EjvCT1tS3+kPaftZ&#13;&#10;yu4zlN3nq7uu0HWZpeY1V4sDMlvTe7YWZw6ECBElnAV6Pr+pui819Ftu5DvTZetmcy8x0wBx0wCI&#13;&#10;j+2skJ1WcJhDtlkGb7MM2mZByBbzwM3mgRvNAtYb+a4z8ZcwJnptNfcWNw4QMwpYY+i/ysB/hb7v&#13;&#10;Cj3fZbo+hOhwlmtzVupw1uhyVmh5b5I1mqfsOkfBDd4glmhyQJZr+azQ9l2h5bNUg7NY3Xuxmvdi&#13;&#10;VS+QRSAqXgtVvBYoey1Q8pin6PGnNNFrlozrLGmXGdLOMy6yp4NcYE87D+I0/Tx71iXn2TJuc2Tc&#13;&#10;58q4zSPE3Sw42yTo6vNVC0EM/TMNSAGFEL9Mfd80fZ80PQ5Iqh4nRc+bFK/kkdsMRu8ynYAjgwwO&#13;&#10;KSI4SDGfcpC1U4sjYxW67MLl7zZzg2M9GR9ETNByxlqICW5wQGQQaUNddA0Ojm9WK0P5nQTEBxEc&#13;&#10;5PsLIRAZ5FsM8S4zVkJxHAi8rcB7CvG2AvEhM2aNNCSP4qqGJQf0up52j1h8qqii3sQlPCW37MvZ&#13;&#10;B0Yul5mxS0/k4Q7JjpYWeE2EppYl5t+cOOXXK9fbGtqf193pqmp4WN30iCwf1LR1193rLm98VFBz&#13;&#10;t6ju/o2mjurWJ1W3H0NZfedpVevT8qZHxfXtBdV3r9feK2t+UtbStT2kLr26LeV6bWphXUHtg5KW&#13;&#10;p2W3u4sbH18ra84Ijku0tE80sUo0toIyVPpAoqkVISbmocasPz7/MlTXNFbHOFbbiBRtQqfJ+G//&#13;&#10;d0XXBEmMmmoIlDrG0dpG0VqGIFFcidQxija0jDGxjja2ilaTjdQ3izK0iDKwiDS0EB01KVLXmLX1&#13;&#10;U6kLBvGmNgmm1olmNuNEJyWa2yZa2MHcZD79TGyCaCLYzW2TWA4KStaJpjZj92tA6XlqQbItO8mG&#13;&#10;nWB1+YqJZbSBebSRZZS+eaSuSZSucbSBRbS+ebS+WbQRy27XZvHVB6L1TKP1zMiSVAwsYoxYEVpK&#13;&#10;40eIRukZj5612P3oeduNu4zmrtSbuURv5jK9mUv1pi3SnvKn9uRZun8s0p+zymDeGv0/V+j+Pl/n&#13;&#10;13k6v2HRnboQjHpzVulClzmrDeaLQ9Vg+mKjmUtN5q02nbPSeMZi4+mLQEymLzaZAbIExHTmEtNZ&#13;&#10;S0HM/lxGynJCZmMxn7OCkLkr+xDSDXWxWC3ppGrr5ZvnGVjk5n/d1bfAxSef7Z3nzMljc/KdvPMu&#13;&#10;e+bYu2XauWbYuWbaumY4uF919sn3Ci7xiaggJLSME1LGCSv3CirxCCxyDyh08y909bvO9ilw9My5&#13;&#10;7JHl4Jnt4JFlZx9rvF9eE5bll9kGfywwnbWMmrNQQbv2StD+YiEWYeYSWBzDPxbq/z5P55fZWlNm&#13;&#10;aU6aofG/GZqkaE3Coj1pJhIdruhOBpkFoidcSAfsj0eA6pQ/dX+erf/rXIPf5xlNXQBiOHUB6Lq/&#13;&#10;zNaeMktr0kyYAAgoxKH/+U+9X8B5DuH/2zxDkN/ngz8hv883AiFGmG/8xwLjaQtMiAO92GTmErM5&#13;&#10;y603H+A4hsUUtceWd0YW3b9S1pFS8yyt9nnqzWcplZ2VDXczi+uzyhpyK5rzKlvyK1ts2F5QPnv2&#13;&#10;rLbulhcnuKCqJd7XL0tb9bquUpWBcoOhqp9vSFlZZb2BSrW+cpGeSq6uWtODFyIPIHGQhKSWJeXX&#13;&#10;Ftfdr73bldPUVXvnSfnNe+U1beU196oaH9a1ddfff1bb1g1poqypo7ThYWVrV2Xr05jbTytuP71x&#13;&#10;+2lxY8e12vb8m/ev1z8sauwqauq6Vv/oanlLatGt7Kp7V248LGzsArlW35Fb3JAaEB1vbhtvZEmX&#13;&#10;BGMWISZECdU4eJ2f3RGjbRSjZcgVfY68KmHhCjeVmEAZA2lC2yhK0zBK0yCSlCgwWtjHOXrFszlx&#13;&#10;pMS7+MWxvf3M7GIdPGOs2TE2zoTR2SfRwT3ZmZPuFZzmGZjmEZDmFZTuHQKS5kFUCR2a3ANSXf1S&#13;&#10;nDkpjl6pbn5pnkFpXsGpnkHJ7gGJbv5xTt6xNs6xti7Ehhy9YliOIGCJu+xJiINHPNsnwc0fi7NP&#13;&#10;gotfgrNvnINnhIWTn5aFq7S27RF5y30XLPZeMNt2zGjZZt1pi3V+n68/b43phgPm20+Ybz1qun6/&#13;&#10;6bq9ZluOWGw/abHjFIi55AmT9fsMl2812XTQfOcp6Gguecxy+3HW9uPmqyVNZi41nrbQeBqRO4j0&#13;&#10;wc0dVPqgvZBevd5w7uhn+pi70kpil7uBm39UOSe60j242NX/mrNvvhMn19E757Jnlr17pq1Luo1z&#13;&#10;mo1rOiFu6TbuGbZuGQ7eOe6hpZzICq/QEu+wUr+4m54hpS6++S6+eWyfPDaM4AMZB7JGlp17hr1X&#13;&#10;lpNnmtkJNfU/Fqr+b7oGvG7hhTdjsSnMnEoTAqVH4kBC7TLKHUthWWBxDKbO1/t1rs7Pf2pOnknl&#13;&#10;DvI1jIQ3d+j0N3fM4s0dOCPMIXLBVPLF/weRCNDWtSb3yB0o0YAzpA8DlD4gd/DKPCMkxGjzjf5Y&#13;&#10;aCGxy8M+OPJ6e8yNp5GlnbEVXQlVzxNrnidVP0uoeKyiZxGaURNxtTY6tyE2rxFEn+Uem1MXm1sf&#13;&#10;X9CYQEqoo0uypnyOjlyxoVyVkSySSkOZIgOZHB35dCOthvYXxL9JMTAwMAwIlDjad+3a9fB+Qpin&#13;&#10;t7nkhYyWp3c6cmPdTboaE9qbqkgHAmh6eu/G06e5ltKsugdPq4uTLnsk47anT8uSgh91Pe18dL+y&#13;&#10;tbCpKtw5KBUGtLMKaWzryGmtdTyhiP0IyhX3mBXcqXn6NMNA3+/xkxwDVXcYkMtjmEzn0wxrbTe3&#13;&#10;9LqnT1svK7PC63EbAwPDcEDkGgMDA8MAwd/WDweuX7+Os9kbB8+AgeGd5fz58w4ODhoaGrg+xPRI&#13;&#10;HHYR18KvVqqzE/PLakvqb6c4y6od3Vue4oGb+Th6Ti67ubHh9u2GZqKqE5xeUZR/4YLhzrOmp3fs&#13;&#10;j9Lfr6FlpXPooAwrcPcl+3NGoUUVNXul3TIryc58CE8cFbILJRXlLY4rOFfcux0SFoasETZyeQGm&#13;&#10;7kZOYWFhRFNDRZiJpwPZemnl3vPStoe1nFWV1C5ZJ2qbs6/YnGBZRaOOiPLy8qtXryIdz4CB4d0k&#13;&#10;PT0dSgMDAyjPkk+X50daSyupoOp2c2Ns8e1Yy7M5kY6NtyuqKvMSimqgVe30dvtj2xoqC2sbsspv&#13;&#10;NSp65ht4X923bcva9Vsvq55CI9B5N8440oOysdY/smKuYa1/4BkwMLyzaGtry8vLBwUF4fprYGGs&#13;&#10;ffNWE64Igbi9wTDhLV6q4BkwMDD0D+KeEwwMDO86AXkPf1JrHiKJKe7Am+HyKnGEh4eXlZWBkpOT&#13;&#10;U1paiow8FBYWYo0PIyMjKC9evIiqdOCiCynW1tZIodPS0oI1mieFlpYWlI8ePUpKSkKWtwicE3V1&#13;&#10;dd25c6e1tbWjg3cpk5OTobx//35VVRW4IeNfAx0IHsZLZ2KNDzhN1dDQiImJkZOTwyYusLzt7e1I&#13;&#10;19fXRwpFVlZWZ2cn0p2cnJAyWDx8+BBWDFFfX4+tfNTU1GRkZLi5uUEI8QQAT7zBgOBMga09gZWH&#13;&#10;3SwvL8f1nsjIyEBHOMfE9fcC39xXKeMPneaXL19SVUK0bx9yb+thES7zdJpnqjevNOS1I7nV9gRv&#13;&#10;kj9xJCYmxsbGQomtNM6dOwcleiXzYGpqCpc96Kjzxy7YCwoKrl69Cm4Q4tjKBaKhsbERFEgr/IkD&#13;&#10;Xg9Qwgs1LS0NWd4i8fHxUEZGRkIJy0XaXgHBGhcXFx0dDbELL0hs7YnW1pNYI9H3KoHyadfDiIJa&#13;&#10;ZEEITBw/yGSG5t1uasOvcwo0H2FoampijTxMWONy/vx5KNGy8y8+8KTzflxhfUpZmSvbtr3jsbOT&#13;&#10;fefda56Wfo9we2/AkUVKdXU10iGrIgs/At+TBpo4YHcqKysDAwNxnQa8pYWFhYFSUkKs+fvEL5qv&#13;&#10;XtvoR/EIZOm+3/mLdktj94uF9m2SYZ1TtFrAOFWzeaNu8/WkNlXL5oLUtoqMNouirkmaLfPUmnfp&#13;&#10;NNt4t76sfEA1oXFAftduxpukJ47hz6C/JQ5bBCaO3oG3Wf4TircLvM7R6QycnTU0NCDjgOjlDJeB&#13;&#10;jjirlXp5D5Fc9G/DGyNhPuNgYGAYMD2+jsWnOAwMDB8Gz58/b2tru3fvHlxForv2IPjv3cMDkzgY&#13;&#10;GD5c+pM4UlNTz549a2pqiuskTOJgYPhw6TNxPHjwoLOzs6ysrLGxMTY2FhkBJnEwMHy4DOhSxc/P&#13;&#10;D2tM4mBg+JBhPuNgYGAYMEziYGBgGDB9f8bR2el8rRAktbYOWRBM4mBg+HDpM3EUt9zObWwS8wmA&#13;&#10;8u6jR8gIMImDgeHDpT+Jw6OwOOxGhV9JaXP7g/Ox8cjOJA4Ghg8X5jMOBgaGAcMkDgYGhgHDJA4G&#13;&#10;BoYB02fi6Kys6qypvbX7IJRP7t1DRoBJHAwMHy79TByd9bfaPDiPCotbjS2QnUkcDAwfLsylCgMD&#13;&#10;w4BhEgcDA8OAYRIHAwPDgOkzcZTONn1Y2EAJMgLvc+KQlpYWIZnDwPB6oEBis9k4tt4X+pk4oERV&#13;&#10;ivc5ccCRXr16dSADw2Awfvx4iCgcW+8LzKWKAJjE8SbhcDhWVlaHDh1atmzZp59+CiXotra2vr6+&#13;&#10;2OMdh0kcdJjE0S/gVfF///d/MGD/cXNzw53fUw4cOIB3dSDIysri/u8a/U8cJSUlaGeBzz77LCIi&#13;&#10;Aox37tzZu3cvtnKJjIxEXd4WTOIQAByY10kc+/btQ0f39fn444/xoO8+W7duxXvVEwimFy9e4KXn&#13;&#10;Apauri7s0ZP9+/fjEd8R+pM40K4Bs2bNwiZBwLIgt8mTJ2PTmwUOFlL6TBwd98qq4qZSgowAkzh4&#13;&#10;kZKSQgdVGHZ2du3t7fwvks7Ozri4OOwkBHj/wZt5B/n666/xbpB8+eWXeM8HAu7M5bfffsOjD3t6&#13;&#10;Txy3bt1CewR0d3dja6989dVXEyZMwJU3BWwUZgivfFRlEocAYIEGlDj++c9/ksedl7t37+IRBwgc&#13;&#10;ldGjR+NReoI3+Y7g4+OD502Sl5eH95AP7EEC51nYygfEJXYi8fLywlsaxvSeONCOAGZmZtjUD/Lz&#13;&#10;87FGIyYm5pNPPsHDiYj8/e9/h8te3MaHn58f+CC9ubkZdQG+//57ZKRYt24dbhMRmTZt2nSSY8eO&#13;&#10;MZcqvMAC9TNxiIqKogWl8+DBAzzQYIAH7Qne/PBm6dKleLrkCQLeHyFgPy7YKgR6pt6xYwfe3nCl&#13;&#10;l8Tx888/o70AsOkvgUaAU1dc5/LRRx+hJlzngowArOSBAwew9eVLOJFB9qysLGwiOXjwILLDKx9Z&#13;&#10;mM84BAAL1Gfi8PT0REtJB/cfAuDCHm+Dy7Jly/BUhiUnT57EExURKSoqwrvRK7GxsSdOnMjNzcX1&#13;&#10;XgkICMCji4ioqanhrQ5LekkcaP4IbBo4qHtycjKu9wS1Aq2trdj08qWkpCQy4joNZAdwnYRJHP0C&#13;&#10;Fqj3xLFz5060jhSwfLjzUPLpp5/i7XHBExp+4PmJiJw5cwbPXhCfffYZ9hOEuLg49hPExIkTsd/w&#13;&#10;PgXrJXHAmT+aP4BNA0RCQgJ1b29vx6aeNDU1IQcAm95I4lBVvVNR0RkV+eDY0dv19Y+vXetA9g83&#13;&#10;caxYsQItIgXu9kZwdHTEW+WCpzWcmDJlCp5cX4vDnwrpwMUO9hMC9hMRgcjG2x5+9PMzDkgB2DQQ&#13;&#10;Zs6ciboHBQVhEx/IAcD1N5U4oISsERxM5A5n9n1k/0ATh42NDVpBxL/+9S/c5w1CP0tH4MkNG/C0&#13;&#10;yC+D8KSFMFiJA8DbHn70njhu3LiB5g/4+vpia7+5e/cu7ixkEx0dHai1oqICm97gpQqkjKamx7hC&#13;&#10;8oEmDrR8FLgDHzzfJtDZvXs3duLi4uKC2/igf3BF5/PPP8ceJHhywwY8LfKzNzxjITCJA4F2AfH4&#13;&#10;8WNsFURKSgr40L+wq6qqQh1/+uknbKKBmng+7Bxo4kBfwQCwLWRhPuMQACyQwMShrq6Olg/R0tKC&#13;&#10;O9Cgv4Eg/v3vf6PQoSMjIwPOmZmZuM7lP//5z9ixY3GFy4kTJ9DgdHAbyY8//oinODygf/qApyuE&#13;&#10;kSNHfv311x9//DH25vLf//4X7OvXr8d+QsDeIiI7d+7E2x5+9CdxIOBF+Pe//x3tkUAUFBSwKx9m&#13;&#10;ZmbIZ+PGjY8ePXrw4MHUqVOhqquriz1IICvxnLHW19dDFoAmeCFjE8mZM2fo3w9iK5fY2FgmcfAC&#13;&#10;6yIwcXzzzTdo1RDYmwYcFdxGwmKxcAMXyAtYI/+VGPuRXLlyBTdwERUVxZogcDcueIrDBjwtERE4&#13;&#10;n8IzFg79MxFEdHQ0bhOOpqYm9h7GpxtA/xPHO0R/zjged3Vq5q9Ggk0fZuIgQ/QV2JvGsmXLcBsJ&#13;&#10;tgphy5Yt2I8EW/sN/QN5AE9x2LBkyRI8MxGRJ0+e4EkL4S8kDvr/LAm7rhwmfJiJo/FBpWb+GpCQ&#13;&#10;GpO69hJkBJjEISAUVq1ahdtIsFUIe/bswX4k2Npvfv31V9yTBE9xOEH9NxFw8OBBPG9BDDRx6Onp&#13;&#10;YT8RkR9++AFvb7jywSYOk8IdILoF64yub0VG4ENMHDyfPmDvnuA2LtjKBf1HsL29PejUD5YQX3zx&#13;&#10;BfKhQPbw8HBc7wlqpcBTHGZYWlri+ZF0dXXh2fek/4mDiDwaKioqeEvDmA/2UkUgH2LicHV1JcMV&#13;&#10;A1XcgQYsKG7uFXBD/rjeK8iTDs8vR2fNmoWnOCzh+exz8+bNeDcGwvbt23F/kn/+85949GEPkzjo&#13;&#10;fIiJAyCD9hW4gyDExcWxEw1hr5n169djDxpbtmzBzXxgDy54csOb33//HU+XhqGhId4lQcjKymI/&#13;&#10;GnB6gkd8R2ASB50PNHFQX2hT4D5vEJ5PNy5evIgn944wefJkPPWBMG3aNNz/XeNDThylc0xb/fLa&#13;&#10;rpTh+gebOAD+/9fC3d4IeJNcJk6ciKf1ziIvLw+XWnh/uMyZM0dbWxt7vON8mImj+qDnzbP+zXap&#13;&#10;pbNN6bcsJhKHpaUl8saDvS/AYe4lcQD85x19/o/j68Pzfx/AO3Qzmw+ZDyRxNDU1QdmvSxV1dXUi&#13;&#10;bXx4iQPxt7/9jXz9vkJRUREPMah0dnbiDdDgcDh4HgzDm6FLHC9evBg1ahSKB8Tly5dx2wB5/Pgx&#13;&#10;urMprvcFf+K4desWlB/6ZxzCwLHAhf/UA8F/f8C/Bs//eiCWLFmCN89l7ty5uI1huIKP6ODBPyy/&#13;&#10;pf/Mnj17QN2ZD0cFgFZQGAEBAfj1ygXe/HEbH5WVlXjQfsPzf+t0du3ahTdJA7cxDG/w0R0k/ve/&#13;&#10;//21YZ89eyawF/VTF1zvi/4kjqqqxyCgnDt7G1mADzdxAJ9++il+1fbk+++/xx59sXjx4osXL+JK&#13;&#10;P8Ab6ImysjJuZhj24NgaJPCgAxwW93lTieOywz2UOI4dZRIHjUOHDuFXMB8qKirY6TX49ddf+c9u&#13;&#10;EHZ2dtjpHQSvMh/ozRDeS1HV3t4e+VO/DAwKCkKWdxG0C8JA/yNXV1eHqtRZ50cffYQsCC0trZMk&#13;&#10;qBVAVQR2EoSMjAw44D60XtT/8tITh8B/QUJuFO3t7cylCi94qfoHhDV+NQsHXgMjR47EHYRjaGiI&#13;&#10;OwiHuhZ9d0GLTL8io+5ehetcn+bmZur2Jd9++y1uezdBe8EP+sm1wDseNTY2or78tzVBdgDX+wfu&#13;&#10;I6gXlTjmz5+PTVyQHcB1EuYzDgHgdRogv//+O35xDwHw5oA38+6DV5kPyJvYgwRbSfhv2PHOgfek&#13;&#10;J15eXr20AtSbv76+PjaRICOA6/0D9xHUq5dLFWQHcJ2ESRwCwOv0GsD7JH7FvwY89w16b0CLzPMZ&#13;&#10;MDLCywPXSZARV95x0L7wgNuEtCKwR08fbOq1Iz+4j6BeQ5E42ty9Om5UdtbU1m+QxCYmcQyUn376&#13;&#10;af/+/U5OTjgr0HBzc4NLUIE/5XgvwassCOzBRaDxHQXtCw9z5sxBrb08+RE58DwnCRkBXO8fuI+g&#13;&#10;XkOUOCBrMImDgeGvg2OLD9wsxEFOTk5gKzICuN4/cB9BvZhLlUEArxMDw+CBY0sQI0aMQD48j2KL&#13;&#10;iIgA48yZM3GdBvIHcL1/UJ/Qu7u7QxVe/NQI1A3lYmJikIUC2QH67VSYxCEAWI5bDAyDx8OHD3Fs&#13;&#10;9crGjRu//PJLeIl+9913SkpK2Dqo3Lx5Ez239GSvX9/2CZM4GBgYBkw/E0d5Rlt13n2r3R/Gz+oZ&#13;&#10;GBh6p8/E0X63MzfsdknK3ebqh8iCYBIHA8OHC3OpwsDAMGCYxMHAwDBgmMTBwMAwYPpMHFVxXz9q&#13;&#10;y6lOGF2T8juyIJjEwcDw4dLPxPGoLRcUEGQEmMTBwPDh0v9LlZqUXx4/rMUVJnEwMHzIMJ9xCCYt&#13;&#10;LY38L9s+uHnzJu4wcKi7LSC2bt2KG4Rz9+5d7M0FN9DADQP8Z2RAXl4e9yTB1qGH/ohZAFuHJTU1&#13;&#10;NXiWXHDDGyE+Ph5vlQtu4EJ/EDc2DRlM4ugNfBBERExNTbGJBm4TEfnvf/+LTX8JNEh/EgcF6gLg&#13;&#10;+uAhKSk5RCP3DtoogOvDGzzXtzRbvO23ulb9TByPHz++cOECrpAwiYMAN/f6s+g+QSMwiQOB68Mb&#13;&#10;PFcmcfSaOOC0/ezZs+BWUVGBTUziQOBm8uZucKIIC0SBPV6+7O7uxiYuuIELGgElDnBGP3NCtLS0&#13;&#10;IB8ecLOQ0IHDs2HDBlzpSWxsLO4pIrJnz57Ozs7a2lrcRsKTOOiPdBEVFe3lsQ88z4uCAMINgigr&#13;&#10;K8N+IiISEhL0B/djD+HgReSCrXz2W7du4QYaioqK+/fvR7qjoyPepPDH6CPOnDmD/bj7hStCZuvp&#13;&#10;6YmbRUTgaD558gQ39AQ2+u9//xvpJiYmyL/3mSCQJ4DrPYFDNn78eFzhA17quDNJVFQUbuADomjq&#13;&#10;1KnYT0TExsYGN5D0/1IFcoeMjExWVhaqMonj5fz583Ez7RBSN7nDdRrIDuA6F2SE1w+UAQEByDh2&#13;&#10;7FhkB06dOoWMFLih51Djxo2DfIEb+LZy4sQJMEJiwnWSH3/8EXrhCgmVOGRlZT/55BNsffny8OHD&#13;&#10;yD5lyhRs4gLGMWPG4ApJeno6chZ2s0xc4UL5A9jUF9hbkD+yr1y5EtdJqNs7o0fVQJZH9hs3biA7&#13;&#10;gCwU6CMD+iIg6A/iwiaSBw8egIXnp/EfffQR8qyvr0cWSBaff/45MgLHjx83MDCA1yGqzpkzB7n1&#13;&#10;AvIEcP3lS3j1iomJ0V/nuIELSs0wc1zngpwBXCf517/+xWMBkBuAqsxnHL2Bl0pE5MCBAxBhYCkp&#13;&#10;Kfntt9+wlYTnpUi9O+E6DWQHcJ0LMgp8Nj1qAgIDA7GJBFsHvhX+H1PzePZyqYLsAK6T8FsQyA6o&#13;&#10;qalhk3BnADUBuN4X2Fv4pnkSB4DsAK5z2bZtG799xYoV/EYK1ATgOvfTdHt7e1yngTwBXCfBJiHj&#13;&#10;9w7uKagvbujZRN2lEddpZGRk8DTxVCmSkpJQE8o+vSQOeEX0AnPGIZi/nDiEfcaBWgFcJ8GmgWyF&#13;&#10;OGY0iouLcUNPBpQ40EsOTkbu9gpyRn0BVOUBtwlp5Qd7C59n/xMH/y53dHQgS3R0NDb1BLUCuM61&#13;&#10;4B0WAhwC7N3r/PsE9xS+7wCukyCLg4MDrguHujLFMxYCeDKJozfQIgLvQeJAUC8JCjc3N9xGMqDE&#13;&#10;getCtsUDdhXijNv6NxSAvYXP83USB2RVZPHx8cGmnqBWANe5Fmtra1zvC+QP4PpAwD2F7zuA6yTI&#13;&#10;Avkd14UDwYCccV04TOLoDbSIwFtPHGVlZbhOgowArtPADXxN/M/Tpz+iBZsGmDguXLiALF5eXtjE&#13;&#10;B7xpo8t+5AkgOw+4TUgrP9hb+DwH5YwDwKae4DZaK64L8UfQW5EzgOsDAfcU1Bc39GzCpl63ZW5u&#13;&#10;DuWTJ0+Q5w8//IDs/Dx79mzfvn1M4ugNtIgA9VF8n1DPkVVXV8cmkkePHiE7gE1ckFFg4kAfd/G/&#13;&#10;LFEXANdp4AZBW8EajZiYGB5n6lXE//E+sgO4ToJNJNjEBUVhVVUVrtOc4ZWJTVxwg6BJCgR7833G&#13;&#10;tHbtWmTv54OFAIG5krr/OIBNXOClghtoTQ8fPsQmERE9PT1s5QJvPGDHFRLkCeD6QMA9BfXFDXxN&#13;&#10;2CoiMmHCBGziAu8f9E9k6f+Ph000Pv74Y/SILEgccBAbGpquXy9mEscrioqK8OJxkZCQoD6K751F&#13;&#10;ixbhPlzQt264Qv7TB6w1cgbGjRuHG0REsrKywPL06dNdu3ZBVVtbG/nQOX78OHIGIPdjK0lYWBhu&#13;&#10;IN806N+eIiP9O5GWlhawwCsN11++rKysRG4IbCUJDg7GVtpTGhHe3t64oSdWVlbYg4bAx+tu2bIF&#13;&#10;ayIiv/32Wz/XGXegYWBgQLcfOHAA3hKRM/31UFhYiIxARUUFtoqIfPPNN9hKgh5JyQ89R6ioqGBv&#13;&#10;EmGPm4MXDPYgQd/sIL744gts7R/07/JYLBa2ktCfSiMuLo6tXGA1cFtPcDMN+nfwdH755RfsQSaO&#13;&#10;R486/Pz8MzMhlpnEwcDA0A8gcTx48LDmZl1qKpE5cCJgEgcDA0MvQOLILyhISU2Nj09gEgcDA0O/&#13;&#10;YD4cZWBgGDBM4mBgYBgwvSQO9K/lwmASBwPDhwuTOBgYGAYMShwKCgrt7e29JA4ZGRkoL126hKpA&#13;&#10;j8TRNHjUc6mrq2sYbCoqKrxIvN8ssMXAwEA8CQaGd5lGktbWVpwJnj7tJXE4OjpijUuPxIFf61wK&#13;&#10;Sqv2j12vqOXkcKO+PpkNFhONE/UV2XtWyJ7U9oTqlRIoatgXThz4z5zj4rJEHy4tLS0wp+LiYlDw&#13;&#10;T2oGj+zs7Pz8639NrK2tCwuLeYz9l4KC63gSDAzvMsrKynB5AqcbOBP0mjj4EdliFErJKcf4zZqe&#13;&#10;mzQ8L7ombTEOBpE0Dd1tGXHMIfawjHplU9uNxrulDXdKG+4W37pTBFLXeh2klpDCutZrda35tbez&#13;&#10;qpszq5rSKhqTyxsSy24lltYlllZHF9WEX68JLagJzq/2y63yya7wzrrhmXnDLaPcNb3MJb3MOa2U&#13;&#10;nQpSAsoJj5SyprayxrvlzfewNLWBlDW2lTbeLWkAIbZeWHf7et3ta7XN+Tebc6qbsiobMisaMm/c&#13;&#10;yiivTy2tSympTSyqibtWFZVbFpldHJZZGJp+PTjtWmBqQUBKgV9ynm9ynk9SnmtkSlldS9mt2yDl&#13;&#10;UNa3lNa1lNS1FNc2gRTdbLpe03ituqGgqiGv8lZ2Rd3V8tr0kptpJTeTi6oTr1deya+IySuPyimL&#13;&#10;yCoJu1ocklEUnFEUkHbNL6WAk5TvlZjnEZ/rHp/jFpfjkZB34JKqmVtASd3t0npCYIuggxTXthTV&#13;&#10;NheC3Gy+Vt1UUN2YX9WYW9mQfeNWZlldekltSvHNpMLqhGuVsXkVMbk3YFvhmcXBadcDUwr8kwv8&#13;&#10;kvJ9EvK84nK84rI9rmR7xGa5g8RkFd9sLLnZVHqzubS2GZSi6sbC6sZrVQ0FlfX5FfV5N+pyy+uy&#13;&#10;y2qvlt5ML6oGSb5WkZBXHpdbFptdGpNVGpFZDFsJTS8MSb0emFzgn5Tvl5jnk5DrE5/rDdu6ku1J&#13;&#10;bsUtOgtad2u732l/dOf+w1au3L5HSEvbAyTNd9uRNN2533D7Xn3LvbrmttqmOzWNd6pv3a6sv32j&#13;&#10;rrkc5lnTVFzdUFR5q7Dy1rWK+oIbdXnltTmlN19Jyc3FW4/uVHPhl13qrns03Y7oe54381GxC9Jj&#13;&#10;h+k5h6vbB0H1kK77TlX2Zjn79TI26y9Zr6Pk4isd7OsvvoZcsBIs51lcsVx3DokFlBsusDZesNos&#13;&#10;bbtF7vIWefZWBfY2RedtUBJCKaQosiVBFAjZruBEE8ft8o47FEAub38ljjsU2TuUXHYouSLZruhC&#13;&#10;irMkDCvP3ibntE3OcYvs5c0yDpul7UE2SdttvGi78YINTHLdWcu1ZyzWnjFfe9oc9A3nWJsv2WyT&#13;&#10;td8uf5kUB2PHAE2Wl4qpq8ioQyyQhZfsL5p5Ooivytkw3vDi6RMm3qcNnDcoOaxW81yh6jFHnn1W&#13;&#10;Vc8kNMso9OqLFnZ3Z1PtdZPHzZ5haYFmUTmWMbmsmDzTyBzDiGy90CzN4Ez1oHTlgDSVgBT1wAS1&#13;&#10;wLiTrjF7HaKkHKJ22EVss43Yahu+zSZC0jZC0o6Q7XYRO+wjdtpH7L4cBSJ1OWqmlhcrrsA6/pot&#13;&#10;vFY2r6ratLJq/bJKicWVYgtdIlIdEq87JF6ziy+wicu3upIHWzePzjGJzDKNzDIJv6ofkq7qm6zA&#13;&#10;SZT2iLvkTshFtysX3WJBLrgSct4FyzmX2LPO0YctfNiJ15yTrrskF/JsyyMy1THh2uWEa3Zx+Tax&#13;&#10;uazoXLOIbOPwLP2QTJ2gDEVOsrRHwil27FGHqEN2kQftIg5x5bBdxBH7iCN2EQdswvZYhe6yDNlp&#13;&#10;EQyyX9XUI7EAxrGKyf95x+UpkvaTt1hP2oT/3dg0NNsyKtciMtckPNskLNsg5KpeUKZ2QLq6X6qK&#13;&#10;T4qsR+Jpp9iDNpF7rcJ3WYSC7LYI220ZtocVto8Vvt864oB1xEEorSL2s8L2WIbtNg8xD8s2C8uG&#13;&#10;kn9bur7phoEZBgGZev7pWr6p6pwUVc9kRfdEedf4S+wrJ2yjDlqGS5mF7DYNkTIL3WMeBrIXiRmU&#13;&#10;oXvMQqVMQ6VMQnabhOwyDt5hFDzlpEP89ZuJhbXJxXUdJM9WLyT+tLbGXbt5paAGJDa/Jia/Jjqv&#13;&#10;OjKnMjyrIiTzRlBGuV9qqWdCoV1ErkVwlklAhrE/knQjP5A0I98eYuyXZuKfPnbp3on7WVj2cWWv&#13;&#10;JcgEkH2WE/dZTjpoNe2E7QpZFyld3/NWYfL2UWcsQ7eoe809bTdRyvi7rXojNul8u5FPNmh/uwGV&#13;&#10;hIhSsp5HtETXgWiSoiW6FkRTVIIuGljE1UlRExUDUSVFRXTNKxkhrjpSQu07CfXv12qMWqc+ei1d&#13;&#10;1EhRRTJmneqYtarzdquPlVAZs1ZlDJQSymMllEDGvRJFLOIKpMiPE5MfKyY/Zo0cKTKjV0mDjFp5&#13;&#10;6fsVF75bfn7ksnMjl575dskZ0UWnRBed3Kdk7+CXsP608VfzjuQW1yRkFX81+9BXcw99M+/IyEXH&#13;&#10;Ry09NXrpqSmrT4yYs2fisiM4cXy98sRH61TnOxVZp9W4JJr4ZR36cuvZr1eenHDSZuwx69HHrKUU&#13;&#10;jDYaBmwyDnre7PSkNSgv5vRp/7wJl29sMg5YouW9UNNroZb3OfcEzaDMky5xe+wisqsb5DnRofnl&#13;&#10;VS33HZKK0BnKJsvQxQa+SJYY+i0x8Ftq6L/UyG+Zsf9yY/8Vxv4rTQNWmQb8oe6xzyn6ADtmjNuB&#13;&#10;8ex9Jxwfihk8Wq3/6GXe8pe5SzdZBu+xC99iGWwRk+ubVcaKzTvrdsUyOu+My5UDduGe6cX77cKO&#13;&#10;Xo5Q5CSaRWQdsA274HolIq/ykvuV4OwbZQ2th+zC99uG7rMJ3WsVuscqZKuB5znXKyACt7XNMiSr&#13;&#10;qinyWrV7WklOTXP17XuHLkfrBl8tuNkCiTI4t3KdcQBklnXG/t7pJSml9dlVjRuNA7aaBjonXoez&#13;&#10;MzWf5K3G/hsNfNfq+0rocTYqmCt7xR+2izxiHyWpGGzkcbW1rYN6Ma/V999hERpfVAvpwyu91Dwy&#13;&#10;V8k75V7HE4e4a63tHZk3Gi+6xIfnVlpH50uaBGfeaEgsqovOrzYKzorKrz5sE7ndNMQztWStnr+E&#13;&#10;rp+4ji/IAatwIo9YRfBva7mK1wp17/W6/klFtWHZlcvVvNySCi3CsuTdEpcoe+yzCNXySdtnEeaX&#13;&#10;XibrmgglKyJvGXRR5ci7Jq5U5Yip+3gkFi9V8lyq6IVk8gkH0+As0+Bsi9BcSBddehqd1wq65c6D&#13;&#10;ruKectEp3jIs1z66oKS21Tu5JKu8MfF6raZ3GuxGQXVzdG6VZ2LRebuYyGw4fatquvvwvG109o2G&#13;&#10;y5G5hr5p7nHXEgpqztlEnrOJOGcNEvndfMmxu81+gEwB+WK/Vc/0wZqwl/XDHkssUpBNWFMOWf15&#13;&#10;2mG9iudxsxAF+yhpm/Bd2t7zz9r/KGUycgtkEF0ya0CpS2aNHiJKyXquYJ2bRIgMoi26FgRlEK2e&#13;&#10;GURTVBzSByli6qSQSWSNKilE7vhWTHWkuOp3EmqQO76XUB+FUoaE2vyDRqAckLMdLUEkjpiYmJCQ&#13;&#10;kICAAEgZkDvGrlUZvfjUyCVnqfQBhxWuOzof1I8TJxLHiNm7wAKJY9Tyc2PXyH0zfYv1ZbflK/b8&#13;&#10;PFeSSB8rL41acYFIH0TuODsC0geZO0QXnPh6/vGv5x2D3PHVvMNfzTn0Jcjsg5A+ROcfHbno5HcL&#13;&#10;DoKMX3pMZMwhq59O2KxQdP1st8l/9FInajo9if6pzWbU56fcxxy0GH3YavQRq9FHrcQvmU6XYU+V&#13;&#10;ZndUqhfEaueE7/ol+KGocdHvp81mKrn/qeIxU9l9BikzVd2X6LiKGzov1nb7U8PzTw2vuVqc+do+&#13;&#10;87Q5c7Q4s0FAAdHhzNXlzCPEB2S+ns8CfZ+F+r6L9H1/U3VfZuS/1NBvqZG/qLPUN+zdXzvtep67&#13;&#10;7GXu4l0sFzGTADHTAAmurDcP3GoZvAPe2K1Cd5MCyi6rkJ1WITtYwdstCZG0DJK0CNpGylbzoC3m&#13;&#10;gZsJCdgE3Q28N5kEbDAJWG8SwLOtvSxXCZNACeMAcaMAMRBD/9WG/qsMCFmp77sCRM93uS4SH0J0&#13;&#10;OCu4soqUNbocMV2fNTqcZVpei9Q9JGSMFdyvLFRzn6/qzn8WsFids1TLZ5mWz3ItnxXavit1fFfp&#13;&#10;+q7R9RMjZY2O32owavushFZNznJNzjINUqCXujeSJWreS1S9F6t6L1L1WqTitVTNe6Gy53wlAdua&#13;&#10;dclllgwhM6WdZ15yngFykY1k+gUkTtPPEwKWmZdc/pRxnS3jNkfGba6s+1wZdyjngciQIus+X9Z9&#13;&#10;ygkHw8CrWpx0Vc8USBazZ88+ffo0ccbR0aHsnixU3JKUXZOUXBMVXRIUXeIVnbnCjgNRAHEiRN7p&#13;&#10;Cldi5R1jv/1j1XeShqN3GI+TMofsgFLGBBAya0zYYwkCKYMrFkgmSFn8tI817bitmILbUeNAOduI&#13;&#10;CxAVah5zTlpP2GU0EqUPvsSBhcgR3HwBaQIUKLFw8wWRMpD0kjXIxIGzBpE4vlmjLLpaWXSN8ggi&#13;&#10;fah9D+mDyB1qoyQoUSUSB03QuQZNlEBQ7lBTmq2m9CdKHISQpxuErJEjc8fm+RPnTf9dYsxq4rxj&#13;&#10;9MqLo1ZeOKTOjkorLK5qMHOPrm++6xyUdErHReyEgaKFz5L9mpMlLoouODJti/yXsw98Nfvg13MP&#13;&#10;f7f45KhlZ37ZKC+yUdN7g4bXQnnnn0/ZLVR0+/UUa/J522UqnuhMZNRh1miQI6yfpVSWqXstUvVY&#13;&#10;ouq5UtNbQs9vpRZnmab3Ch2f1Xp+EOKE6PmKGfhtt+DsseFsNPUTNw5caxK0zix4k0XIZlboJsuw&#13;&#10;TRahGy1CN1uGbmaFbbEK32pNig1cuZAXLzbh220j9jtGT1V1P+AUA5c2IHscovZejt7nSAg0HSDl&#13;&#10;kFPMYXbMMefYk3C54RZ3zi3utMsV0E86x5zgCug8coJNyHF2NMgxp+ijTtFHHEGiDl8mBa44HCJJ&#13;&#10;iYLTioMO0QcvRx9wiN5Pyj776H12UfvsIkH22kbusY0AkSJlt034buvwXYSE7bYK22UVtpsFAqcz&#13;&#10;cJ0SttcqbJ912D5SmXdYaaeui6RZ0GaTgC0mgVtNg7ZbhO6wDNvJCtvFCt9jFbHXOgLKPazw3azw&#13;&#10;nRZhO0DMQ7cjMaMkZIdZCJRwioHFBIskV7aBGIMEbzUKAtlsCBK4ySBwk37ARj1/QnT9N+j4rSdl&#13;&#10;Hbdcp+2LZC2IFhIfkHVavuCwUSdgk27AJr3AzVzZQspWvcBDFhFwxuGXVg7im1bmm1rKSSmFMwtK&#13;&#10;OFgIO4gPV3y54pNS4pNc4ptcDCUS0H2Tin16SJFPIiHfTJcYsc1gpKTB99uNx+4yg9zBTRk4axAi&#13;&#10;RQiVNX6AFAOy23w8nKrsNvtpr8X043YblN3PWgQr2oafMPZfJX15kpTxSLh+4SYL8gqFSBaEjvIF&#13;&#10;JZAjKIUQKlMIO90gU8YaEMgaOHF8g2S1MilKkD6+XaNMnnqoQvogS1WUOLi5Q4UUQoF8MZoQSBk4&#13;&#10;cRC5Q1yRFEgZ/IlDfhyRO2THrpEBGbNGmswdl+C8Y/TKC3DqQZ53nBm55PSIxae+XXxSdOEJ0QXH&#13;&#10;vp5/7Gs475h7GE434KQDcgeUv2zXn7bHZOUZ+/8PkkDTGNsCsC4AAAAASUVORK5CYIJQSwMEFAAG&#13;&#10;AAgAAAAhALQJDgXjAAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj09rwkAQxe+FfodlhN7qJhFD&#13;&#10;idmI2D8nKVQLxduYHZNgdjdk1yR++46n9jLM8Hhv3i9fT6YVA/W+cVZBPI9AkC2dbmyl4Pvw/vwC&#13;&#10;wge0GltnScGNPKyLx4ccM+1G+0XDPlSCQ6zPUEEdQpdJ6cuaDPq568iydna9wcBnX0nd48jhppVJ&#13;&#10;FKXSYGP5Q40dbWsqL/urUfAx4rhZxG/D7nLe3o6H5efPLialnmbT64rHZgUi0BT+HHBn4P5QcLGT&#13;&#10;u1rtRauAaYKCNElB3NUoTpYgTrwt4hRkkcv/FMUvAAAA//8DAFBLAwQUAAYACAAAACEAqiYOvrwA&#13;&#10;AAAhAQAAGQAAAGRycy9fcmVscy9lMm9Eb2MueG1sLnJlbHOEj0FqwzAQRfeF3EHMPpadRSjFsjeh&#13;&#10;4G1IDjBIY1nEGglJLfXtI8gmgUCX8z//PaYf//wqfillF1hB17QgiHUwjq2C6+V7/wkiF2SDa2BS&#13;&#10;sFGGcdh99GdasdRRXlzMolI4K1hKiV9SZr2Qx9yESFybOSSPpZ7Jyoj6hpbkoW2PMj0zYHhhisko&#13;&#10;SJPpQFy2WM3/s8M8O02noH88cXmjkM5XdwVislQUeDIOH2HXRLYgh16+PDbcAQAA//8DAFBLAQIt&#13;&#10;ABQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#13;&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAAOwEAAF9yZWxzLy5y&#13;&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAPP8TG1XAwAAsQcAAA4AAAAAAAAAAAAAAAAAOgIAAGRycy9lMm9E&#13;&#10;b2MueG1sUEsBAi0ACgAAAAAAAAAhAE8FRDbsaAAA7GgAABQAAAAAAAAAAAAAAAAAvQUAAGRycy9t&#13;&#10;ZWRpYS9pbWFnZTEucG5nUEsBAi0AFAAGAAgAAAAhALQJDgXjAAAADQEAAA8AAAAAAAAAAAAAAAAA&#13;&#10;224AAGRycy9kb3ducmV2LnhtbFBLAQItABQABgAIAAAAIQCqJg6+vAAAACEBAAAZAAAAAAAAAAAA&#13;&#10;AAAAAOtvAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzUEsFBgAAAAAGAAYAfAEAAN5wAAAAAA==&#13;&#10;">
+              <v:group w14:anchorId="4531FCDC" id="Grupo 1" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:-16.35pt;margin-top:11.8pt;width:506.25pt;height:34.5pt;z-index:251652096;mso-position-horizontal-relative:margin" coordsize="64293,4381" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#13;&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#13;&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#13;&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#13;&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#13;&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#13;&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#13;&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#13;&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#13;&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#13;&#10;UEsDBBQABgAIAAAAIQDz/ExtVwMAALEHAAAOAAAAZHJzL2Uyb0RvYy54bWykVW1v0zAQ/o7Ef7D8&#13;&#10;naVJ0y6Nlk6wwTSJl4mB+Ow4TmIRv2C7S8ev52w33WgRTGPSUl/su9zz3D3ns/OtGNAdM5YrWeH0&#13;&#10;ZIYRk1Q1XHYV/vrl3asCI+uIbMigJKvwPbP4fP3yxdmoS5apXg0NMwiCSFuOusK9c7pMEkt7Jog9&#13;&#10;UZpJ2GyVEcSBabqkMWSE6GJIstlsmYzKNNooyqyFt5dxE69D/LZl1H1qW8scGioMubnwNOFZ+2ey&#13;&#10;PiNlZ4juOd2lQZ6RhSBcwkf3oS6JI2hj+FEowalRVrXuhCqRqLbllAUMgCadHaC5MmqjA5auHDu9&#13;&#10;pwmoPeDp2WHpx7sbg3gDtcNIEgElujIbrVDqqRl1V8KJK6Nv9Y3Zveii5dFuWyP8L+BA20Dq/Z5U&#13;&#10;tnWIwstlnq3mpwuMKOzl8yJd7FinPZTmyI32b//umEyfTXx2+2RGDQ1kHziy/8fRbU80C9Rbz8CO&#13;&#10;oyw9nVi6IHxLUMPQFwCqUBbpCoc9V8ht3yhAn4ausPq9ot8tkuqiJ7Jjr41RY89IA1kGogHL3tXT&#13;&#10;bkvrg9TjB9VAScjGqRDogPDTIp0BneiY9cUyL+bZEet78kipjXVXTAnkFxU2IJXwCXL33jooNRyd&#13;&#10;jvgSS/WOD0OQyyDRWOHVAsIf7AjuQM0DFxUuZv4v6ssjfSub4OwIH+IaPjBI+M6ENuJ223obGs2W&#13;&#10;tWrugQSjomphysCiV+YnRiMotsL2x4YYhtFwLYHIVZrnXuLByBenGRjm8U79eIdICqEqTJ3BKBoX&#13;&#10;LgyGiOk1UN7yQIRPMOayyxb6bH2mOS3hfydKWB013L+HF3i5jUcQB6B4UgxBzPeNfgXzQxPHaz5w&#13;&#10;dx9mIVTDJyXvbji9MdF46F3ohajva0E6JtDC18af90e8A5jJkX89cO0L76vwjbs+6GJqa7+5Sx2Y&#13;&#10;OxhJf0Afx92lohvBpIvz27ABUChpe64tFKxkomYwjsx1AxOJwt3hQADacOliM1lDP0Ov+oGerop8&#13;&#10;GYb6PE2XOXhXOMtnK3CsKzyfZ8sgS1JaZ5ij/YRwAhXxP0lpUWTpyssNwpByGm/FvIB7KE63bLWa&#13;&#10;FYHX5+vMS+KR2iaR+ML4RHc1AjP0YrgXYPXbxfPYDqcebtr1LwAAAP//AwBQSwMECgAAAAAAAAAh&#13;&#10;AE8FRDbsaAAA7GgAABQAAABkcnMvbWVkaWEvaW1hZ2UxLnBuZ4lQTkcNChoKAAAADUlIRFIAAAFo&#13;&#10;AAAAyggCAAABcCN9RQAAAAFzUkdCAK7OHOkAAAAEZ0FNQQAAsY8L/GEFAAAACXBIWXMAACHVAAAh&#13;&#10;1QEEnLSdAABogUlEQVR4Xu2dB1wUSfb4ud29vb3bu9v/bwOru8bV3VM3uaY15wiYAybMOSdyzjkP&#13;&#10;WRgyDDlHyVGykiUJSBJFUUERw/91V03bTCCsoKj9/bxP8erVq+rq6jdvumeYbpGS2y8qW7sLb3Vc&#13;&#10;b3iSVtnuf17R5+hZjz1HvfYdd9592Gn3Id9j532PnuccPeu8+5DL7sP2G3dqT5pJyJRZJtMXmf25&#13;&#10;zHzOCvO5K00WbzBU8NSX87BQ89eVdjWbvZyQP5cZTJ2vNWmG7uSZepNnQS+jPxZoTZpp+Pt8kxmL&#13;&#10;4koe3HnYFZ9x7YG/u8jT4YHIbT5wCxdsHWJEuklu3rzZ0dGBdEBLSwtrXGBCWOsLBwcHpBQWFp4/&#13;&#10;fx7pAnn67MVPas1IiPV4+Va5f//+kydPhsU8YLGZeXDp1zxEBgk8nCBgHo9bH/Qxj0ASSUlJNByq&#13;&#10;CgQ5ALjeEzwcuWNY49Kv9YAheHqicXlAPlSJrTSoVqTQ6e88sPbyZXh4OJTQEw1NBzlAU+8OCHCw&#13;&#10;s7ODEjGAeYA3qgLLli1DQ9NBDlSJrTTIroKBeTQ+qBzAeiAEbgYAOwLXe4I7C+KvxEdDQwMad6Dg&#13;&#10;/iT0AYF+zYPaP2JPSR0p/Dx+/BhK1IUfNBoPBgYGH3/8cX/n0U96d0at5JA9AGO/5vEGGEbzeNRW&#13;&#10;MIB5bN26FcrRo0d/8sknyNIfPv30U6wJob/rQR1dmMeMGTNAQZaffvqJbMcORUVFqAqsXLly//79&#13;&#10;KHIRuIEPaBrYcYEOMA9yTAJkoUoeYB6kl1AHBGqCecC52duPj+Tk9GExj1fHpZ5La2vrPS6pqWl0&#13;&#10;wdYhACZBzOOPcw5fyvtMk2HPUHL/U8NrjjZnob7vy9wlmy2CtlkGbTYPXGfsL2YUsELPd7k2Z5GG&#13;&#10;56RNrBXavotUvRapeM1VcJ8h7Tz9AvtPadd5Mu7PVy009M/U903T46SMlDSasMfyBynzg3qcbzfo&#13;&#10;iK7TFpXQEhXXEF2j+r2E2mgJ1TESSuPEFcaskRm59IxHaIrI1Yq75c1dZc1P8+qf5DY+9z9x0UPq&#13;&#10;qOeeY667D8P1nNve477H4XruHFzMOe8+4ip1hLiSm0xczxn/sdBk5hK4aIOLObikM1P105F2tdEO&#13;&#10;MVb00v5jEXkxt9x01lKN/80AZ7iY0wX5eTZcBer9Msdo6gLzOSvTa5/fauvKio274+fBXM/1RKSs&#13;&#10;rIy8uCKwtrY+e/YsrtBoa2vDWk9aWloePnyIK93dkLiwxsXW1hZrfFBXciCPOp8KTTJvDFiMmpqa&#13;&#10;YTEPOPrMPLjAPOrENvY2D/KtanDAIwoC5tFRe6c3D3RmCuDBhJyLA25ubr07wGjQiobloe/jgoag&#13;&#10;9xe2JdxMgk09wW2C6Nc80CRQOW7cOGTkgfJZunSpQAeAGoSf/s7j119/BZ0aBRQ0NB2wT5kyBTlg&#13;&#10;U09Qk0CIOG0v6XseuMIFjcuDhYUFeAqcIgJ3FgQxD+XwPuYB0KfSy5Z6B/fvua5I6fu4gCsAoyDl&#13;&#10;4MGDlM7PnTt3sCYIPCJ385Rl+/bt/Z1HP+m9C70VKcgC9D2PNwPM435r57CYx9tZj71792KNpF/x&#13;&#10;ASWc3bx48YKq0qEfbFSmpKTAmZGmpiaqdnV1Qfn5559fvXqV6g4KAG7Ozs5Q7e88BOLv748U5CPQ&#13;&#10;s7y8HGs94XGGecDpWW/zeDMMo3kQxwVfypHgK6x790pKSt7M9Vx7ezuexxc210cfsZqwT0vMgD1b&#13;&#10;kzNP12eZkb+4acAOVsg2i6CNpgFwbbfawH+Zru8qHc48ZbelWj5LNDiLVb0WKHvBtd30i+xp553m&#13;&#10;yribBWcZ+GfC9ZweJ1XPK3niPtYPUhYLzjsSF3PrtcnrOU1RMXXR1cqjJNTGSCiPFVccu0Z+1MqL&#13;&#10;3y09/dXsQyI1d5+V1Lffutddd7er/v6zm23dFbeflrV0FTV0lLZ0pV12T7NzTnNwSbZ2TLSwS7S0&#13;&#10;S2I5JFrax5vbJtg4xduy46wdkx1cM5y9M1y809meaU6eKZfdE2zZ0Jpo75poy75iZhcgr+V7XsFf&#13;&#10;Rs1fVg1KPxm1AHnNIGmVYFnVYDm1EHn1EHmNEAUsEbrmmWX30oruJOY3JeQ1ppfczSq/n158N+la&#13;&#10;s9dF5YBLyoQzFvUQOTUYwe+CAueMLOesrO9ZOT+a+JyV87+gGHhJmcPVAy4qBVxUDryolFPz6FrT&#13;&#10;88KmZ2WtzyvuvKi8+7y67UV123Picm7HCW0oETv3HsQaDTh8vYCd3h3gUhFrJGqnibdaBP6WUCDa&#13;&#10;2tpYGyBVVVVYE4SrqyvWSP7yVv4y9AtaukDT2/9Q6q1z//59WAQU6cxyMMvRE7QcxS23v2fZMcuB&#13;&#10;l+NRSWnXcPgHg7fO4LxYyOvV4QWe2QAZ/OWAKwCeiwBkgasK7NEPdu3aRQ2yY8cOpIAFN/cDqgtS&#13;&#10;+gR5DuZywIi9bx5akWfvGBkZoWtF1AVAn22hKnbqC8ofKRRNTU1Y47bSS7Qcqqp3jh29PQjLgarU&#13;&#10;BhCgT5w4kbIg515QVFQkRiGZMmUKGgHRn+4I3IFk06ZNBgYGuMKdHj/Pnz8f5OhAVaRACVf0ULa0&#13;&#10;tFCWjz/+GDn3zq+//oq60JcDFNzcD1CXgfLmXiwuLi4D2p/XBG91gAzOcqCFQPNAuri4OG4T1PoG&#13;&#10;wNvuiTA7BbUc586+Ru5AM6BAe06H/t9Y/efx48e+vr6g8G+iT6iJ0RWqCtB1AFWp5bjrwB605RgO&#13;&#10;4JmRc1u4cCGlIwXo6OiAanl5OTKicnBeLO8NzHL0AC1HVdzXd6pZr/Vi4VEo0L9zIfhbB5fXH5+K&#13;&#10;DnV19UHIHbhOgqpoOZBOL0eOHAklHbDfuHEDSmD8+PFQ4gY+Vq5cCSVyoLtRFgQy8sPThJwB0NFy&#13;&#10;oA/KBiE6EFDduXMnMs6aNQvKL7/8EtkFlq2trXQL+s7kl19+gfmIiooiOwJ0BNKFldnZ2bA/oAuE&#13;&#10;cjt9+jRlQcbk5PRBWI73hsGJjveGhw8fwiJA7rhy5YrIqEOs4iM/rdBdM+GkzYsWtku09/MXL1YY&#13;&#10;+m+08JUwDxY3D15rEbzJOvQXj/ONTU1w0XnwcuQJdvRxp6iM8vrjjpHHLkf+RjZpBWXstY3YbR22&#13;&#10;ixUqZRWq7Z+62dhfkZMyaRNL3T99k0nwJuOgzcbBO8xCJU1CNhgGSrsmQNMl5/idpsHbjQM36Po7&#13;&#10;xxfuMQtbq+nnmVTyYtJo39QyXd8MZbckJddEJZcERXYcyMT9VhP3sybsZU06ZC1jG/nbIctvN+p+&#13;&#10;u1GH+FYJyXpt0bXkd0sSGsTXS2tUv5NQH71WfbaU/tT158auVRkroWxu7z5OXGHsGrkvJsz9bvl5&#13;&#10;0UUnbbxjv5xzaNTS0yJZ1Q8q7zwra3pS0fq8rKW7uKkrp+ZBTu2TqzcfZ1xr9DtxEcRr3wmPPUc9&#13;&#10;9xz12nvcTeqoC/kfhuzdh9i7DvkcPYt+N+Z79JzP0fOue4+S/3B4GHxAXKWOGE5fhP7tEInWpBkG&#13;&#10;v80znrbIZMYS01lLzf5cjn5VhsTsz2UWiu7GShx9WXedSy5WWkEszSBTFR+oap+wRP+1iP5BkZRl&#13;&#10;JjMWa0/5U5P8T0WdSTN1J8/SIwV07cmzDH6fB6I5aYbOlD9ho0ZTFxhPWwAbtdt+NKm6+2rd87q7&#13;&#10;T9x9gkyt3W75erT7u9dwPEVKbj26da+79nZnw/3nN+8+rb7TXdb0uLS5q6TpSVHlnVQ7dpq9M0ii&#13;&#10;JfkVnKV9EsuB+AqO5ZBgy463dkqwc0539sxw5WQ4e6exvdLYngk2jvGsywnWxLdwSbbOwWoGAQra&#13;&#10;vucViW/h5DT8Lir7yaoHXlIJklENllUNIb6Fe/UVHMjVotsZJW0p11vQt3BZ5e2ZpfegGp9e6XVG&#13;&#10;psdXcOS3cIHSKpyzspwzsj5n5ejfwoHue04u8JKyP/kdnd95BfIrOEJCdczzG59db3pe3PLsRuuL&#13;&#10;yrsvqu4+q257UdP2ol//3Bljp4G19x0ilfbO9evXwe92+yMom9vJTj3Bfu8IFy5c4HA4oBw8eRJZ&#13;&#10;6PR3OXoB+70XCP2OluerU09PT6wJp/evZnl4na9mB7QhHiar8341Swm0EstRWloKZV1dHeHe3d3e&#13;&#10;3o4UBPrX6OTkZFTtk5s3b2JNCO7u7lDeu3cPyq6uLtLGC///VANKSkpQ+vj41NTUgAJhT5oHBs8S&#13;&#10;0AVaP/TTsLa2NlgB/LJnLvCp5SgrK2OWg4mOnjDL0QNqOXIbm5jlYKKjJ9RydNbUMsvBREdPBmc5&#13;&#10;1q1bhz5rHD5oamriyQ0Eajk6au/89eVYvXo1/upx2DB+/Hg8uYEwONHBvxz4GHHB1gGCO3Px9fXF&#13;&#10;Df2AvhyioqJQVlZWGhoaIoswBn85vvzyS5g6/YYBxLgk2KN/gD/qPmPGDKSAZe/evbi5L6jloMYB&#13;&#10;Ro0ahTVBwDyp5aiKmzoIy7Fv3z765umAHUBufUIfhEfHHn0hcDmAzz//HCnInpubC+W8efOgpC8H&#13;&#10;4nWXg2fbPECrhYUF8uwdapxPP/0UdKr64sULNpuNnXpF2HJQVbod6bD/g7kcMCi1jbFjx8K8kU4Z&#13;&#10;AdDRdHuH6sKzHADo2KlXBC4HORKu8tihfPz48SAvx/Pnz6EKCgxtb28PVbQlatugoOn2DuUPgB4d&#13;&#10;HY0rL1+yWCzs1Cv0VArQB/T394esjCs0wGeQlwNVeXYGayRQRdPtHZ4RqOXoZ3eAZzn6ySAvB/r9&#13;&#10;HyhffPEFlIiHDx9CiTxBQdPtE3oXtBygwFsmbu6Lt78c69evp/ZBGP1fDgCc6Tg5OeGGfvD2lwOA&#13;&#10;SWOTIKA1ICAAeQ41w2I5AGErQhzfgYTGa9LLcvDMkF4dnOUg95QATQXpuK1n66RJk3Bl6MGbp8Fj&#13;&#10;RFW6kVqOqqrHg7AcAH1FKJBRSUkJ1/sHGhltAkDG/kP14ikp+JsGOToQaOd5wG0DAY2MyuDgYNI2&#13;&#10;AMipYa5fvw4ljxFV6SW1HK/1aRiMNRS85uBUdyjhzZ7SKVCVXg5JdAwT0Nzg7R9K9IsQMKLzZgRU&#13;&#10;nz17hjxR0+Asx3sDtRwVV4nbuzHLwUQHDWo52ptCmeV4tRyP2nKHZDnq6uqwRgMu8LBGcvbsWawJ&#13;&#10;groV6Ovzz3/+E8q//e1vqMrPoL1YUH7u7Oysra1FFgSy907vPv0ZoZ/0ORS1HMnJyYOwHAAMhHSq&#13;&#10;RJCNGFSFksViIQVBNr6srq7+97//jexUiaBboESQLS/hLXPEiBFIr6qqQna6A0AZUZW4zyGpL1u2&#13;&#10;zMLCAkYYzOgA7ty5g3Sekq4AApuoEkG2EPDr9FJSUpLSEaAjkI6MCLqR3gQ6Ai0H+j8pYBCiA0A6&#13;&#10;vaQrAI+Rv6RDt/B7ClwOrPXUAXpHehP6vQQwtMvx4sULpMNmyBYM3Rmg/FE5f/58HguUCH47VaLP&#13;&#10;ZeXk5OifNqOSgm48cuQI4cS1ZGdnf/zxx+3tDwZnOd4PmOXowaC9WN4PBu2d5f3gwQPixQILISMj&#13;&#10;g5cD31SOBrx9otu+8cBzrzkewU7vFLAEPaLjsKadvK3CPHnnk46xhYmK8pzkvfZRmy18xUyDxMyC&#13;&#10;JCyCN7BC5PxSmuNjXuQsjSu5yYrNJX7t5BhFyOUoveB01HTePd40MmeXVdhuVug+q9CtpoHGwenG&#13;&#10;HlctOdkVTXc3GRO/dtpmGrzLPHSLUZC0azxqev7iBZLwnMoNugHrtPwmnXDoILlW3aLqkaLkRv7U&#13;&#10;yTlekR03Zske4tdO+4hfO61RcD9mEjRys963m3S/3UD+2mk99zZ6a7WIXzuJa4iKqYJ8v1Zj9Dr1&#13;&#10;0WtVx6xVGSOhMk5CaZyE4jgxeQtLy1ErL45cembSWmkHv3jR+UdHztsrIq7q8fnV9lGHWb9fdFog&#13;&#10;azdL2X2GsvtsdY/52pzZmpy5upwFej5LDPy+ctwlZhIgYRqwyyp0m2XwNsugreZBm8wC1psEQJOE&#13;&#10;ScAaQ/+V+n7LdX2X6XJW6HDW6HD0/JOnHXNaoslZoeWzXNNnsbr3YlWvRapeC5W95it5/H7IaZaM&#13;&#10;64yL7OkX2NPOs0GZLeM+T8ZtygmH56sWgqBbBxr4Zej7pBE3EPROEf1t6Tgpc1iLCVKWP0hZTJSy&#13;&#10;uGAZMmmPCXctyFvEo7VANxZco/rNGuURa1S+l1AdJaFK3jFeeSxx03jFsWLyY9fIjl4lPUdKy8Q1&#13;&#10;srym8cvZB8askRd5uEPycUhgUkGtCls/0MdCJ+NWgNzPuc1PIvSWuGc1VbV0ul4tzoxyPznt67Ub&#13;&#10;N0gG1Vpt/zzuxq2ylq5UP2MnY5bnkY0RikfjrS+nWl+ONLP9Q+JEognrio5aoolVoqnVieU/hsme&#13;&#10;mLBffcXPP7jInVg6babFaaMzWuYTv/4x2SPAztLDft8/Yl38Mjz8r3oH71q/Y9clRwUTD/tLp8ad&#13;&#10;Y/nJL120YMmKkeuD3QJOXDBNcPUUk7VyOnpkwZz5/1yiYTDlswCngFSPwBhrV7eLmuY7T5ptPKg7&#13;&#10;bbHhkg2sfRdNxHaZrttrun6fxe4zxhK7WfulzTcdtNp+3GTWMuPpi0ymLyZ+ejZzidmfywghf1BG&#13;&#10;/w3aK5mzgiWxyyesyJmTe9kt08Hjqq1ruqV9AssxyYqdwvYt4ERWeAQWugcUsr1znHzy7D2uWruk&#13;&#10;XXZN1vhjoc5vc025g78S/LM14pdrIKazlsJ89H6bqzl5psb/ZmhOmqE1Cf+QjfwtG3Hvfbroot+1&#13;&#10;QStUf5lj+Pt8oz8W6P82V2vyLKLv5Jm6P/+p/+tcg9/mQZPh1PmEw9T5xn8sMJ62iLV+T1Rhe+i1&#13;&#10;tqTqZ8nV3Ym5N6qra5qamlQMbeAiSU5J38vYJFJsXsGGeRUVFelr5waILSB++2Wtq4vyCIW55IWn&#13;&#10;T3PrHuCqiVsmUh7eT0AKSTn+y/CeQrzNvj59/jysd/AoDMMMHBzmfhnSer7R5eV+WvuRBXE5Miel&#13;&#10;vBwU6ZOXDrOSasO0HQzcD0tpKbBCykk7gh4cx3cfkZbT73yKTmzaMz3dDlpnWR9aDZWjl8wOndVk&#13;&#10;x5a23n1wcr826UCAR2EYGi5cuMBms6Ojo3H99u2k27dLi65dKyrNK75RSd69Ni/SOf5G5r7TOmu3&#13;&#10;7cFOvd/JluEDBwdHWVlZQUEB0oFSElzp7r5//z6cpOAK+StSR0dHXOnu9vDwgCyCK93doaGhAp/A&#13;&#10;MyCysrIiIiLCw8NRFS4oYT4pKSmoClhIXsRad/e1u1ihGC+dibXubl9fXw0NDepXt7KyslBSI6uq&#13;&#10;qsJsdXV1URW4cb/b3jogJ8TFN6URWdCPXBGGhoYPac8LAqA7YGJigusk4FNDguvd3XZ2doWFhUhH&#13;&#10;P89Ft155A6BfxMKVO/XrWIuy7kPhnVPUms3Yt/Udbwfd7J6n1tza9CQw6u7TzmfIBzoymeODwCnt&#13;&#10;Qf8F90GfCgLoMyGGDxD0uSgCnwNyYYLjQweCA90TC0AxkZSUVFxczAQHA29wPOHCBAcDb3AUt9zO&#13;&#10;bWxqe0Tc4IkJjg8d/rcVYDrbDUomOD50BAYHggmODx2e4OisrHqQcbVu3VYmOBiYzMEgHJ7gKJ1r&#13;&#10;VjrbFOQtBIeIkB/KMdBB/+z6ZuANDjIyqvd7vIXgoP/8uHf8/f0XLVr0G4m0tDS2vnG0tbWJf0zu&#13;&#10;iaWlJW4eGoT9IrqxsRHPQETk1q1bYImJiUFNf5lh9LbSS3B4eHjg/e4HuM+Q8fPPP6MNOTk54anT&#13;&#10;sLa2Rq2zZs3CHQYV/uBAm8MVLk1NTejpYX8NOPxQ8gRHx72yqripr+57BCDvN4DA4Pjss8/QzgPY&#13;&#10;TzhdXV3YVUTEz88PDzGooMHx9rj0YsTdBg+e4EBbwRUhgAPkFVD+/e9/U85kP0JHCoDsNjY2oLNY&#13;&#10;LFCGdeZAkwawR7/B3Qb72KAx8Ta43KWBTVyQP+48SAw0OKC1vb0dV16+VFVVpfzpHYlRaHY4/KDw&#13;&#10;BMe9e0+ePIEXYNfbDw403QcPHuDmAYK6A3i414bnoTgI6odTCOq5lhRgnDZtGh5iMPgLwQHZF1dI&#13;&#10;KH96R2KUvoIDOHYUK28zONBcAdxGPv4Jm7ggO65w+eqrr5AdQJZTp07hQV+P//znPzAaHppLf4Jj&#13;&#10;6tSpeIjBQOAJKdo6rpC3kqRXQS8rK6N0pACgd3Z2UjrVROnD9G2Fmh9i7969PBaEQCPFiBEjkAMe&#13;&#10;9LVBo+HRuaCnnQL0+9ohkB13HiQEBscQITA46tpLoBxGwQHXrjwWBDJ2cx9m9ujRI6QgUCuABx0M&#13;&#10;0IB4AyTCggMZcbfB460HB2J4va2gexLSQXZc4YKMCGTp580p+8+//vUvNDK6lwAPN2/eRK3wTo87&#13;&#10;DCpMcBCgJZaXl8fNAwR1B/BwQ8D06dPxNmiIiYnh5qHh7QZHe07tq6sVdXV17Dj08AQHgNeb792k&#13;&#10;T3C3oYyMt8UHmjnw8STR19dHa8HhcLCJPNLYVQjYjwR1B3D9PQLvbV80NTX14uzu7o41ct2w1hP+&#13;&#10;4AgJecCybHvLwYHAh5cEm/pi/fr1uENgoLGxMbYOAXjSJFSVakLKEIG2Reejjz4C+9dff43rL1/q&#13;&#10;6uoiZ1AAbOVCNaFzedChvHv3Lij0pxrwB8fxY1h5+8GB8PLywke73+CeQwlM+NmzZ2lpaaCMHj0a&#13;&#10;LLa2tuR+DG1kAGgrCKjSbz9Hd6DrPPA08ehUdZi+rQgDDgA+/nxgjzcFTPjx48egUM8hR0akDCnE&#13;&#10;YnGBanl5Oa6QUA6kbw9nCp4mHp2q8gfHLamD9Rskh2lwMAB4vUjQ99W4Qq5hZmYmpdOb6PA0gU7d&#13;&#10;HI7eNIwyB8NwQ2BwPHnyNr54Yxhu8AQHa2dpdd59C8lSJjgYmLcVBuHwBEdV3Nd1GfOZ4GAgGF6Z&#13;&#10;g36qHBkZCfp//vMfVBUG+GzduhVXekINBRDjCjl1R/Te2juv01cY6CMpXBk41HNCEKD/hdGGb3Ag&#13;&#10;+C08QGt/gqNPBuTMw+v07YXXHPb1Z8UTHPHx8VDKysoOi+CgV3uxU7qVlRWlAzw6VaXbqcwExgUL&#13;&#10;FlA65UMpAKVPmDBBSUkJ6QDdhw5P35UrV1I61cSjv3jxAum3bt2i25ECEN40u5SUFCglJSXIQody&#13;&#10;A8hOvY1WU1Nz7do1HuNwzxwUdDvdDRR65uBpQgpAtwOoCuC6EGco//WvfyEjHdRKwVOloNtBFxgc&#13;&#10;kpKSSC8uLqaMCKrKY6cQZkfQW0GnqnQ7hUAjPTjImz294l0NDqz12gUpgDAjqra2ttLtAKpCCckD&#13;&#10;WQAeHwq6HfTegwMABc4VkA7Q7fQYNTMzQwrlIBB6K+hUFRT6mdwPP/wAJd0BgZ5oNlyCo5BGaWkp&#13;&#10;ttKgdoD+zSHAZrOpJgp0DxoAlhtrJNA0ceLErKwsehfc9uQJrAjWSFDrhg0bwPPSpUuoiqB+IwM6&#13;&#10;z78n0qF81NTUkAUPTQKDYI27rYiICPDfvXs36PRn0dE3h8DdSLCJC32X4X0KayTIAT12hD4aAhmp&#13;&#10;7XZ0dGZl5aEwwEHB5S1kDoZhxfB6W2EYVvAERxUXJjgYBFytoIfPADg40GNn6ovy9o9df51UzXbN&#13;&#10;KvE8S6qvaCEhfxTYN9nZ2a2td4TJpo0beSw8gkdhGEogLFAcoDBAOoXIqEMskICkPOfIjIN6ntOk&#13;&#10;nVare4Zklz+7F9zR4u6XVeqTWeqbWeaeVuKQWGgZm28Vm6kTlqkanCHjm3reO+m0Z8Ipj/gT7nEn&#13;&#10;3eOD8ipCC6qqtq6pXLskLL8yOLciILscurulFjknXXOMz7eJyTUNz9QPTNHwiVfxvKLgHivnFh2e&#13;&#10;Wx6ZV4F6hWSXBcEW04vdkq7ZxeRYhF81CE7T8ktS8U5QcL8i7Rx9yiH8iE3oYZvgK3ngWXbaNGrS&#13;&#10;JlZAZolverFXSqFL4jX72FyL8CyDwHQtn2Qlj3hpdvS5yxGn7cJP2oaesgkJSCsKSC8+YRwBvTwT&#13;&#10;Ctzi8tkxubbhV80C0/Q5SRqeCapucfLOsZcuR523izhtHXaSFXLUIujnoxZFN1s62ts7OjoKSm/m&#13;&#10;3mjILr+VVVafWnQz8VrVldyKiKtlwWnFfkmFnPgCj9hcl6hs56jsMQu2TdxtOHGXwYRdBhN3Gkza&#13;&#10;a7T4jPVRfe8Thl6LzliN2aL5rYSKqISyqIQSt1QSFSdFjCtrkCiKrlEQXS0vuoqUlXIg36yU/Wal&#13;&#10;tOhK6ZFr5L+XUBlFymgJ5dESSiBjsCiOFVcYKy4/TlwelePEFcaJyY9ZIzd6jczoldLfr7wwcunZ&#13;&#10;EUvOiC48+fX8Y1/NO/LVnEPfzDs6aump0ctOLdguIzLqIOujpWdHWmR3Vuh/csBu9FGr0cesFql6&#13;&#10;dteZG5kd/5FdPVvZTdwoYIWen5ix73oT98V6visM/deZB8/T5czT9Vmg57NQ32exge8SI/91lsHj&#13;&#10;2MdDyjJKa1te5i5ebxZoHJmz0Txwr23YbutQKevQA3Zhe61DD9tHSFmH7LAM2m0VstUscI916A+0&#13;&#10;XlI24bttwrdbha0zDtxhFbZK32+Vno+Yge9G44C1Br6bYCsGfss0PGVcYzcY+c/cx4bD7BhcIK7n&#13;&#10;t8E4UFzff7MJ8UCoLcaBh6wjdpiGSOj5S5oGr9fzX6vnv0rLZ6N+wAb9AKrXUhXP5apeCxTcxLV8&#13;&#10;Vqp6r1bz/lPaRULLV0Lbb768+0J596VKngvl3KecdND1zUAPkAIuOsbLuSRecoyXd05UdktSdk1S&#13;&#10;cIGoSjxvG33eLlqRHXfJPvqsdcTIWevHSZlN3M+auI+QCXstf9hDyAQpi18OW+/Q9lWwjxSTcxot&#13;&#10;afDtRuJRU/iBU0jQo5bQk6fWaZEPXOI+c0lcg3wKlbroGjXRNaqia1RGiKl+J6E+SkJ9tITaqLVq&#13;&#10;oyVUFRQUNu05NUZCecTi0+hxTD6s8ePEFb9bdIR8KJPcv0dPnfLDNIiPUSsufLfs3LeLT1Hx8eWc&#13;&#10;Q1/NPvjtgmPfLzoiUtjUnVpyu/hWR3Xbi/KmJ2VNTypan5U2PykGveVpSfPT4sau/LqOnJuPcuuf&#13;&#10;XK3pTK1oz63vzq1/FunA8T9x0e/ERaI8ftH74GmPPUc9pI4S5Z6jnnuOee097rXvhMfe4667D7uQ&#13;&#10;4ozlEHv3ISeiPOx16LTvsfOEHCfLo6g8B+Jz7LznwVPIn5TDzlJ4HBAY01XqiPOugxZL1upM+VN7&#13;&#10;0kztycQjjIgSKaRoTSafX/TLbMOp842nLSQe0zSDfEzTrKV9PKZpzgqwm/65zHyvsrman4myj6GC&#13;&#10;l4Gch56Mm460C4iZqq+NdoiVVjBLI9Bc1c9EydtA3lNXxk33kovmmkP6fyzAj2aiC+0ZTcRjmmYu&#13;&#10;MZq2UPfXOZqTZmoKeExTj2c0kY9pIuyEw5RZer/OgT0ymrpA75c5WtAdOoLDz7PxY5qmLjAiW2GX&#13;&#10;TWcuho1aLFjt7xyVVPMspeZZRt3zzLpndXcf32rrIuRel4KqScO9rmqOxx0/9wf+7u3+7g2+nk0P&#13;&#10;X4h0mRqEp5cX1rZFldyf++3X+bX3tNXNt2+y+X3JDNWjKUrZLddS9FhXKn+Utj6lHh0TIO10taqs&#13;&#10;pSvK11HNPiHZymTn0oWp1pf99HQWjfgpQvFooLzi/h9mEM/w0rg0etF2Z02LGeO+j1A7v3DL8Thj&#13;&#10;szgz649/mpXkZqGqYZvk7p9g77r5jM6Pv/yxfvHRVK/Ajf/4Z6aHW5aH/YGjmmnuvvrr16QERi9f&#13;&#10;a/D/RDdNO2MZaXAi3tHj/AXzKBvzZLbbz7PnJVy20D/0baCOhe3+8xY7Txkt3ag7dYHFjlPmkieI&#13;&#10;x3it32+2+ZD5jpPmO0+DxXLLYUuxncbTFvHFBz5yguNjzgo3fRe3wEInr2x713R7j0xrp2TW5USW&#13;&#10;Y5Kta4YX+Qwvn+hKtle2k3eOk2+ejUuajVuG2QlVjcmzjGYsfhUWlNDiAyYAMzH8Y4HOz7Ph6EJ8&#13;&#10;QHDAkcbxATHNGxyzwEgEPUTJlD/1f5sLhx9CBHUnOkLQ/DLH4Ne5hugxXr/PN/p9HvEYr2kLjGcs&#13;&#10;8XIIjS7rjC59lHLzecKNDofAtKamJq8rBR5ROf4Bob5x13xXz09fSzzDK3/d3CjxeU0PXohUtT4t&#13;&#10;vHmv5nZnY/uzutuPa2933rr/rOH+s9q27pttz2rudle1dpc3Py5r7oKYKGroLGl8XNLUVdrUlR2V&#13;&#10;kmrLTrNjp9k7pzm4gKTasZNY9okWdomWhCQR4pDEIiTBwi7e3BYkwdopwZadYMeOt2XHWV+GMsmW&#13;&#10;nc72BMlw4WS4eGc4e6c7e6U5eaISJMnOJd7aMd7WCcpE6GvjlHTZI9HOGSTByjFC1zxAUSdAXstf&#13;&#10;Vt33rJyftIq/rJq/jKq/nAYIVAmRUYPWQFn1IGmVIGnVYBnVYFkQtWA5tRAQefUQeY0QBcGSGJyU&#13;&#10;Vf4go6QtrehOauHt5GstiflNCXmN8XkNyddbrpbdz7rxILP0HjikFrVCa1JBc4g9x/OMDOe8PDE+&#13;&#10;jNxDYFukkJsGB5iJ/0Uln3Ny3mdkOSBnZX0IkYN9IXaHT8AIrSB+5+UDLioFXlKGErqTfeV8z8n7&#13;&#10;XVAIuKAERkoCSbek6Kz8xucFjc+uNz0vbHpW1PSs9Pbz8tbnN1qfV9x9UXX3ReXdZ9Vtz+ENhCyf&#13;&#10;17S9IG7S0CceV2uxJgDiSfCAiS5x/7mnT1vJkuF9AAcH+cQ/BoYe4M85XhM82F8CD8Ew/HgVHKHX&#13;&#10;K3ICjHGFi0MKVuhcL6vBGhd8nJ8+rSsvxFq/wUMwDBk3btzAGhd25FWs9QoOjrqG5vyy2gRn2WAb&#13;&#10;dWShaL59O6aoauu6S6rKegZnT9nH3jh5yUbqMAs3k+Dj/PSplu+1C4vWHbTOAv3sZi1vuUMNDQ2d&#13;&#10;lVcaGipOrN7td/PpWpM0w42rb1f4IX8AD8EwlLS0tGANUZHoGZ9VmRt3u5L4PjbH5VJD821Fz/wt&#13;&#10;209euayGXADmbYVBKMwDABmEIjg4DA0NscYHh8PR1tbGFUHcvcv3JM+B8+TJE6yRdHZ2Yk04ZWVl&#13;&#10;WOODelAoAEPl5eXhCvlU1NraWlzpC/TQ0Pr6elTlp5D7cNBhBfXE0H7KVB3iuaEAERywdkBiYiIy&#13;&#10;oSevqquro6qampqmpub58+dRFT1GlSc+wIKUe/fuKSkpIf11iI6OrqysxBXhPL7XgLWewTFB5tVz&#13;&#10;ZRUUFGJiYnClP3R1+lelq6nIo5qFhQVSgMePH8PLpquri25EC4J0Kjh4HioL0Kuw2pcuXcKVIQYd&#13;&#10;7/9xD3xM8B238qeSYZ1W0e2JGffRg2Tnabbs0mn2DiCeMYvcUF8cHPByp4IDCA0NxRoJtfMAXQfI&#13;&#10;lTkL0YPr3d1wBoq11wBOsNPS0nClu/vWrVtxcXG4IgR6cNAfOkx/PjIgJyfn4OCAK93dEOWmpqa4&#13;&#10;0hcCM8eFCxewJjxzQLqlB4etra20tDSuDDH5tZ3oeL+kPXS4T0F9mXOO95/Ox095Hivcu+BuEBzo&#13;&#10;vBT9UxDDh8bz58/hTCAnJwdioKCgAF9AcmGC44MGguPMmTNMcDAIgD9zwOkdigyACY4PGv7ggIvN&#13;&#10;c+fOMcHBwJxzMAiHPzjQb+YAJjg+dJjMwSAU/uDIbWwKKitngoNB0AlpUsr3LLs7Dx8ywfGhI/Bt&#13;&#10;xTDjKlKY4PigYc45GITCBAeDUPiDo7OmtuHISSY4GAQEx6PS8jtWdkxwMAh+W6lbs+HJvXtMcHzo&#13;&#10;MOccDEJhgoNBKPzBUTrbFOTtBAe6zyFD7+DFGnr4g6Oj9g7IWwgO2G38rDaGXnlj8cEfHA8LG+5G&#13;&#10;FjPBMXx5i8FBZ/gGh4qKym8k8+bNc3d3x9Y3DvVQe4r/+7//w21DBmwFL1lPFixYgOawatUqqB49&#13;&#10;ehTZ/zLvWHCgnRfG1KlTsd/QgzcpHOw3BMDgeMm4jBgxgsdITuF1E8w7Exxob/vDxYsXcZ8hA29J&#13;&#10;yOrjtiGLDxgZb4kEPe8YV2gINPYT1Jc/OKripoIMr+CAJgrqoak8/PLLL9iDBPccAtD4ly9fxhsm&#13;&#10;AQvWSDQ0NJAb7jOo8GwLbQhXaDQ1NWFtgGhqaqIB34HMQe47gba2NnYVDnYlwf0HFTSyp6cn3h4J&#13;&#10;MgK4TuLi4oKMuOfgQd+QqakpVB8/fozrgnjx4gXVBZSOjg5QgoODQQcWLVqEFAD5zJ07F3QbGxvw&#13;&#10;GdbBQc6ZADv1A/T4C+CTTz7BowweaGS8JS7/+c9/wEh//AoCOeOegweMiTfA3QSuCIHHgarSn/MC&#13;&#10;SYLSDx48iPRhnTnAgsAe/WbSpEmoY0BAAB5rMEBj4m1wIe8S/gps5YK64P6DBH0Of/vb3+hVfsLD&#13;&#10;w3kcoLpz505Q6MEBUHovwXHv3hOQYRQcioqK2GMgoL4AHmswQAPiDXBBRgps5YKMuP8gQd+Kvb09&#13;&#10;VCsqKnCdD3L7PWZFWf5CcJiath07etuZTdww/20GB1QRuHngoO6+vr54xNcGDYhH54KMFNjKBRlx&#13;&#10;/0GCZytoE7jCx8mTJ/n9x48fD8pfCA46bz84eLZ+5coVMI4ZMwbXuYwdOxbs7u7uuE5CDkCAR3xt&#13;&#10;YKh//vOfeHQuaBMU2MoFGXH/QYJnK/wfcvDA00pV3/ngwG0kyELxxRdfgPG3337DdS7IGaiurkYW&#13;&#10;POJrA0PBezwenQvaBAW2ckFG3H+Q4N/K999/D8Y1a9bg+suXH3/8MfXYuZUrV1JdQkNDV6xYgfT/&#13;&#10;9//+H2WnP6GYuPcGqR85cmQ4BsfkyZOhiqaIQFWAqo4aNYqyQ4yDfubMGUpHoFY86GuDRsND00B2&#13;&#10;ANdpIDvuP0gI3BAQExMDTdOmTXv48CE20Zg+fTo04UpfQFgcPXp0mGYOYkVJcBt3lemP1QTQVT6A&#13;&#10;63ygVjzoa4NGw0PTQHYA12kgO+4/SAjc0FDAHxya+atDakyGaXDgChdkBHCdD9SKB31t/P390YB4&#13;&#10;dC7ICOA6F2TEnQcP/g0NEQIzx/ANjpaWFlTt7OyEMjY2FtmRkR/UigcdDNCAt27dwhsgQUYA10lu&#13;&#10;3ryJjLjn4MGzoaFjmL6tLFy4kFxY3uAA0MMKkU63Uzr9WcvIggcdJNCYcOzxNnrOAVFSUoIsuM+g&#13;&#10;Qt/QkDJMgwMg17bHKiALBTJCCsF1LsgOuLm5IQsecfBAwwJ4Sz3BbUMTGQCMjLc0xAz34EBP7f5r&#13;&#10;oBEAPOKggocWDvYbAmBwvIdDjMDgKJ3zNv7BmGdByRUmwM0DBH0VCeDhhga0CR5w25ABm8A7OcTw&#13;&#10;B0fpbNO7saVvPzgAcqlFPvroI+wxEFBfAI/1HgE7hXdyiOnjbeXs2bNvMTiWLl1KHl+RkydPYqf+&#13;&#10;gXoBeKD3C9gvvJ9DDBUcEAbD65wDQR5igrlz52K/vsAdREQUFBTwKO8XsGt4V/sCDmFubi4ovXS5&#13;&#10;cOECuVoCHIbXCSkdvBK0+ACwqxCIGXOZPXs27t9zhPcDvMN9QXnCYUaKQMzMzASOyR8cKsp3NNTf&#13;&#10;0o+aeMDHlu/oUl8pUUDew20kenp6uOf7GBkA3u2+6MWT3tT/4KiqeowiA3jLwbFu3Tp8hAMDnZyc&#13;&#10;sLUvcAcSbBoa8LxfvmxubkZVZEf/eoP0IYLc7Cvg+CH79evXkcXBwUFXVxcsUALISPHf//6X3kQF&#13;&#10;x2effQYKBATpJSA47t59cvYMfi7bWw4OYMWKFfg4kxgaGuIGQWAnLtg6ZFBzRkp3dzdShO3LIAKb&#13;&#10;oIDqgwcPKJ3eStd5oDeh4Pjyyy9Bp/9bYXx8/DA956CDj3a/CQgIwD2HEphzWlpaQ0MDNXlyP152&#13;&#10;dXWh6tCBNoTgr6IwRTpS+KE38bytUPrwPSHlQUNDAx/5vsAdhh5qzvTJ97kjgwKxXiS//vorvQrQ&#13;&#10;HXia6NCb+h8cbe5ejwrf0g+p+wMOAT6ob1LeGNScQdm2bRulI2VIIdaLZNSoUfQqQHfgaaJDbxpQ&#13;&#10;cLQ5uw3f4Bg+4Hm/fPnkyRNsIo1YG0rQdoHKykp6FYAq+tkS0pHCD71pQG8rXY/xBQsTHMMUvGQk&#13;&#10;UN2xYweu9DzqPJ506E3v/DkHAx28ZFzAAgcYKcgCjB8/HqroGoQfYhQSSkensWw2G/R//OMfoD9+&#13;&#10;/Hi4BAfDcENg5rh+5W18Qsow3OAPjpr8+ynuTUxwMAgIjidPuiwkS/OjWpng+NAZRiekDMMNJjgY&#13;&#10;hMIfHO1NoSgyACY4Pmj4g+NRW05dxnwmOBgEB0d9zgYmOBjei3OOv//971jrCeybiKBPhYXRp0Mv&#13;&#10;vE5fYcDKv86w6BsfXPlLMxx2wQH7QH1TAHqfu4RuwoErPeHpLswNISoq2rtDL5Db+Yt9e+E1h6V3&#13;&#10;p99QsP8Mx+AwNTXFlf4tkDCH/vSl4LnNzYAY0Ib6z2sO+5rdAYHBcfbsWaQwwdEvBrSh/vOaw75m&#13;&#10;d4A/OCAygODg4OEVHJQCnD9/ntIB0On/6YOtPbt4eHjwNPEoKDj2798PJQLZgS+++CIvL+/o0aN0&#13;&#10;I4CqRkZGpHuPJgTd/sknn1A6sqNTIgSyA9nZ2fAGBwpu4Da1tLRISUkVFxeD5dSpU8gIJ1tQRW+I&#13;&#10;/N++Ep253bW0tCgdgapTpkyh20Gn7pUF1WH9toL+nRj9EAHd0gnZAR4d3lMpnWqi64AwHSHs7mli&#13;&#10;YmJIAcBI2SkFoNvp8Nj/gk5VKeXOnTt0I6Xzw9Pap85jvHLlynAMDgoJCQls7Ss4sPbypZeXF1UF&#13;&#10;hd7Eo6PnTlAICw5QeADjjz/+iBQEZeeBx96nDgokRaQDUEVN6M5udHgcBMLTSunffPPNoUOHkE5B&#13;&#10;/e6cDk9wdPfk7b+tUPQzOACqCgq9ia7HxcWhVthJZOklOJBCh+jZ05lepeCx96mDkpGRgXQAqqgJ&#13;&#10;ytbWVmSkQzkIhKeV0kFxdnZGOsXVq1fpzogPNDgQyAHdo2eYBMe2bduQDkAVNVEKD8LsCJ5WSuex&#13;&#10;I3Jzc/mN71twdHR0UFVQ6E10neLzzz9H9t7fVpAOoJObCRMm0I08PhQ89j51wrunHVX/97//0e3A&#13;&#10;hg0boKQcBMLTSuno3weRTgeM6E5rCKgOx+AAcIUGMRsyu8Lh+cc//gE6dcNvuj+PLqwJ/Y8ksGnT&#13;&#10;pvz8fFDQzW6REQAdxQF1dy+4joBy3759lANA18EBVSmUlJTA/uzZMzh9Q/de7urqAjt6g0c+AOj0&#13;&#10;/xdHTdR/tMfExFB2S0tLZWVlUEjfHnPgh6eVR6egbruL69w9BQsER1l5xbAIjqqqqkIa2EoDXcih&#13;&#10;GwrC5JARoE6m4HoVm8jFpaBX4ThBFd2wF0BVOGa4uacz6AA1PgoXCmQklkn4EUIXwLDKoFPd8eiC&#13;&#10;tgWQoxIDHj58GFkQyA6rhKq4Gwmy0MENJLB1rD15Qs0BPd+J54E96HR+7NixqAodAwMDh1HmYBg+&#13;&#10;DKPMwTDcgOAYXuccDMMHJjgYhMIfHHDGg2CC40OHJziIz8xpMMHxQcMEB4NQIDgePHjQR3DUk2z4&#13;&#10;Y/vmU4qghBfVL5U0QkaKlpYWT09P/IjEftDaeqcXycvL47HQpbm5GY/CMGQcP368ra0NgqBfwdE7&#13;&#10;d0ggC/WT1NS0vyxJScl4FIahpI/gGHWI9et+PZeoTJ/4nJ9O2y5Wdr2oqhN4tbyjNexaeTAno9Qn&#13;&#10;s8wro9QxqdA6rsAiJtssOl0zJFMxMO0iJ/msV+Ip9/gT7nEgf2p7BedVhOVXVq1fFpFbFpJXGZhT&#13;&#10;7p9d7p1R4ppS6Jx4zT42jxWVbRicpu2XqM6JU/KIlXePOcnyjsyviMq7Ab3CrhYHZZX6Z5Z4pRax&#13;&#10;EwpsonNMwjJ0A1LUOQkKnnGybjHnnSKP2YYetgk5qWYYkFnqk1o8eYt14NVSv4wSn7Riz+RCdly+&#13;&#10;dVS2aUimjl+KqleCnEvsRceoM/YRp23DQE7ahASkFXknXINenOTrHgkFLrF5jtE51mGZhn4p2l4J&#13;&#10;qu7xii5XZJyiLzpEnrMNP20VeowVfMgssOhmy/Wapg6gvi6vojHnRkN2+a3MkrqUwpq4vIro7Bvh&#13;&#10;GSWBKYW+idc8r+S5Ruc4R2a5ROdM2G0wcbfhhF0GIBN3GUw9ZLpFmX3BzE9Slf3LHoOR61VFJZRf&#13;&#10;ibiSqIQSUYpxyzWUKIquVhBdLS+6ipSVct+slP1mpfQ3K6RFV8l+J6Y0SkJllITqaAmV0RLKIGMk&#13;&#10;lEDGEqXiWHH5cRIK48TlCUWcVMTkx66RHb1KetTKSyOXnR+59My3i059s+D41/OOfTX3yJdzDo1Y&#13;&#10;eHz0stMSh9UX75QlgmP+aZPbQb+yrojtkjf99YLDEWWDM+wr3Q9z7lWZy3gkSHsmnnGLX2UYsNrI&#13;&#10;f4e1t5hJYEHdbTGzYDHzYAkQi+B1liEbrEKna3oqBKTFrpq/1ujh84wlGkHpFc33DjtFqwakHnWK&#13;&#10;OsmOrrl977hT1HHHqBNEGUnI5ai9pl76IZlUL53gDI2A9L22EXtswqWsw3Zbh+1ihT17/lyKFbaH&#13;&#10;FbLfKnSXRfAWk8DtymbyXklHdSNNPTJ/lrSTcU+U80456XRln02kFCt8k3GQaXj2VpPg7WYhu8xD&#13;&#10;d5iFgL7JMHC9vr+0ayLV67xjrIJ74haDwIzyhrXavhqclNb2DnVO6ib9wK2GwXlVzc9fvFin5S+h&#13;&#10;6eueWOyTWkYER0eHX1pZTkUT+8p1VY8UZfdkJbckJddEJdcEJZcERed4RTZIHIgSO278XsuJ+60I&#13;&#10;2ccC+QGq+1gzTjkcMAyUt49aI+88RtLg2026327U+Xaj7rcboNSBUpSS9SDaout0RNdpi67VEpXQ&#13;&#10;5IqGqLi6qJiaqJiq6BrVEeKq36/VGLVWY/Ra9QUHjQ/I2Y5eqzpmrcpYJBLKECVwYjFOQgmCQ3SW&#13;&#10;JATHV79LfDFx3uiVl75fcWHksrPfLj69T8lewybAyivmqzmHvpp7aOSiEyPn7Ru/5LDI6EOs/7dd&#13;&#10;Sza0/lnW7x8tPDL6qNUWOZOFqh43c8yXcyrnqbjPUfOcpeqxXN9vk7nnUj2vtWZBEqZB83Q483R9&#13;&#10;5uv6LND3XaTvu9jA93c1j/WskO9c9q7Wf/Qyd6mEWeA6s8DdtuFStuEnnWN2W4fusQ49xY4+5RR9&#13;&#10;zDFyv23YQfvwbRaBG/Q9paxDqV7rTQO3WIRstwzdaR0G5XZW6Cp9n5V6PlvMgnZahuyyDN5pHrhC&#13;&#10;21tC1nSdgd/POy6fMYhaeMR1tbavuJ6fpHnoTovQbWbB20yC9luFQzRASInr+ovp+G00CNxkGLBK&#13;&#10;k7NB35/qNV/OXULbd66c21Jljz9lXFapeq1S81og7zZP3n2FKgdiYr2232o1zkI5Dz2/TBAUHBcd&#13;&#10;4+VdkuKu3dTwSpNlJ8g4xV1wiFV1S1R1TfRNLj5nG6XAviJ7OeasdcTonSY/7CXCAmTCXtaEPZY/&#13;&#10;gEhZTNzLWniRfdE64riJ/28HzUcQ8UEGByncsKCCQ0t0LT04IDI0RMXI4FgDwaECMhLiQwLiQ22U&#13;&#10;hNpoSCFrVeXk5MZIqICMXHwGggMi4+GdZRAcT550jVkjN3aN3IIJc8jkceH75edHLjkjuujkNwuP&#13;&#10;fzXvCETGl7MPfj338HcLj/y46pTIYgXXscdt/p1+/wunslGHWaMPWy07Zzj1EjvCT1tS3+kPaftZ&#13;&#10;yu4zlN3nq7uu0HWZpeY1V4sDMlvTe7YWZw6ECBElnAV6Pr+pui819Ftu5DvTZetmcy8x0wBx0wCI&#13;&#10;j+2skJ1WcJhDtlkGb7MM2mZByBbzwM3mgRvNAtYb+a4z8ZcwJnptNfcWNw4QMwpYY+i/ysB/hb7v&#13;&#10;Cj3fZbo+hOhwlmtzVupw1uhyVmh5b5I1mqfsOkfBDd4glmhyQJZr+azQ9l2h5bNUg7NY3Xuxmvdi&#13;&#10;VS+QRSAqXgtVvBYoey1Q8pin6PGnNNFrlozrLGmXGdLOMy6yp4NcYE87D+I0/Tx71iXn2TJuc2Tc&#13;&#10;58q4zSPE3Sw42yTo6vNVC0EM/TMNSAGFEL9Mfd80fZ80PQ5Iqh4nRc+bFK/kkdsMRu8ynYAjgwwO&#13;&#10;KSI4SDGfcpC1U4sjYxW67MLl7zZzg2M9GR9ETNByxlqICW5wQGQQaUNddA0Ojm9WK0P5nQTEBxEc&#13;&#10;5PsLIRAZ5FsM8S4zVkJxHAi8rcB7CvG2AvEhM2aNNCSP4qqGJQf0up52j1h8qqii3sQlPCW37MvZ&#13;&#10;B0Yul5mxS0/k4Q7JjpYWeE2EppYl5t+cOOXXK9fbGtqf193pqmp4WN30iCwf1LR1193rLm98VFBz&#13;&#10;t6ju/o2mjurWJ1W3H0NZfedpVevT8qZHxfXtBdV3r9feK2t+UtbStT2kLr26LeV6bWphXUHtg5KW&#13;&#10;p2W3u4sbH18ra84Ijku0tE80sUo0toIyVPpAoqkVISbmocasPz7/MlTXNFbHOFbbiBRtQqfJ+G//&#13;&#10;d0XXBEmMmmoIlDrG0dpG0VqGIFFcidQxija0jDGxjja2ilaTjdQ3izK0iDKwiDS0EB01KVLXmLX1&#13;&#10;U6kLBvGmNgmm1olmNuNEJyWa2yZa2MHcZD79TGyCaCLYzW2TWA4KStaJpjZj92tA6XlqQbItO8mG&#13;&#10;nWB1+YqJZbSBebSRZZS+eaSuSZSucbSBRbS+ebS+WbQRy27XZvHVB6L1TKP1zMiSVAwsYoxYEVpK&#13;&#10;40eIRukZj5612P3oeduNu4zmrtSbuURv5jK9mUv1pi3SnvKn9uRZun8s0p+zymDeGv0/V+j+Pl/n&#13;&#10;13k6v2HRnboQjHpzVulClzmrDeaLQ9Vg+mKjmUtN5q02nbPSeMZi4+mLQEymLzaZAbIExHTmEtNZ&#13;&#10;S0HM/lxGynJCZmMxn7OCkLkr+xDSDXWxWC3ppGrr5ZvnGVjk5n/d1bfAxSef7Z3nzMljc/KdvPMu&#13;&#10;e+bYu2XauWbYuWbaumY4uF919sn3Ci7xiaggJLSME1LGCSv3CirxCCxyDyh08y909bvO9ilw9My5&#13;&#10;7JHl4Jnt4JFlZx9rvF9eE5bll9kGfywwnbWMmrNQQbv2StD+YiEWYeYSWBzDPxbq/z5P55fZWlNm&#13;&#10;aU6aofG/GZqkaE3Coj1pJhIdruhOBpkFoidcSAfsj0eA6pQ/dX+erf/rXIPf5xlNXQBiOHUB6Lq/&#13;&#10;zNaeMktr0kyYAAgoxKH/+U+9X8B5DuH/2zxDkN/ngz8hv883AiFGmG/8xwLjaQtMiAO92GTmErM5&#13;&#10;y603H+A4hsUUtceWd0YW3b9S1pFS8yyt9nnqzWcplZ2VDXczi+uzyhpyK5rzKlvyK1ts2F5QPnv2&#13;&#10;rLbulhcnuKCqJd7XL0tb9bquUpWBcoOhqp9vSFlZZb2BSrW+cpGeSq6uWtODFyIPIHGQhKSWJeXX&#13;&#10;Ftfdr73bldPUVXvnSfnNe+U1beU196oaH9a1ddfff1bb1g1poqypo7ThYWVrV2Xr05jbTytuP71x&#13;&#10;+2lxY8e12vb8m/ev1z8sauwqauq6Vv/oanlLatGt7Kp7V248LGzsArlW35Fb3JAaEB1vbhtvZEmX&#13;&#10;BGMWISZECdU4eJ2f3RGjbRSjZcgVfY68KmHhCjeVmEAZA2lC2yhK0zBK0yCSlCgwWtjHOXrFszlx&#13;&#10;pMS7+MWxvf3M7GIdPGOs2TE2zoTR2SfRwT3ZmZPuFZzmGZjmEZDmFZTuHQKS5kFUCR2a3ANSXf1S&#13;&#10;nDkpjl6pbn5pnkFpXsGpnkHJ7gGJbv5xTt6xNs6xti7Ehhy9YliOIGCJu+xJiINHPNsnwc0fi7NP&#13;&#10;gotfgrNvnINnhIWTn5aFq7S27RF5y30XLPZeMNt2zGjZZt1pi3V+n68/b43phgPm20+Ybz1qun6/&#13;&#10;6bq9ZluOWGw/abHjFIi55AmT9fsMl2812XTQfOcp6Gguecxy+3HW9uPmqyVNZi41nrbQeBqRO4j0&#13;&#10;wc0dVPqgvZBevd5w7uhn+pi70kpil7uBm39UOSe60j242NX/mrNvvhMn19E757Jnlr17pq1Luo1z&#13;&#10;mo1rOiFu6TbuGbZuGQ7eOe6hpZzICq/QEu+wUr+4m54hpS6++S6+eWyfPDaM4AMZB7JGlp17hr1X&#13;&#10;lpNnmtkJNfU/Fqr+b7oGvG7hhTdjsSnMnEoTAqVH4kBC7TLKHUthWWBxDKbO1/t1rs7Pf2pOnknl&#13;&#10;DvI1jIQ3d+j0N3fM4s0dOCPMIXLBVPLF/weRCNDWtSb3yB0o0YAzpA8DlD4gd/DKPCMkxGjzjf5Y&#13;&#10;aCGxy8M+OPJ6e8yNp5GlnbEVXQlVzxNrnidVP0uoeKyiZxGaURNxtTY6tyE2rxFEn+Uem1MXm1sf&#13;&#10;X9CYQEqoo0uypnyOjlyxoVyVkSySSkOZIgOZHB35dCOthvYXxL9JMTAwMAwIlDjad+3a9fB+Qpin&#13;&#10;t7nkhYyWp3c6cmPdTboaE9qbqkgHAmh6eu/G06e5ltKsugdPq4uTLnsk47anT8uSgh91Pe18dL+y&#13;&#10;tbCpKtw5KBUGtLMKaWzryGmtdTyhiP0IyhX3mBXcqXn6NMNA3+/xkxwDVXcYkMtjmEzn0wxrbTe3&#13;&#10;9LqnT1svK7PC63EbAwPDcEDkGgMDA8MAwd/WDweuX7+Os9kbB8+AgeGd5fz58w4ODhoaGrg+xPRI&#13;&#10;HHYR18KvVqqzE/PLakvqb6c4y6od3Vue4oGb+Th6Ti67ubHh9u2GZqKqE5xeUZR/4YLhzrOmp3fs&#13;&#10;j9Lfr6FlpXPooAwrcPcl+3NGoUUVNXul3TIryc58CE8cFbILJRXlLY4rOFfcux0SFoasETZyeQGm&#13;&#10;7kZOYWFhRFNDRZiJpwPZemnl3vPStoe1nFWV1C5ZJ2qbs6/YnGBZRaOOiPLy8qtXryIdz4CB4d0k&#13;&#10;PT0dSgMDAyjPkk+X50daSyupoOp2c2Ns8e1Yy7M5kY6NtyuqKvMSimqgVe30dvtj2xoqC2sbsspv&#13;&#10;NSp65ht4X923bcva9Vsvq55CI9B5N8440oOysdY/smKuYa1/4BkwMLyzaGtry8vLBwUF4fprYGGs&#13;&#10;ffNWE64Igbi9wTDhLV6q4BkwMDD0D+KeEwwMDO86AXkPf1JrHiKJKe7Am+HyKnGEh4eXlZWBkpOT&#13;&#10;U1paiow8FBYWYo0PIyMjKC9evIiqdOCiCynW1tZIodPS0oI1mieFlpYWlI8ePUpKSkKWtwicE3V1&#13;&#10;dd25c6e1tbWjg3cpk5OTobx//35VVRW4IeNfAx0IHsZLZ2KNDzhN1dDQiImJkZOTwyYusLzt7e1I&#13;&#10;19fXRwpFVlZWZ2cn0p2cnJAyWDx8+BBWDFFfX4+tfNTU1GRkZLi5uUEI8QQAT7zBgOBMga09gZWH&#13;&#10;3SwvL8f1nsjIyEBHOMfE9fcC39xXKeMPneaXL19SVUK0bx9yb+thES7zdJpnqjevNOS1I7nV9gRv&#13;&#10;kj9xJCYmxsbGQomtNM6dOwcleiXzYGpqCpc96Kjzxy7YCwoKrl69Cm4Q4tjKBaKhsbERFEgr/IkD&#13;&#10;Xg9Qwgs1LS0NWd4i8fHxUEZGRkIJy0XaXgHBGhcXFx0dDbELL0hs7YnW1pNYI9H3KoHyadfDiIJa&#13;&#10;ZEEITBw/yGSG5t1uasOvcwo0H2FoampijTxMWONy/vx5KNGy8y8+8KTzflxhfUpZmSvbtr3jsbOT&#13;&#10;fefda56Wfo9we2/AkUVKdXU10iGrIgs/At+TBpo4YHcqKysDAwNxnQa8pYWFhYFSUkKs+fvEL5qv&#13;&#10;XtvoR/EIZOm+3/mLdktj94uF9m2SYZ1TtFrAOFWzeaNu8/WkNlXL5oLUtoqMNouirkmaLfPUmnfp&#13;&#10;NNt4t76sfEA1oXFAftduxpukJ47hz6C/JQ5bBCaO3oG3Wf4TircLvM7R6QycnTU0NCDjgOjlDJeB&#13;&#10;jjirlXp5D5Fc9G/DGyNhPuNgYGAYMD2+jsWnOAwMDB8Gz58/b2tru3fvHlxForv2IPjv3cMDkzgY&#13;&#10;GD5c+pM4UlNTz549a2pqiuskTOJgYPhw6TNxPHjwoLOzs6ysrLGxMTY2FhkBJnEwMHy4DOhSxc/P&#13;&#10;D2tM4mBg+JBhPuNgYGAYMEziYGBgGDB9f8bR2el8rRAktbYOWRBM4mBg+HDpM3EUt9zObWwS8wmA&#13;&#10;8u6jR8gIMImDgeHDpT+Jw6OwOOxGhV9JaXP7g/Ox8cjOJA4Ghg8X5jMOBgaGAcMkDgYGhgHDJA4G&#13;&#10;BoYB02fi6Kys6qypvbX7IJRP7t1DRoBJHAwMHy79TByd9bfaPDiPCotbjS2QnUkcDAwfLsylCgMD&#13;&#10;w4BhEgcDA8OAYRIHAwPDgOkzcZTONn1Y2EAJMgLvc+KQlpYWIZnDwPB6oEBis9k4tt4X+pk4oERV&#13;&#10;ivc5ccCRXr16dSADw2Awfvx4iCgcW+8LzKWKAJjE8SbhcDhWVlaHDh1atmzZp59+CiXotra2vr6+&#13;&#10;2OMdh0kcdJjE0S/gVfF///d/MGD/cXNzw53fUw4cOIB3dSDIysri/u8a/U8cJSUlaGeBzz77LCIi&#13;&#10;Aox37tzZu3cvtnKJjIxEXd4WTOIQAByY10kc+/btQ0f39fn444/xoO8+W7duxXvVEwimFy9e4KXn&#13;&#10;Apauri7s0ZP9+/fjEd8R+pM40K4Bs2bNwiZBwLIgt8mTJ2PTmwUOFlL6TBwd98qq4qZSgowAkzh4&#13;&#10;kZKSQgdVGHZ2du3t7fwvks7Ozri4OOwkBHj/wZt5B/n666/xbpB8+eWXeM8HAu7M5bfffsOjD3t6&#13;&#10;Txy3bt1CewR0d3dja6989dVXEyZMwJU3BWwUZgivfFRlEocAYIEGlDj++c9/ksedl7t37+IRBwgc&#13;&#10;ldGjR+NReoI3+Y7g4+OD502Sl5eH95AP7EEC51nYygfEJXYi8fLywlsaxvSeONCOAGZmZtjUD/Lz&#13;&#10;87FGIyYm5pNPPsHDiYj8/e9/h8te3MaHn58f+CC9ubkZdQG+//57ZKRYt24dbhMRmTZt2nSSY8eO&#13;&#10;MZcqvMAC9TNxiIqKogWl8+DBAzzQYIAH7Qne/PBm6dKleLrkCQLeHyFgPy7YKgR6pt6xYwfe3nCl&#13;&#10;l8Tx888/o70AsOkvgUaAU1dc5/LRRx+hJlzngowArOSBAwew9eVLOJFB9qysLGwiOXjwILLDKx9Z&#13;&#10;mM84BAAL1Gfi8PT0REtJB/cfAuDCHm+Dy7Jly/BUhiUnT57EExURKSoqwrvRK7GxsSdOnMjNzcX1&#13;&#10;XgkICMCji4ioqanhrQ5LekkcaP4IbBo4qHtycjKu9wS1Aq2trdj08qWkpCQy4joNZAdwnYRJHP0C&#13;&#10;Fqj3xLFz5060jhSwfLjzUPLpp5/i7XHBExp+4PmJiJw5cwbPXhCfffYZ9hOEuLg49hPExIkTsd/w&#13;&#10;PgXrJXHAmT+aP4BNA0RCQgJ1b29vx6aeNDU1IQcAm95I4lBVvVNR0RkV+eDY0dv19Y+vXetA9g83&#13;&#10;caxYsQItIgXu9kZwdHTEW+WCpzWcmDJlCp5cX4vDnwrpwMUO9hMC9hMRgcjG2x5+9PMzDkgB2DQQ&#13;&#10;Zs6ciboHBQVhEx/IAcD1N5U4oISsERxM5A5n9n1k/0ATh42NDVpBxL/+9S/c5w1CP0tH4MkNG/C0&#13;&#10;yC+D8KSFMFiJA8DbHn70njhu3LiB5g/4+vpia7+5e/cu7ixkEx0dHai1oqICm97gpQqkjKamx7hC&#13;&#10;8oEmDrR8FLgDHzzfJtDZvXs3duLi4uKC2/igf3BF5/PPP8ceJHhywwY8LfKzNzxjITCJA4F2AfH4&#13;&#10;8WNsFURKSgr40L+wq6qqQh1/+uknbKKBmng+7Bxo4kBfwQCwLWRhPuMQACyQwMShrq6Olg/R0tKC&#13;&#10;O9Cgv4Eg/v3vf6PQoSMjIwPOmZmZuM7lP//5z9ixY3GFy4kTJ9DgdHAbyY8//oinODygf/qApyuE&#13;&#10;kSNHfv311x9//DH25vLf//4X7OvXr8d+QsDeIiI7d+7E2x5+9CdxIOBF+Pe//x3tkUAUFBSwKx9m&#13;&#10;ZmbIZ+PGjY8ePXrw4MHUqVOhqquriz1IICvxnLHW19dDFoAmeCFjE8mZM2fo3w9iK5fY2FgmcfAC&#13;&#10;6yIwcXzzzTdo1RDYmwYcFdxGwmKxcAMXyAtYI/+VGPuRXLlyBTdwERUVxZogcDcueIrDBjwtERE4&#13;&#10;n8IzFg79MxFEdHQ0bhOOpqYm9h7GpxtA/xPHO0R/zjged3Vq5q9Ggk0fZuIgQ/QV2JvGsmXLcBsJ&#13;&#10;tgphy5Yt2I8EW/sN/QN5AE9x2LBkyRI8MxGRJ0+e4EkL4S8kDvr/LAm7rhwmfJiJo/FBpWb+GpCQ&#13;&#10;GpO69hJkBJjEISAUVq1ahdtIsFUIe/bswX4k2Npvfv31V9yTBE9xOEH9NxFw8OBBPG9BDDRx6Onp&#13;&#10;YT8RkR9++AFvb7jywSYOk8IdILoF64yub0VG4ENMHDyfPmDvnuA2LtjKBf1HsL29PejUD5YQX3zx&#13;&#10;BfKhQPbw8HBc7wlqpcBTHGZYWlri+ZF0dXXh2fek/4mDiDwaKioqeEvDmA/2UkUgH2LicHV1JcMV&#13;&#10;A1XcgQYsKG7uFXBD/rjeK8iTDs8vR2fNmoWnOCzh+exz8+bNeDcGwvbt23F/kn/+85949GEPkzjo&#13;&#10;fIiJAyCD9hW4gyDExcWxEw1hr5n169djDxpbtmzBzXxgDy54csOb33//HU+XhqGhId4lQcjKymI/&#13;&#10;GnB6gkd8R2ASB50PNHFQX2hT4D5vEJ5PNy5evIgn944wefJkPPWBMG3aNNz/XeNDThylc0xb/fLa&#13;&#10;rpTh+gebOAD+/9fC3d4IeJNcJk6ciKf1ziIvLw+XWnh/uMyZM0dbWxt7vON8mImj+qDnzbP+zXap&#13;&#10;pbNN6bcsJhKHpaUl8saDvS/AYe4lcQD85x19/o/j68Pzfx/AO3Qzmw+ZDyRxNDU1QdmvSxV1dXUi&#13;&#10;bXx4iQPxt7/9jXz9vkJRUREPMah0dnbiDdDgcDh4HgzDm6FLHC9evBg1ahSKB8Tly5dx2wB5/Pgx&#13;&#10;urMprvcFf+K4desWlB/6ZxzCwLHAhf/UA8F/f8C/Bs//eiCWLFmCN89l7ty5uI1huIKP6ODBPyy/&#13;&#10;pf/Mnj17QN2ZD0cFgFZQGAEBAfj1ygXe/HEbH5WVlXjQfsPzf+t0du3ahTdJA7cxDG/w0R0k/ve/&#13;&#10;//21YZ89eyawF/VTF1zvi/4kjqqqxyCgnDt7G1mADzdxAJ9++il+1fbk+++/xx59sXjx4osXL+JK&#13;&#10;P8Ab6ImysjJuZhj24NgaJPCgAxwW93lTieOywz2UOI4dZRIHjUOHDuFXMB8qKirY6TX49ddf+c9u&#13;&#10;EHZ2dtjpHQSvMh/ozRDeS1HV3t4e+VO/DAwKCkKWdxG0C8JA/yNXV1eHqtRZ50cffYQsCC0trZMk&#13;&#10;qBVAVQR2EoSMjAw44D60XtT/8tITh8B/QUJuFO3t7cylCi94qfoHhDV+NQsHXgMjR47EHYRjaGiI&#13;&#10;OwiHuhZ9d0GLTL8io+5ehetcn+bmZur2Jd9++y1uezdBe8EP+sm1wDseNTY2or78tzVBdgDX+wfu&#13;&#10;I6gXlTjmz5+PTVyQHcB1EuYzDgHgdRogv//+O35xDwHw5oA38+6DV5kPyJvYgwRbSfhv2PHOgfek&#13;&#10;J15eXr20AtSbv76+PjaRICOA6/0D9xHUq5dLFWQHcJ2ESRwCwOv0GsD7JH7FvwY89w16b0CLzPMZ&#13;&#10;MDLCywPXSZARV95x0L7wgNuEtCKwR08fbOq1Iz+4j6BeQ5E42ty9Om5UdtbU1m+QxCYmcQyUn376&#13;&#10;af/+/U5OTjgr0HBzc4NLUIE/5XgvwassCOzBRaDxHQXtCw9z5sxBrb08+RE58DwnCRkBXO8fuI+g&#13;&#10;XkOUOCBrMImDgeGvg2OLD9wsxEFOTk5gKzICuN4/cB9BvZhLlUEArxMDw+CBY0sQI0aMQD48j2KL&#13;&#10;iIgA48yZM3GdBvIHcL1/UJ/Qu7u7QxVe/NQI1A3lYmJikIUC2QH67VSYxCEAWI5bDAyDx8OHD3Fs&#13;&#10;9crGjRu//PJLeIl+9913SkpK2Dqo3Lx5Ez239GSvX9/2CZM4GBgYBkw/E0d5Rlt13n2r3R/Gz+oZ&#13;&#10;GBh6p8/E0X63MzfsdknK3ebqh8iCYBIHA8OHC3OpwsDAMGCYxMHAwDBgmMTBwMAwYPpMHFVxXz9q&#13;&#10;y6lOGF2T8juyIJjEwcDw4dLPxPGoLRcUEGQEmMTBwPDh0v9LlZqUXx4/rMUVJnEwMHzIMJ9xCCYt&#13;&#10;LY38L9s+uHnzJu4wcKi7LSC2bt2KG4Rz9+5d7M0FN9DADQP8Z2RAXl4e9yTB1qGH/ohZAFuHJTU1&#13;&#10;NXiWXHDDGyE+Ph5vlQtu4EJ/EDc2DRlM4ugNfBBERExNTbGJBm4TEfnvf/+LTX8JNEh/EgcF6gLg&#13;&#10;+uAhKSk5RCP3DtoogOvDGzzXtzRbvO23ulb9TByPHz++cOECrpAwiYMAN/f6s+g+QSMwiQOB68Mb&#13;&#10;PFcmcfSaOOC0/ezZs+BWUVGBTUziQOBm8uZucKIIC0SBPV6+7O7uxiYuuIELGgElDnBGP3NCtLS0&#13;&#10;IB8ecLOQ0IHDs2HDBlzpSWxsLO4pIrJnz57Ozs7a2lrcRsKTOOiPdBEVFe3lsQ88z4uCAMINgigr&#13;&#10;K8N+IiISEhL0B/djD+HgReSCrXz2W7du4QYaioqK+/fvR7qjoyPepPDH6CPOnDmD/bj7hStCZuvp&#13;&#10;6YmbRUTgaD558gQ39AQ2+u9//xvpJiYmyL/3mSCQJ4DrPYFDNn78eFzhA17quDNJVFQUbuADomjq&#13;&#10;1KnYT0TExsYGN5D0/1IFcoeMjExWVhaqMonj5fz583Ez7RBSN7nDdRrIDuA6F2SE1w+UAQEByDh2&#13;&#10;7FhkB06dOoWMFLih51Djxo2DfIEb+LZy4sQJMEJiwnWSH3/8EXrhCgmVOGRlZT/55BNsffny8OHD&#13;&#10;yD5lyhRs4gLGMWPG4ApJeno6chZ2s0xc4UL5A9jUF9hbkD+yr1y5EtdJqNs7o0fVQJZH9hs3biA7&#13;&#10;gCwU6CMD+iIg6A/iwiaSBw8egIXnp/EfffQR8qyvr0cWSBaff/45MgLHjx83MDCA1yGqzpkzB7n1&#13;&#10;AvIEcP3lS3j1iomJ0V/nuIELSs0wc1zngpwBXCf517/+xWMBkBuAqsxnHL2Bl0pE5MCBAxBhYCkp&#13;&#10;Kfntt9+wlYTnpUi9O+E6DWQHcJ0LMgp8Nj1qAgIDA7GJBFsHvhX+H1PzePZyqYLsAK6T8FsQyA6o&#13;&#10;qalhk3BnADUBuN4X2Fv4pnkSB4DsAK5z2bZtG799xYoV/EYK1ATgOvfTdHt7e1yngTwBXCfBJiHj&#13;&#10;9w7uKagvbujZRN2lEddpZGRk8DTxVCmSkpJQE8o+vSQOeEX0AnPGIZi/nDiEfcaBWgFcJ8GmgWyF&#13;&#10;OGY0iouLcUNPBpQ40EsOTkbu9gpyRn0BVOUBtwlp5Qd7C59n/xMH/y53dHQgS3R0NDb1BLUCuM61&#13;&#10;4B0WAhwC7N3r/PsE9xS+7wCukyCLg4MDrguHujLFMxYCeDKJozfQIgLvQeJAUC8JCjc3N9xGMqDE&#13;&#10;getCtsUDdhXijNv6NxSAvYXP83USB2RVZPHx8cGmnqBWANe5Fmtra1zvC+QP4PpAwD2F7zuA6yTI&#13;&#10;Avkd14UDwYCccV04TOLoDbSIwFtPHGVlZbhOgowArtPADXxN/M/Tpz+iBZsGmDguXLiALF5eXtjE&#13;&#10;B7xpo8t+5AkgOw+4TUgrP9hb+DwH5YwDwKae4DZaK64L8UfQW5EzgOsDAfcU1Bc39GzCpl63ZW5u&#13;&#10;DuWTJ0+Q5w8//IDs/Dx79mzfvn1M4ugNtIgA9VF8n1DPkVVXV8cmkkePHiE7gE1ckFFg4kAfd/G/&#13;&#10;LFEXANdp4AZBW8EajZiYGB5n6lXE//E+sgO4ToJNJNjEBUVhVVUVrtOc4ZWJTVxwg6BJCgR7833G&#13;&#10;tHbtWmTv54OFAIG5krr/OIBNXOClghtoTQ8fPsQmERE9PT1s5QJvPGDHFRLkCeD6QMA9BfXFDXxN&#13;&#10;2CoiMmHCBGziAu8f9E9k6f+Ph000Pv74Y/SILEgccBAbGpquXy9mEscrioqK8OJxkZCQoD6K751F&#13;&#10;ixbhPlzQt264Qv7TB6w1cgbGjRuHG0REsrKywPL06dNdu3ZBVVtbG/nQOX78OHIGIPdjK0lYWBhu&#13;&#10;IN806N+eIiP9O5GWlhawwCsN11++rKysRG4IbCUJDg7GVtpTGhHe3t64oSdWVlbYg4bAx+tu2bIF&#13;&#10;ayIiv/32Wz/XGXegYWBgQLcfOHAA3hKRM/31UFhYiIxARUUFtoqIfPPNN9hKgh5JyQ89R6ioqGBv&#13;&#10;EmGPm4MXDPYgQd/sIL744gts7R/07/JYLBa2ktCfSiMuLo6tXGA1cFtPcDMN+nfwdH755RfsQSaO&#13;&#10;R486/Pz8MzMhlpnEwcDA0A8gcTx48LDmZl1qKpE5cCJgEgcDA0MvQOLILyhISU2Nj09gEgcDA0O/&#13;&#10;YD4cZWBgGDBM4mBgYBgwvSQO9K/lwmASBwPDhwuTOBgYGAYMShwKCgrt7e29JA4ZGRkoL126hKpA&#13;&#10;j8TRNHjUc6mrq2sYbCoqKrxIvN8ssMXAwEA8CQaGd5lGktbWVpwJnj7tJXE4OjpijUuPxIFf61wK&#13;&#10;Sqv2j12vqOXkcKO+PpkNFhONE/UV2XtWyJ7U9oTqlRIoatgXThz4z5zj4rJEHy4tLS0wp+LiYlDw&#13;&#10;T2oGj+zs7Pz8639NrK2tCwuLeYz9l4KC63gSDAzvMsrKynB5AqcbOBP0mjj4EdliFErJKcf4zZqe&#13;&#10;mzQ8L7ombTEOBpE0Dd1tGXHMIfawjHplU9uNxrulDXdKG+4W37pTBFLXeh2klpDCutZrda35tbez&#13;&#10;qpszq5rSKhqTyxsSy24lltYlllZHF9WEX68JLagJzq/2y63yya7wzrrhmXnDLaPcNb3MJb3MOa2U&#13;&#10;nQpSAsoJj5SyprayxrvlzfewNLWBlDW2lTbeLWkAIbZeWHf7et3ta7XN+Tebc6qbsiobMisaMm/c&#13;&#10;yiivTy2tSympTSyqibtWFZVbFpldHJZZGJp+PTjtWmBqQUBKgV9ynm9ynk9SnmtkSlldS9mt2yDl&#13;&#10;UNa3lNa1lNS1FNc2gRTdbLpe03ituqGgqiGv8lZ2Rd3V8tr0kptpJTeTi6oTr1deya+IySuPyimL&#13;&#10;yCoJu1ocklEUnFEUkHbNL6WAk5TvlZjnEZ/rHp/jFpfjkZB34JKqmVtASd3t0npCYIuggxTXthTV&#13;&#10;NheC3Gy+Vt1UUN2YX9WYW9mQfeNWZlldekltSvHNpMLqhGuVsXkVMbk3YFvhmcXBadcDUwr8kwv8&#13;&#10;kvJ9EvK84nK84rI9rmR7xGa5g8RkFd9sLLnZVHqzubS2GZSi6sbC6sZrVQ0FlfX5FfV5N+pyy+uy&#13;&#10;y2qvlt5ML6oGSb5WkZBXHpdbFptdGpNVGpFZDFsJTS8MSb0emFzgn5Tvl5jnk5DrE5/rDdu6ku1J&#13;&#10;bsUtOgtad2u732l/dOf+w1au3L5HSEvbAyTNd9uRNN2533D7Xn3LvbrmttqmOzWNd6pv3a6sv32j&#13;&#10;rrkc5lnTVFzdUFR5q7Dy1rWK+oIbdXnltTmlN19Jyc3FW4/uVHPhl13qrns03Y7oe54381GxC9Jj&#13;&#10;h+k5h6vbB0H1kK77TlX2Zjn79TI26y9Zr6Pk4isd7OsvvoZcsBIs51lcsVx3DokFlBsusDZesNos&#13;&#10;bbtF7vIWefZWBfY2RedtUBJCKaQosiVBFAjZruBEE8ft8o47FEAub38ljjsU2TuUXHYouSLZruhC&#13;&#10;irMkDCvP3ibntE3OcYvs5c0yDpul7UE2SdttvGi78YINTHLdWcu1ZyzWnjFfe9oc9A3nWJsv2WyT&#13;&#10;td8uf5kUB2PHAE2Wl4qpq8ioQyyQhZfsL5p5Ooivytkw3vDi6RMm3qcNnDcoOaxW81yh6jFHnn1W&#13;&#10;Vc8kNMso9OqLFnZ3Z1PtdZPHzZ5haYFmUTmWMbmsmDzTyBzDiGy90CzN4Ez1oHTlgDSVgBT1wAS1&#13;&#10;wLiTrjF7HaKkHKJ22EVss43Yahu+zSZC0jZC0o6Q7XYRO+wjdtpH7L4cBSJ1OWqmlhcrrsA6/pot&#13;&#10;vFY2r6ratLJq/bJKicWVYgtdIlIdEq87JF6ziy+wicu3upIHWzePzjGJzDKNzDIJv6ofkq7qm6zA&#13;&#10;SZT2iLvkTshFtysX3WJBLrgSct4FyzmX2LPO0YctfNiJ15yTrrskF/JsyyMy1THh2uWEa3Zx+Tax&#13;&#10;uazoXLOIbOPwLP2QTJ2gDEVOsrRHwil27FGHqEN2kQftIg5x5bBdxBH7iCN2EQdswvZYhe6yDNlp&#13;&#10;EQyyX9XUI7EAxrGKyf95x+UpkvaTt1hP2oT/3dg0NNsyKtciMtckPNskLNsg5KpeUKZ2QLq6X6qK&#13;&#10;T4qsR+Jpp9iDNpF7rcJ3WYSC7LYI220ZtocVto8Vvt864oB1xEEorSL2s8L2WIbtNg8xD8s2C8uG&#13;&#10;kn9bur7phoEZBgGZev7pWr6p6pwUVc9kRfdEedf4S+wrJ2yjDlqGS5mF7DYNkTIL3WMeBrIXiRmU&#13;&#10;oXvMQqVMQ6VMQnabhOwyDt5hFDzlpEP89ZuJhbXJxXUdJM9WLyT+tLbGXbt5paAGJDa/Jia/Jjqv&#13;&#10;OjKnMjyrIiTzRlBGuV9qqWdCoV1ErkVwlklAhrE/knQjP5A0I98eYuyXZuKfPnbp3on7WVj2cWWv&#13;&#10;JcgEkH2WE/dZTjpoNe2E7QpZFyld3/NWYfL2UWcsQ7eoe809bTdRyvi7rXojNul8u5FPNmh/uwGV&#13;&#10;hIhSsp5HtETXgWiSoiW6FkRTVIIuGljE1UlRExUDUSVFRXTNKxkhrjpSQu07CfXv12qMWqc+ei1d&#13;&#10;1EhRRTJmneqYtarzdquPlVAZs1ZlDJQSymMllEDGvRJFLOIKpMiPE5MfKyY/Zo0cKTKjV0mDjFp5&#13;&#10;6fsVF75bfn7ksnMjl575dskZ0UWnRBed3Kdk7+CXsP608VfzjuQW1yRkFX81+9BXcw99M+/IyEXH&#13;&#10;Ry09NXrpqSmrT4yYs2fisiM4cXy98sRH61TnOxVZp9W4JJr4ZR36cuvZr1eenHDSZuwx69HHrKUU&#13;&#10;jDYaBmwyDnre7PSkNSgv5vRp/7wJl29sMg5YouW9UNNroZb3OfcEzaDMky5xe+wisqsb5DnRofnl&#13;&#10;VS33HZKK0BnKJsvQxQa+SJYY+i0x8Ftq6L/UyG+Zsf9yY/8Vxv4rTQNWmQb8oe6xzyn6ADtmjNuB&#13;&#10;8ex9Jxwfihk8Wq3/6GXe8pe5SzdZBu+xC99iGWwRk+ubVcaKzTvrdsUyOu+My5UDduGe6cX77cKO&#13;&#10;Xo5Q5CSaRWQdsA274HolIq/ykvuV4OwbZQ2th+zC99uG7rMJ3WsVuscqZKuB5znXKyACt7XNMiSr&#13;&#10;qinyWrV7WklOTXP17XuHLkfrBl8tuNkCiTI4t3KdcQBklnXG/t7pJSml9dlVjRuNA7aaBjonXoez&#13;&#10;MzWf5K3G/hsNfNfq+0rocTYqmCt7xR+2izxiHyWpGGzkcbW1rYN6Ma/V999hERpfVAvpwyu91Dwy&#13;&#10;V8k75V7HE4e4a63tHZk3Gi+6xIfnVlpH50uaBGfeaEgsqovOrzYKzorKrz5sE7ndNMQztWStnr+E&#13;&#10;rp+4ji/IAatwIo9YRfBva7mK1wp17/W6/klFtWHZlcvVvNySCi3CsuTdEpcoe+yzCNXySdtnEeaX&#13;&#10;XibrmgglKyJvGXRR5ci7Jq5U5Yip+3gkFi9V8lyq6IVk8gkH0+As0+Bsi9BcSBddehqd1wq65c6D&#13;&#10;ruKectEp3jIs1z66oKS21Tu5JKu8MfF6raZ3GuxGQXVzdG6VZ2LRebuYyGw4fatquvvwvG109o2G&#13;&#10;y5G5hr5p7nHXEgpqztlEnrOJOGcNEvndfMmxu81+gEwB+WK/Vc/0wZqwl/XDHkssUpBNWFMOWf15&#13;&#10;2mG9iudxsxAF+yhpm/Bd2t7zz9r/KGUycgtkEF0ya0CpS2aNHiJKyXquYJ2bRIgMoi26FgRlEK2e&#13;&#10;GURTVBzSByli6qSQSWSNKilE7vhWTHWkuOp3EmqQO76XUB+FUoaE2vyDRqAckLMdLUEkjpiYmJCQ&#13;&#10;kICAAEgZkDvGrlUZvfjUyCVnqfQBhxWuOzof1I8TJxLHiNm7wAKJY9Tyc2PXyH0zfYv1ZbflK/b8&#13;&#10;PFeSSB8rL41acYFIH0TuODsC0geZO0QXnPh6/vGv5x2D3PHVvMNfzTn0Jcjsg5A+ROcfHbno5HcL&#13;&#10;DoKMX3pMZMwhq59O2KxQdP1st8l/9FInajo9if6pzWbU56fcxxy0GH3YavQRq9FHrcQvmU6XYU+V&#13;&#10;ZndUqhfEaueE7/ol+KGocdHvp81mKrn/qeIxU9l9BikzVd2X6LiKGzov1nb7U8PzTw2vuVqc+do+&#13;&#10;87Q5c7Q4s0FAAdHhzNXlzCPEB2S+ns8CfZ+F+r6L9H1/U3VfZuS/1NBvqZG/qLPUN+zdXzvtep67&#13;&#10;7GXu4l0sFzGTADHTAAmurDcP3GoZvAPe2K1Cd5MCyi6rkJ1WITtYwdstCZG0DJK0CNpGylbzoC3m&#13;&#10;gZsJCdgE3Q28N5kEbDAJWG8SwLOtvSxXCZNACeMAcaMAMRBD/9WG/qsMCFmp77sCRM93uS4SH0J0&#13;&#10;OCu4soqUNbocMV2fNTqcZVpei9Q9JGSMFdyvLFRzn6/qzn8WsFids1TLZ5mWz3ItnxXavit1fFfp&#13;&#10;+q7R9RMjZY2O32owavushFZNznJNzjINUqCXujeSJWreS1S9F6t6L1L1WqTitVTNe6Gy53wlAdua&#13;&#10;dclllgwhM6WdZ15yngFykY1k+gUkTtPPEwKWmZdc/pRxnS3jNkfGba6s+1wZdyjngciQIus+X9Z9&#13;&#10;ygkHw8CrWpx0Vc8USBazZ88+ffo0ccbR0aHsnixU3JKUXZOUXBMVXRIUXeIVnbnCjgNRAHEiRN7p&#13;&#10;Cldi5R1jv/1j1XeShqN3GI+TMofsgFLGBBAya0zYYwkCKYMrFkgmSFn8tI817bitmILbUeNAOduI&#13;&#10;CxAVah5zTlpP2GU0EqUPvsSBhcgR3HwBaQIUKLFw8wWRMpD0kjXIxIGzBpE4vlmjLLpaWXSN8ggi&#13;&#10;fah9D+mDyB1qoyQoUSUSB03QuQZNlEBQ7lBTmq2m9CdKHISQpxuErJEjc8fm+RPnTf9dYsxq4rxj&#13;&#10;9MqLo1ZeOKTOjkorLK5qMHOPrm++6xyUdErHReyEgaKFz5L9mpMlLoouODJti/yXsw98Nfvg13MP&#13;&#10;f7f45KhlZ37ZKC+yUdN7g4bXQnnnn0/ZLVR0+/UUa/J522UqnuhMZNRh1miQI6yfpVSWqXstUvVY&#13;&#10;ouq5UtNbQs9vpRZnmab3Ch2f1Xp+EOKE6PmKGfhtt+DsseFsNPUTNw5caxK0zix4k0XIZlboJsuw&#13;&#10;TRahGy1CN1uGbmaFbbEK32pNig1cuZAXLzbh220j9jtGT1V1P+AUA5c2IHscovZejt7nSAg0HSDl&#13;&#10;kFPMYXbMMefYk3C54RZ3zi3utMsV0E86x5zgCug8coJNyHF2NMgxp+ijTtFHHEGiDl8mBa44HCJJ&#13;&#10;iYLTioMO0QcvRx9wiN5Pyj776H12UfvsIkH22kbusY0AkSJlt034buvwXYSE7bYK22UVtpsFAqcz&#13;&#10;cJ0SttcqbJ912D5SmXdYaaeui6RZ0GaTgC0mgVtNg7ZbhO6wDNvJCtvFCt9jFbHXOgLKPazw3azw&#13;&#10;nRZhO0DMQ7cjMaMkZIdZCJRwioHFBIskV7aBGIMEbzUKAtlsCBK4ySBwk37ARj1/QnT9N+j4rSdl&#13;&#10;Hbdcp+2LZC2IFhIfkHVavuCwUSdgk27AJr3AzVzZQspWvcBDFhFwxuGXVg7im1bmm1rKSSmFMwtK&#13;&#10;OFgIO4gPV3y54pNS4pNc4ptcDCUS0H2Tin16SJFPIiHfTJcYsc1gpKTB99uNx+4yg9zBTRk4axAi&#13;&#10;RQiVNX6AFAOy23w8nKrsNvtpr8X043YblN3PWgQr2oafMPZfJX15kpTxSLh+4SYL8gqFSBaEjvIF&#13;&#10;JZAjKIUQKlMIO90gU8YaEMgaOHF8g2S1MilKkD6+XaNMnnqoQvogS1WUOLi5Q4UUQoF8MZoQSBk4&#13;&#10;cRC5Q1yRFEgZ/IlDfhyRO2THrpEBGbNGmswdl+C8Y/TKC3DqQZ53nBm55PSIxae+XXxSdOEJ0QXH&#13;&#10;vp5/7Gs475h7GE434KQDcgeUv2zXn7bHZOUZ+/8PkkDTGNsCsC4AAAAASUVORK5CYIJQSwMEFAAG&#13;&#10;AAgAAAAhAGeBh87lAAAADgEAAA8AAABkcnMvZG93bnJldi54bWxMj8tqw0AMRfeF/sOgQnfJ+EGd&#13;&#10;xvE4hPSxCoEmhdLdxFZsE4/GeCa28/dVV+1GSOjq6p5sPZlWDNi7xpKCcB6AQCps2VCl4PP4NnsG&#13;&#10;4bymUreWUMENHazz+7tMp6Ud6QOHg68Em5BLtYLa+y6V0hU1Gu3mtkPi3dn2Rnse+0qWvR7Z3LQy&#13;&#10;CoJEGt0Qf6h1h9sai8vhahS8j3rcxOHrsLuct7fv49P+axeiUo8P08uKy2YFwuPk/y7gl4HzQ87B&#13;&#10;TvZKpROtglkcLViqIIoTECxYLpYMdOImSkDmmfyPkf8AAAD//wMAUEsDBBQABgAIAAAAIQCqJg6+&#13;&#10;vAAAACEBAAAZAAAAZHJzL19yZWxzL2Uyb0RvYy54bWwucmVsc4SPQWrDMBBF94XcQcw+lp1FKMWy&#13;&#10;N6HgbUgOMEhjWcQaCUkt9e0jyCaBQJfzP/89ph///Cp+KWUXWEHXtCCIdTCOrYLr5Xv/CSIXZINr&#13;&#10;YFKwUYZx2H30Z1qx1FFeXMyiUjgrWEqJX1JmvZDH3IRIXJs5JI+lnsnKiPqGluShbY8yPTNgeGGK&#13;&#10;yShIk+lAXLZYzf+zwzw7TaegfzxxeaOQzld3BWKyVBR4Mg4fYddEtiCHXr48NtwBAAD//wMAUEsB&#13;&#10;Ai0AFAAGAAgAAAAhALGCZ7YKAQAAEwIAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#13;&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAA7AQAAX3JlbHMv&#13;&#10;LnJlbHNQSwECLQAUAAYACAAAACEA8/xMbVcDAACxBwAADgAAAAAAAAAAAAAAAAA6AgAAZHJzL2Uy&#13;&#10;b0RvYy54bWxQSwECLQAKAAAAAAAAACEATwVENuxoAADsaAAAFAAAAAAAAAAAAAAAAAC9BQAAZHJz&#13;&#10;L21lZGlhL2ltYWdlMS5wbmdQSwECLQAUAAYACAAAACEAZ4GHzuUAAAAOAQAADwAAAAAAAAAAAAAA&#13;&#10;AADbbgAAZHJzL2Rvd25yZXYueG1sUEsBAi0AFAAGAAgAAAAhAKomDr68AAAAIQEAABkAAAAAAAAA&#13;&#10;AAAAAAAA7W8AAGRycy9fcmVscy9lMm9Eb2MueG1sLnJlbHNQSwUGAAAAAAYABgB8AQAA4HAAAAAA&#13;&#10;">
                 <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                   <v:stroke joinstyle="miter"/>
                   <v:path gradientshapeok="t" o:connecttype="rect"/>
                 </v:shapetype>
                 <v:shape id="Caixa de Texto 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:7810;width:56483;height:4381;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQC3W50LxwAAAOEAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#13;&#10;FITvwv6H8Ba8yJrqQaU2iuwiiOhB3R/wbF6bYvNSmli7/34jCF4GhmG+YbJ1b2vRUesrxwom4wQE&#13;&#10;ce50xaWC38v2awHCB2SNtWNS8Ece1quPQYapdg8+UXcOpYgQ9ikqMCE0qZQ+N2TRj11DHLPCtRZD&#13;&#10;tG0pdYuPCLe1nCbJTFqsOC4YbOjbUH47362CkWmS46HYXbd6lpvb3uPcdnulhp/9zzLKZgkiUB/e&#13;&#10;jRdipxVMJ3N4PopvQK7+AQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#13;&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#13;&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALdbnQvHAAAA4QAA&#13;&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#13;&#10;" filled="f" stroked="f">
                   <v:textbox>
                     <w:txbxContent>
                       <w:p w14:paraId="3BDF6067" w14:textId="614AA57D" w:rsidR="00712457" w:rsidRPr="00A62D9C" w:rsidRDefault="00712457" w:rsidP="00712457">
                         <w:pPr>
                           <w:jc w:val="both"/>
                           <w:rPr>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="19"/>
                             <w:lang w:val="pt-BR"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r w:rsidRPr="00A62D9C">
                           <w:rPr>
                             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                             <w:color w:val="111111"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="19"/>
                             <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
                           </w:rPr>
                           <w:t>O conteúdo deste trabalho pode ser usado sob os termos da licença Creative Commons Attribution 4.0. Qualquer outra distribuição deste trabalho deve manter a atribuição ao(s) autor(es) e o título do trabalho, citação da revista e DOI.</w:t>
@@ -2507,71 +2507,71 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="111111"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:br w:type="textWrapping" w:clear="all"/>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00580CA9" w:rsidRPr="009E336C" w:rsidSect="007360EC">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:lnNumType w:countBy="1" w:restart="continuous"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="06EF116E" w14:textId="77777777" w:rsidR="003C42A0" w:rsidRDefault="003C42A0" w:rsidP="00D65080">
+    <w:p w14:paraId="2CEF65AA" w14:textId="77777777" w:rsidR="009742DE" w:rsidRDefault="009742DE" w:rsidP="00D65080">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6C4BCB54" w14:textId="77777777" w:rsidR="003C42A0" w:rsidRDefault="003C42A0" w:rsidP="00D65080">
+    <w:p w14:paraId="07BB60D6" w14:textId="77777777" w:rsidR="009742DE" w:rsidRDefault="009742DE" w:rsidP="00D65080">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="2E700451" w14:textId="77777777" w:rsidR="003C42A0" w:rsidRDefault="003C42A0">
+    <w:p w14:paraId="2921D52C" w14:textId="77777777" w:rsidR="009742DE" w:rsidRDefault="009742DE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -2651,142 +2651,270 @@
         <w:pPr>
           <w:pStyle w:val="Rodap"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00043808">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="4873CD08" w14:textId="1A57B482" w:rsidR="009F01BE" w:rsidRPr="00787F17" w:rsidRDefault="00787F17" w:rsidP="00787F17">
+  <w:p w14:paraId="4873CD08" w14:textId="389FBAD4" w:rsidR="009F01BE" w:rsidRPr="00787F17" w:rsidRDefault="001F3F2A" w:rsidP="001F3F2A">
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r w:rsidRPr="00580CA9">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>ES Engineering and Science ISSN: 2358-5390 DOI: 10.18607/ES[year][edition][article] Volume _, Number _</w:t>
+      <w:t>ES - Engineering and Science ISSN: 2358-5390 DOI: 10.18607/ES[</w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00580CA9">
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>ano</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00580CA9">
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>][</w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00580CA9">
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>edição</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00580CA9">
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>][</w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00580CA9">
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>artigo</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00580CA9">
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">] Volume _, </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>Número</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00580CA9">
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> _</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1666011641"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="05D0E047" w14:textId="4DB69C70" w:rsidR="00E629EB" w:rsidRDefault="00E629EB">
         <w:pPr>
           <w:pStyle w:val="Rodap"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00043808">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="08B3B2EA" w14:textId="03948719" w:rsidR="009F01BE" w:rsidRPr="00580CA9" w:rsidRDefault="00E629EB" w:rsidP="00E629EB">
+  <w:p w14:paraId="08B3B2EA" w14:textId="14EA9785" w:rsidR="009F01BE" w:rsidRPr="00580CA9" w:rsidRDefault="001F3F2A" w:rsidP="001F3F2A">
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r w:rsidRPr="00580CA9">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>ES - Engineering and Science ISSN: 2358-5390 DOI: 10.18607/ES[year][edition][article] Volume _, Number _</w:t>
+      <w:t>ES - Engineering and Science ISSN: 2358-5390 DOI: 10.18607/ES[</w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00580CA9">
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>ano</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00580CA9">
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>][</w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00580CA9">
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>edição</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00580CA9">
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>][</w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00580CA9">
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>artigo</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00580CA9">
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">] Volume _, </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>Número</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00580CA9">
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> _</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="32A59D05" w14:textId="77777777" w:rsidR="003C42A0" w:rsidRDefault="003C42A0" w:rsidP="00D65080">
+    <w:p w14:paraId="03A9ABF3" w14:textId="77777777" w:rsidR="009742DE" w:rsidRDefault="009742DE" w:rsidP="00D65080">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1B31AD15" w14:textId="77777777" w:rsidR="003C42A0" w:rsidRDefault="003C42A0" w:rsidP="00D65080">
+    <w:p w14:paraId="7CD72007" w14:textId="77777777" w:rsidR="009742DE" w:rsidRDefault="009742DE" w:rsidP="00D65080">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="6699C6C2" w14:textId="77777777" w:rsidR="003C42A0" w:rsidRDefault="003C42A0">
+    <w:p w14:paraId="39805092" w14:textId="77777777" w:rsidR="009742DE" w:rsidRDefault="009742DE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
   <w:p w14:paraId="0FEC7B87" w14:textId="06AC19EF" w:rsidR="009F01BE" w:rsidRPr="006A2AA6" w:rsidRDefault="009F01BE" w:rsidP="00F00F63">
     <w:pPr>
       <w:spacing w:after="200"/>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="006A2AA6">
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Last Name, First Name; </w:t>
     </w:r>
@@ -7107,51 +7235,51 @@
     <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="33">
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="34">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="35">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="36">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="37">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="38">
     <w:abstractNumId w:val="17"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
-  <w:zoom w:percent="160"/>
+  <w:zoom w:percent="170"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
@@ -7327,50 +7455,51 @@
     <w:rsid w:val="001A6309"/>
     <w:rsid w:val="001A6E30"/>
     <w:rsid w:val="001A6E8E"/>
     <w:rsid w:val="001B1B31"/>
     <w:rsid w:val="001B4547"/>
     <w:rsid w:val="001B543B"/>
     <w:rsid w:val="001B662E"/>
     <w:rsid w:val="001C2610"/>
     <w:rsid w:val="001C2917"/>
     <w:rsid w:val="001C384E"/>
     <w:rsid w:val="001C4B7F"/>
     <w:rsid w:val="001C4FC6"/>
     <w:rsid w:val="001C70D0"/>
     <w:rsid w:val="001C7C1A"/>
     <w:rsid w:val="001D304A"/>
     <w:rsid w:val="001D376C"/>
     <w:rsid w:val="001D7F85"/>
     <w:rsid w:val="001E0EDE"/>
     <w:rsid w:val="001E1666"/>
     <w:rsid w:val="001E3FA2"/>
     <w:rsid w:val="001E53F1"/>
     <w:rsid w:val="001E7923"/>
     <w:rsid w:val="001E7F0B"/>
     <w:rsid w:val="001F2261"/>
     <w:rsid w:val="001F3491"/>
+    <w:rsid w:val="001F3F2A"/>
     <w:rsid w:val="001F51F9"/>
     <w:rsid w:val="001F6C7E"/>
     <w:rsid w:val="00201770"/>
     <w:rsid w:val="0020358C"/>
     <w:rsid w:val="00203EDF"/>
     <w:rsid w:val="00204B2A"/>
     <w:rsid w:val="002107B2"/>
     <w:rsid w:val="002110EB"/>
     <w:rsid w:val="0021114A"/>
     <w:rsid w:val="0021210E"/>
     <w:rsid w:val="00212283"/>
     <w:rsid w:val="002124DA"/>
     <w:rsid w:val="002144B7"/>
     <w:rsid w:val="00216B0C"/>
     <w:rsid w:val="00217619"/>
     <w:rsid w:val="00220CBD"/>
     <w:rsid w:val="00223CB4"/>
     <w:rsid w:val="00225DCC"/>
     <w:rsid w:val="0022699B"/>
     <w:rsid w:val="002272EE"/>
     <w:rsid w:val="00233872"/>
     <w:rsid w:val="0023796E"/>
     <w:rsid w:val="00241614"/>
     <w:rsid w:val="00242371"/>
     <w:rsid w:val="00242969"/>
@@ -8064,50 +8193,51 @@
     <w:rsid w:val="0092485B"/>
     <w:rsid w:val="00925068"/>
     <w:rsid w:val="00930040"/>
     <w:rsid w:val="00932980"/>
     <w:rsid w:val="00933DDF"/>
     <w:rsid w:val="00933FD0"/>
     <w:rsid w:val="00940455"/>
     <w:rsid w:val="00943013"/>
     <w:rsid w:val="0094323C"/>
     <w:rsid w:val="00943645"/>
     <w:rsid w:val="00944A0B"/>
     <w:rsid w:val="00944CFE"/>
     <w:rsid w:val="00946941"/>
     <w:rsid w:val="009471FD"/>
     <w:rsid w:val="009504F4"/>
     <w:rsid w:val="009508EC"/>
     <w:rsid w:val="00950EF6"/>
     <w:rsid w:val="00957237"/>
     <w:rsid w:val="00962675"/>
     <w:rsid w:val="00962D74"/>
     <w:rsid w:val="00963292"/>
     <w:rsid w:val="00965998"/>
     <w:rsid w:val="009674BE"/>
     <w:rsid w:val="00970CB9"/>
     <w:rsid w:val="009741E7"/>
+    <w:rsid w:val="009742DE"/>
     <w:rsid w:val="0097573D"/>
     <w:rsid w:val="00976AE0"/>
     <w:rsid w:val="00977AC9"/>
     <w:rsid w:val="00977B82"/>
     <w:rsid w:val="0098163C"/>
     <w:rsid w:val="00983F4C"/>
     <w:rsid w:val="00986A7F"/>
     <w:rsid w:val="00990E23"/>
     <w:rsid w:val="009919C8"/>
     <w:rsid w:val="00993E48"/>
     <w:rsid w:val="00997BAC"/>
     <w:rsid w:val="009A1CB5"/>
     <w:rsid w:val="009A4710"/>
     <w:rsid w:val="009B05F7"/>
     <w:rsid w:val="009B1ECD"/>
     <w:rsid w:val="009B33F5"/>
     <w:rsid w:val="009B405B"/>
     <w:rsid w:val="009B58FF"/>
     <w:rsid w:val="009B6515"/>
     <w:rsid w:val="009C3917"/>
     <w:rsid w:val="009C498C"/>
     <w:rsid w:val="009C518D"/>
     <w:rsid w:val="009C7A8E"/>
     <w:rsid w:val="009C7AAA"/>
     <w:rsid w:val="009C7B2A"/>