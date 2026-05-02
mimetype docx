--- v1 (2025-12-19)
+++ v2 (2026-05-02)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p w14:paraId="460B7841" w14:textId="705CD729" w:rsidR="004B6C64" w:rsidRPr="007A25FC" w:rsidRDefault="00272B90" w:rsidP="004448BD">
       <w:pPr>
         <w:pStyle w:val="SemEspaamento"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A25FC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Título</w:t>
       </w:r>
       <w:r w:rsidR="00F16CE7" w:rsidRPr="007A25FC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
@@ -271,70 +271,74 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4A08D5D0" w14:textId="635C2B08" w:rsidR="00C24475" w:rsidRPr="007A25FC" w:rsidRDefault="00272B90" w:rsidP="004448BD">
       <w:pPr>
         <w:pStyle w:val="SemEspaamento"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A25FC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Title in </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00487664">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="007A25FC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>nglish</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="4FFF77A2" w14:textId="77777777" w:rsidR="00C24475" w:rsidRPr="007A25FC" w:rsidRDefault="00C24475" w:rsidP="004448BD">
       <w:pPr>
         <w:pStyle w:val="SemEspaamento"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="169D7159" w14:textId="6137EF2A" w:rsidR="00C24475" w:rsidRPr="00A27940" w:rsidRDefault="00950EF6" w:rsidP="0034785D">
       <w:pPr>
         <w:pStyle w:val="SemEspaamento"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
@@ -836,481 +840,852 @@
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Obs.: Todos os autores devem</w:t>
       </w:r>
       <w:r w:rsidR="00D42521">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> ser devidamente cadastrados no momento da submissão do artigo</w:t>
       </w:r>
       <w:r w:rsidRPr="00536B0D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E391084" w14:textId="77777777" w:rsidR="006407FC" w:rsidRDefault="006407FC" w:rsidP="006407FC">
+    <w:p w14:paraId="034E2830" w14:textId="77777777" w:rsidR="007360EC" w:rsidRDefault="007360EC" w:rsidP="006407FC">
       <w:pPr>
         <w:pStyle w:val="SemEspaamento"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:sectPr w:rsidR="007360EC" w:rsidSect="00E629EB">
+          <w:headerReference w:type="default" r:id="rId8"/>
+          <w:footerReference w:type="default" r:id="rId9"/>
+          <w:headerReference w:type="first" r:id="rId10"/>
+          <w:footerReference w:type="first" r:id="rId11"/>
+          <w:pgSz w:w="11906" w:h="16838"/>
+          <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
+          <w:lnNumType w:countBy="1" w:restart="continuous"/>
+          <w:cols w:space="708"/>
+          <w:titlePg/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="32DCDAE7" w14:textId="542F4F60" w:rsidR="0031106D" w:rsidRDefault="0031106D" w:rsidP="00156EED">
-[...8 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+    <w:p w14:paraId="7CEC7498" w14:textId="77777777" w:rsidR="007360EC" w:rsidRDefault="007360EC" w:rsidP="006407FC">
+      <w:pPr>
+        <w:pStyle w:val="SemEspaamento"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sectPr w:rsidR="007360EC" w:rsidSect="007360EC">
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="11906" w:h="16838"/>
+          <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
+          <w:lnNumType w:countBy="1" w:restart="continuous"/>
+          <w:cols w:space="708"/>
+          <w:titlePg/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w14:paraId="5BE1739A" w14:textId="77777777" w:rsidR="007360EC" w:rsidRDefault="007360EC" w:rsidP="006407FC">
+      <w:pPr>
+        <w:pStyle w:val="SemEspaamento"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>RESUMO:</w:t>
-[...45 lines deleted...]
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="0E696EA1" w14:textId="1FE0307E" w:rsidR="007C040F" w:rsidRPr="00F86DD7" w:rsidRDefault="005800D0" w:rsidP="0031106D">
-[...1 lines deleted...]
-        <w:spacing w:before="60" w:after="40" w:line="240" w:lineRule="auto"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabelacomgrade"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2376"/>
+        <w:gridCol w:w="6891"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="007360EC" w14:paraId="440606AF" w14:textId="77777777" w:rsidTr="00043808">
+        <w:trPr>
+          <w:trHeight w:val="3369"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2376" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="245590"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="74B853F6" w14:textId="1E3A735D" w:rsidR="007360EC" w:rsidRDefault="007360EC" w:rsidP="007360EC">
+            <w:pPr>
+              <w:pStyle w:val="SemEspaamento"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recebido em: </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>xx</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>xx</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>xxxx</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="019457BC" w14:textId="1F4FC7C9" w:rsidR="007360EC" w:rsidRDefault="007360EC" w:rsidP="007360EC">
+            <w:pPr>
+              <w:pStyle w:val="SemEspaamento"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revisado em: </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>xx</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>xx</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>xxxx</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="3FCEB31E" w14:textId="6BBD1FF9" w:rsidR="007360EC" w:rsidRDefault="007360EC" w:rsidP="007360EC">
+            <w:pPr>
+              <w:pStyle w:val="SemEspaamento"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Publicado em: </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>xx</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>xx</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>xxxx</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6891" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="245590"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5A8931B1" w14:textId="77777777" w:rsidR="007360EC" w:rsidRDefault="007360EC" w:rsidP="007360EC">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+              </w:pBdr>
+              <w:spacing w:before="60" w:after="40" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0031106D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>RESUMO:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0010613C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Justificado, Tamanho 10. Envolve uma breve apresentação do tema conforme o tipo de manuscrito, devendo abranger sucintamente o tema da pesquisa, objetivos, critérios e métodos estatísticos, principais resultados e conclusões/recomendações. Mínimo de 150 e máximo de 250 palavras. Não deve apresentar citações de autores</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00852DA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0010613C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Poderão ser apresentados no mínimo três e no máximo seis Palavras-chave/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0010613C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Keywords</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0010613C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, sendo que não poderão estar contidas no título. Somente a primeira letra de cada palavra deve estar em maiúsculo.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C4435E8" w14:textId="77777777" w:rsidR="007360EC" w:rsidRPr="00F86DD7" w:rsidRDefault="007360EC" w:rsidP="007360EC">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="40" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF00FF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D6E64">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Palavras Chave: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Exemplo 1. Exemplo 2. Exemplo 3.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3FD4E09F" w14:textId="77777777" w:rsidR="007360EC" w:rsidRPr="004D6E64" w:rsidRDefault="007360EC" w:rsidP="007360EC">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2637"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="40" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="64B9F758" w14:textId="77777777" w:rsidR="007360EC" w:rsidRPr="00B455F7" w:rsidRDefault="007360EC" w:rsidP="007360EC">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2637"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="40" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B455F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ABSTRACT</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B455F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B455F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Abstract in </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B455F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>English</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B455F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005347CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Não </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>serão aceitas</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005347CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> tradu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ções </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005347CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:i/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ipsi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005347CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:i/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005347CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:i/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>literis</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005347CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>d</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005347CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">o resumo no </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005347CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>google</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005347CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> tradutor</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005347CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Os autores deverão providenciar a adequada tradução do </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008A4C20">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>mesmo.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4D52E507" w14:textId="77777777" w:rsidR="007360EC" w:rsidRPr="00A27940" w:rsidRDefault="007360EC" w:rsidP="007360EC">
+            <w:pPr>
+              <w:pBdr>
+                <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+              </w:pBdr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2637"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="40" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D42521">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Keywords</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D42521">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D42521">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D42521">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Example</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D42521">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A27940">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Example</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A27940">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A27940">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Example</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A27940">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 3.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="77BA601C" w14:textId="77777777" w:rsidR="007360EC" w:rsidRDefault="007360EC" w:rsidP="006407FC">
+            <w:pPr>
+              <w:pStyle w:val="SemEspaamento"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="172AD690" w14:textId="77777777" w:rsidR="007360EC" w:rsidRDefault="007360EC" w:rsidP="00090013">
+      <w:pPr>
+        <w:spacing w:before="360" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="FF00FF"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00750E6C" w:rsidRPr="004D6E64">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6596C1CD" w14:textId="77777777" w:rsidR="007360EC" w:rsidRDefault="007360EC" w:rsidP="00090013">
+      <w:pPr>
+        <w:spacing w:before="360" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...306 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="007360EC" w:rsidSect="007360EC">
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="11906" w:h="16838"/>
+          <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
+          <w:lnNumType w:countBy="1" w:restart="continuous"/>
+          <w:cols w:space="708"/>
+          <w:titlePg/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="72FB0307" w14:textId="6FEE6CAB" w:rsidR="007F2BFD" w:rsidRPr="009F01BE" w:rsidRDefault="00A7045B" w:rsidP="00090013">
       <w:pPr>
         <w:spacing w:before="360" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00864F56">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E439DB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
@@ -1443,51 +1818,71 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="78D005C8" w14:textId="640DB0CC" w:rsidR="0010613C" w:rsidRDefault="0010613C" w:rsidP="004D74C9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="AdvGulliv-R" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0010613C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="AdvGulliv-R" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Descrever todos os aspectos relacionados ao planejamento, implantação, condução, execução, coleta de dados e critérios estatísticos durante o experimento. Deve-se apresentar o máximo de informações e detalhes para que o experimento possa atender o princípio de repetibilidade.</w:t>
+        <w:t xml:space="preserve">Descrever todos os aspectos relacionados ao planejamento, implantação, condução, execução, coleta de dados e critérios estatísticos durante o experimento. Deve-se apresentar o máximo de informações e detalhes para que o experimento possa atender o princípio de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0010613C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="AdvGulliv-R" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>repetibilidade</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0010613C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="AdvGulliv-R" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A300990" w14:textId="5EB06A3B" w:rsidR="0010613C" w:rsidRDefault="006A2AA6" w:rsidP="009077ED">
       <w:pPr>
         <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="0010613C">
         <w:rPr>
@@ -1541,345 +1936,421 @@
       <w:r w:rsidRPr="0010613C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="AdvGulliv-R" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>O título das tabelas</w:t>
       </w:r>
       <w:r w:rsidR="00CA1F47">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="AdvGulliv-R" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> e </w:t>
       </w:r>
       <w:r w:rsidR="008A4C20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="AdvGulliv-R" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>figuras (fotos, gráficos, etc)</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00CA1F47">
+        <w:t xml:space="preserve">figuras (fotos, gráficos, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008A4C20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="AdvGulliv-R" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> deverão</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0010613C">
+        <w:t>etc</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008A4C20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="AdvGulliv-R" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ser </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00CA1F47" w:rsidRPr="0010613C">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA1F47">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="AdvGulliv-R" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>redigidos</w:t>
+        <w:t xml:space="preserve"> deverão</w:t>
       </w:r>
       <w:r w:rsidRPr="0010613C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="AdvGulliv-R" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> em caixa baixa (utilizar fonte Times New Roman tamanho 10) e</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B455F7">
+        <w:t xml:space="preserve"> ser </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA1F47" w:rsidRPr="0010613C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="AdvGulliv-R" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> posicionado acima do corpo da T</w:t>
+        <w:t>redigidos</w:t>
       </w:r>
       <w:r w:rsidRPr="0010613C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="AdvGulliv-R" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>abela</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00CA1F47">
+        <w:t xml:space="preserve"> em caixa baixa (utilizar fonte Times New Roman tamanho 10) e</w:t>
+      </w:r>
+      <w:r w:rsidR="00B455F7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="AdvGulliv-R" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>/</w:t>
+        <w:t xml:space="preserve"> posicionado acima do corpo da </w:t>
       </w:r>
       <w:r w:rsidR="00B455F7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="AdvGulliv-R" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Figura</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>T</w:t>
       </w:r>
       <w:r w:rsidRPr="0010613C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="AdvGulliv-R" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, sendo que apenas a primeira letra da primeira palavra deverá apresentar letra maiúscula. As tabelas deverão ser inseridas no corpo do texto e deverão apresentar caráter </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00CC4D6B" w:rsidRPr="0010613C">
+        <w:t>abela</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA1F47">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="AdvGulliv-R" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>autoexplicativo</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0010613C">
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00B455F7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="AdvGulliv-R" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00CA1F47">
+        <w:t>Figura</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0010613C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="AdvGulliv-R" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Abaixo da </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B455F7">
+        <w:t xml:space="preserve">, sendo que apenas a primeira letra da primeira palavra deverá apresentar letra maiúscula. As tabelas deverão ser inseridas no corpo do texto e deverão apresentar caráter </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC4D6B" w:rsidRPr="0010613C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="AdvGulliv-R" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>T</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00CA1F47">
+        <w:t>autoexplicativo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0010613C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="AdvGulliv-R" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>abela/</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B455F7">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA1F47">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="AdvGulliv-R" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Figura</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00CA1F47">
+        <w:t xml:space="preserve">Abaixo da </w:t>
+      </w:r>
+      <w:r w:rsidR="00B455F7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="AdvGulliv-R" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> deverá haver a fonte da mesma (Times New Roman tamanho 10)</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0010613C">
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA1F47">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="AdvGulliv-R" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>. Identificar as tabelas</w:t>
+        <w:t>abela/</w:t>
       </w:r>
       <w:r w:rsidR="00B455F7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="AdvGulliv-R" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> e figuras</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0010613C">
+        <w:t>Figura</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA1F47">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="AdvGulliv-R" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> em ordem cronológica conforme as chamadas no texto (Ex.: Tabela 1, Tabela 2</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B455F7">
+        <w:t xml:space="preserve"> deverá haver a fonte da mesma (Times New Roman tamanho 10)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0010613C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="AdvGulliv-R" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>..., Figura 1, Figura 2...</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0010613C">
+        <w:t>. Identificar as tabelas</w:t>
+      </w:r>
+      <w:r w:rsidR="00B455F7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="AdvGulliv-R" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>).</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="009077ED">
+        <w:t xml:space="preserve"> e figuras</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0010613C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="AdvGulliv-R" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Inserir espaçamento de 3pt entre o </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="009077ED">
+        <w:t xml:space="preserve"> em ordem cronológica conforme as chamadas no texto (Ex.: Tabela 1, Tabela 2</w:t>
+      </w:r>
+      <w:r w:rsidR="00B455F7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="AdvGulliv-R" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t>título da figura e a figura e entre a figura e a fonte.</w:t>
+        <w:t>..., Figura 1, Figura 2...</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0010613C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="AdvGulliv-R" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r w:rsidR="009077ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="AdvGulliv-R" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Inserir espaçamento de 3pt entre o título da figura e a figura e entre a figura e a fonte.</w:t>
       </w:r>
       <w:r w:rsidR="00C054D6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="AdvGulliv-R" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Não colocar a fonte após figura se é de própria autoria.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E68DFC3" w14:textId="77777777" w:rsidR="009077ED" w:rsidRDefault="009077ED" w:rsidP="0010613C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="AdvGulliv-R" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5F7E95EE" w14:textId="0D8D440D" w:rsidR="009077ED" w:rsidRPr="00915A82" w:rsidRDefault="009077ED" w:rsidP="00915A82">
       <w:pPr>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="AdvGulliv-R" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009077ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="AdvGulliv-R" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Figura 1 – Logotipo revista Engineering and Science</w:t>
+        <w:t>Figura</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009077ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="AdvGulliv-R" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1 – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009077ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="AdvGulliv-R" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Logotipo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009077ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="AdvGulliv-R" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009077ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="AdvGulliv-R" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>revista</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009077ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="AdvGulliv-R" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Engineering and Science</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01A6E598" w14:textId="78A56F9F" w:rsidR="009077ED" w:rsidRDefault="009077ED" w:rsidP="009077ED">
       <w:pPr>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="AdvGulliv-R" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="AdvGulliv-R" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4F85CA84" wp14:editId="3EAEE914">
             <wp:extent cx="1797939" cy="628650"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="3" name="Imagem 3" descr="C:\Users\Revista.EST-HP\Documents\REVISTA E&amp;S\Logo\Bitmap em logos.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1" descr="C:\Users\Revista.EST-HP\Documents\REVISTA E&amp;S\Logo\Bitmap em logos.jpg"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId8" cstate="print">
+                    <a:blip r:embed="rId12" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1820486" cy="636534"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -1894,58 +2365,60 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="AdvGulliv-R" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F6F0C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Fonte</w:t>
       </w:r>
       <w:r w:rsidRPr="004F6F0C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00915A82" w:rsidRPr="004F6F0C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Callejas</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="004F6F0C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2015)</w:t>
       </w:r>
       <w:r w:rsidR="00915A82" w:rsidRPr="004F6F0C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BECF405" w14:textId="77777777" w:rsidR="009077ED" w:rsidRDefault="009077ED" w:rsidP="0010613C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="AdvGulliv-R" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -1969,166 +2442,197 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="AdvGulliv-R" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>As equações d</w:t>
       </w:r>
       <w:r w:rsidR="006A2AA6" w:rsidRPr="006A2AA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="AdvGulliv-R" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>everão ser editadas com o uso de software compatível com o programa de edição do texto. Todos os componentes das equações e fórmulas deverão ser descritos detalhadamente, inclusive apresentando as respectivas unidades de medidas.</w:t>
       </w:r>
       <w:r w:rsidR="006A2AA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="AdvGulliv-R" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Não separar valores à unidade de medida correspondente (ex: 13cm). A equação deve estar justificada à esquerda e com numeração justificada à direita. Exemplo:</w:t>
+        <w:t xml:space="preserve"> Não separar valores à unidade de medida correspondente (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006A2AA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="AdvGulliv-R" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ex</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006A2AA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="AdvGulliv-R" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>: 13cm). A equação deve estar justificada à esquerda e com numeração justificada à direita. Exemplo:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="959" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3646"/>
         <w:gridCol w:w="3583"/>
       </w:tblGrid>
       <w:tr w:rsidR="006A2AA6" w14:paraId="1661C442" w14:textId="77777777" w:rsidTr="006A2AA6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3646" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1D88E4AE" w14:textId="3A1890D0" w:rsidR="006A2AA6" w:rsidRPr="006A2AA6" w:rsidRDefault="006A2AA6" w:rsidP="00915A82">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="AdvGulliv-R" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="0" w:name="_Hlk48384201"/>
+            <w:bookmarkStart w:id="1" w:name="_Hlk48384201"/>
             <m:oMathPara>
               <m:oMathParaPr>
                 <m:jc m:val="left"/>
               </m:oMathParaPr>
               <m:oMath>
                 <m:r>
                   <m:rPr>
                     <m:sty m:val="p"/>
                   </m:rPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <m:t>TO=Tc+Tp+Ts</m:t>
                 </m:r>
               </m:oMath>
             </m:oMathPara>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3583" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="27B99A50" w14:textId="7F63D473" w:rsidR="006A2AA6" w:rsidRDefault="006A2AA6" w:rsidP="00915A82">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="AdvGulliv-R" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="AdvGulliv-R" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(1)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkEnd w:id="1"/>
     <w:p w14:paraId="55A6BDE6" w14:textId="6841DD28" w:rsidR="0010613C" w:rsidRPr="00915A82" w:rsidRDefault="00AA2792" w:rsidP="00826F00">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="AdvGulliv-R" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="AdvGulliv-R" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidR="006A2AA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="AdvGulliv-R" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">ontinuação do texto após a fórmula deve </w:t>
+        <w:t>ontinuação</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="006A2AA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="AdvGulliv-R" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do texto após a fórmula deve </w:t>
       </w:r>
       <w:r w:rsidR="00536B0D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="AdvGulliv-R" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>iniciar com letra minúscula e descrever os símbolos que foram utilizados na equação.</w:t>
       </w:r>
       <w:r w:rsidR="00915A82">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="AdvGulliv-R" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Considerar espaçamento antes e depois da equação igual a 3pt.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2881F09F" w14:textId="52BD8423" w:rsidR="00E00E09" w:rsidRDefault="00CA1F47" w:rsidP="00915A82">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -2523,50 +3027,51 @@
         </w:rPr>
         <w:t>Livro</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="163D18F3" w14:textId="083072F9" w:rsidR="00CA1F47" w:rsidRDefault="00CA1F47" w:rsidP="00CA1F47">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="111111"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A3CC1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="111111"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>REBOUÇAS, A.C.; BRAGA, B.; TUNDISI, J.  G.</w:t>
       </w:r>
       <w:r w:rsidR="00536B0D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="111111"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DA7B75" w:rsidRPr="00DA7B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="111111"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>Águas doces no Brasil: Capital ecológico, uso e conservação</w:t>
       </w:r>
       <w:r w:rsidR="00536B0D">
         <w:rPr>
@@ -2704,51 +3209,50 @@
         </w:rPr>
         <w:t>Capítulo de Livro</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FDF1795" w14:textId="083B48D4" w:rsidR="008D2CAF" w:rsidRPr="006A3CC1" w:rsidRDefault="008D2CAF" w:rsidP="008D2CAF">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="111111"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D2CAF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="111111"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">SCHWARTZMAN, Simon. Como a Universidade Está se Pensando? In: PEREIRA, </w:t>
       </w:r>
       <w:r w:rsidR="00701C75" w:rsidRPr="008D2CAF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="111111"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>Antônio</w:t>
       </w:r>
       <w:r w:rsidRPr="008D2CAF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="111111"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> Gomes (Org.). </w:t>
       </w:r>
       <w:r w:rsidRPr="008D2CAF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -3594,54 +4098,55 @@
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B279BA3" w14:textId="53AA3EA4" w:rsidR="00580CA9" w:rsidRPr="009E336C" w:rsidRDefault="00712457" w:rsidP="00D61966">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="111111"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="111111"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666944" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4531FCDC" wp14:editId="39DF5D21">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251652096" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4531FCDC" wp14:editId="39DF5D21">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:align>center</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>397510</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6429375" cy="438150"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Grupo 1"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr/>
                       <wpg:grpSpPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6429375" cy="438150"/>
                           <a:chOff x="0" y="0"/>
                           <a:chExt cx="6429375" cy="438150"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <wps:wsp>
@@ -3661,460 +4166,656 @@
                           <a:ln w="9525">
                             <a:noFill/>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a:ln>
                         </wps:spPr>
                         <wps:txbx>
                           <w:txbxContent>
                             <w:p w14:paraId="3BDF6067" w14:textId="614AA57D" w:rsidR="00712457" w:rsidRPr="00712457" w:rsidRDefault="00712457" w:rsidP="00712457">
                               <w:pPr>
                                 <w:jc w:val="both"/>
                                 <w:rPr>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="19"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r w:rsidRPr="00712457">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                   <w:color w:val="111111"/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="19"/>
                                   <w:lang w:eastAsia="pt-BR"/>
                                 </w:rPr>
-                                <w:t>O conteúdo deste trabalho pode ser usado sob os termos da licença Creative Commons Attribution 4.0. Qualquer outra distribuição deste trabalho deve manter a atribuição ao(s) autor(es) e o título do trabalho, citação da revista e DOI.</w:t>
+                                <w:t xml:space="preserve">O conteúdo deste trabalho pode ser usado sob os termos da licença </w:t>
+                              </w:r>
+                              <w:proofErr w:type="spellStart"/>
+                              <w:r w:rsidRPr="00712457">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                  <w:color w:val="111111"/>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="19"/>
+                                  <w:lang w:eastAsia="pt-BR"/>
+                                </w:rPr>
+                                <w:t>Creative</w:t>
+                              </w:r>
+                              <w:proofErr w:type="spellEnd"/>
+                              <w:r w:rsidRPr="00712457">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                  <w:color w:val="111111"/>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="19"/>
+                                  <w:lang w:eastAsia="pt-BR"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                              <w:proofErr w:type="spellStart"/>
+                              <w:r w:rsidRPr="00712457">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                  <w:color w:val="111111"/>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="19"/>
+                                  <w:lang w:eastAsia="pt-BR"/>
+                                </w:rPr>
+                                <w:t>Commons</w:t>
+                              </w:r>
+                              <w:proofErr w:type="spellEnd"/>
+                              <w:r w:rsidRPr="00712457">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                  <w:color w:val="111111"/>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="19"/>
+                                  <w:lang w:eastAsia="pt-BR"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                              <w:proofErr w:type="spellStart"/>
+                              <w:r w:rsidRPr="00712457">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                  <w:color w:val="111111"/>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="19"/>
+                                  <w:lang w:eastAsia="pt-BR"/>
+                                </w:rPr>
+                                <w:t>Attribution</w:t>
+                              </w:r>
+                              <w:proofErr w:type="spellEnd"/>
+                              <w:r w:rsidRPr="00712457">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                  <w:color w:val="111111"/>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="19"/>
+                                  <w:lang w:eastAsia="pt-BR"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> 4.0. Qualquer outra distribuição deste trabalho deve manter a atribuição ao(s) autor(es) e o título do trabalho, citação da revista e DOI.</w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="ctr" anchorCtr="0">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="5" name="Imagem 5"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill rotWithShape="1">
-                          <a:blip r:embed="rId9" cstate="print">
+                          <a:blip r:embed="rId13" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect l="19846" t="31164" r="24091" b="33262"/>
                           <a:stretch/>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="19050"/>
                             <a:ext cx="838200" cy="299085"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:extLst>
                             <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                               <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                             </a:ext>
                           </a:extLst>
                         </pic:spPr>
                       </pic:pic>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+          <mc:Fallback>
             <w:pict>
-              <v:group w14:anchorId="4531FCDC" id="Grupo 1" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:31.3pt;width:506.25pt;height:34.5pt;z-index:251666944;mso-position-horizontal:center;mso-position-horizontal-relative:margin" coordsize="64293,4381" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQB/gjUdRQMAAI8HAAAOAAAAZHJzL2Uyb0RvYy54bWykVW1v0zAQ/o7Ef7D8&#10;naVJ0y6Nlk5jY9OkARMb4rPjOI1F/ILtLi2/nrPdl61FgMakpb7Yd77nuXsuZ+cr0aMnZixXssLp&#10;yQgjJqlquFxU+Ovj9bsCI+uIbEivJKvwmll8Pn/75mzQJctUp/qGGQRBpC0HXeHOOV0miaUdE8Se&#10;KM0kbLbKCOLANIukMWSA6KJPstFomgzKNNooyqyFt1dxE89D/LZl1H1uW8sc6isMubnwNOFZ+2cy&#10;PyPlwhDdcbpJg7wiC0G4hEt3oa6II2hp+FEowalRVrXuhCqRqLbllAUMgCYdHaC5MWqpA5ZFOSz0&#10;jiag9oCnV4eln55ujH7Q9waYGPQCuAiWx7JqjfC/kCVaBcrWO8rYyiEKL6d5NhufTjCisJePi3Sy&#10;4ZR2QPyRG+0+/Nkx2V6bvEhm0NAeds+A/T8GHjqiWSDWlsDAvUG8qXCWnmIkiYA2vSR8RVDD0CMA&#10;VSjzfeJzgMOeK+RW7xWgT0PNrb5T9LtFUl12RC7YhTFq6BhpIMvUewKWnWuMY32QevioGriMLJ0K&#10;gQ4IPy3SEdCJjlmfTPNinB2xviOPlNpYd8OUQH5RYQNCCFeQpzvrfEr7I77EUl3zvof3pOwlGio8&#10;m0D4gx3BHWi156LCxcj/RfV4pB9kE5wd4X1cwwW93ED3aCNut6pXcNDzUatmDSQYFTUJMwQWnTI/&#10;MRpAjxW2P5bEMIz6WwlEztI89wIORj45zcAwz3fq5ztEUghVYeoMRtG4dEH2EdMFUN7yQMQ+l022&#10;0GfzM81pCf8bycHqqOH+PprAyy09gjjexD/FEMR8X+p3MB00cbzmPXfrMOmgGj4p+XTPqafTG/ve&#10;hV6InXsryIIJNPG12R7xDmAmR/51z7UvvK/CN+66oIttW/vNTerA3MHA+Q36OMyuFF0KJl2czob1&#10;gEJJ23FtoWAlEzUDqZnbJoWZAV8GBwLQhksXm8ka+gV61Y/rdFbk0zCyx2k6zcEbJJqPZuBYV3g8&#10;zqZBlqS0zjBHuy3CLaiI/5+UFkWWzrzcIAwpt+OtGBfwlYnTLZvNRkXg9fU685J4pratSHxhokhC&#10;jcAMvRimPqxefFae2+HU/js6/wUAAP//AwBQSwMECgAAAAAAAAAhAE8FRDbsaAAA7GgAABQAAABk&#10;cnMvbWVkaWEvaW1hZ2UxLnBuZ4lQTkcNChoKAAAADUlIRFIAAAFoAAAAyggCAAABcCN9RQAAAAFz&#10;UkdCAK7OHOkAAAAEZ0FNQQAAsY8L/GEFAAAACXBIWXMAACHVAAAh1QEEnLSdAABogUlEQVR4Xu2d&#10;B1wUSfb4ud29vb3bu9v/bwOru8bV3VM3uaY15wiYAybMOSdyzjkPWRgyDDlHyVGykiUJSBJFUUER&#10;w/91V03bTCCsoKj9/bxP8erVq+rq6jdvumeYbpGS2y8qW7sLb3Vcb3iSVtnuf17R5+hZjz1HvfYd&#10;d9592Gn3Id9j532PnuccPeu8+5DL7sP2G3dqT5pJyJRZJtMXmf25zHzOCvO5K00WbzBU8NSX87BQ&#10;89eVdjWbvZyQP5cZTJ2vNWmG7uSZepNnQS+jPxZoTZpp+Pt8kxmL4koe3HnYFZ9x7YG/u8jT4YHI&#10;bT5wCxdsHWJEuklu3rzZ0dGBdEBLSwtrXGBCWOsLBwcHpBQWFp4/fx7pAnn67MVPas1IiPV4+Va5&#10;f//+kydPhsU8YLGZeXDp1zxEBgk8nCBgHo9bH/Qxj0ASSUlJNByqCgQ5ALjeEzwcuWNY49Kv9YAh&#10;eHqicXlAPlSJrTSoVqTQ6e88sPbyZXh4OJTQEw1NBzlAU+8OCHCws7ODEjGAeYA3qgLLli1DQ9NB&#10;DlSJrTTIroKBeTQ+qBzAeiAEbgYAOwLXe4I7C+KvxEdDQwMad6Dg/iT0AYF+zYPaP2JPSR0p/Dx+&#10;/BhK1IUfNBoPBgYGH3/8cX/n0U96d0at5JA9AGO/5vEGGEbzeNRWMIB5bN26FcrRo0d/8sknyNIf&#10;Pv30U6wJob/rQR1dmMeMGTNAQZaffvqJbMcORUVFqAqsXLly//79KHIRuIEPaBrYcYEOMA9yTAJk&#10;oUoeYB6kl1AHBGqCecC52duPj+Tk9GExj1fHpZ5La2vrPS6pqWl0wdYhACZBzOOPcw5fyvtMk2HP&#10;UHL/U8NrjjZnob7vy9wlmy2CtlkGbTYPXGfsL2YUsELPd7k2Z5GG56RNrBXavotUvRapeM1VcJ8h&#10;7Tz9AvtPadd5Mu7PVy009M/U903T46SMlDSasMfyBynzg3qcbzfoiK7TFpXQEhXXEF2j+r2E2mgJ&#10;1TESSuPEFcaskRm59IxHaIrI1Yq75c1dZc1P8+qf5DY+9z9x0UPqqOeeY667D8P1nNve477H4Xru&#10;HFzMOe8+4ip1hLiSm0xczxn/sdBk5hK4aIOLObikM1P105F2tdEOMVb00v5jEXkxt9x01lKN/80A&#10;Z7iY0wX5eTZcBer9Msdo6gLzOSvTa5/fauvKio274+fBXM/1RKSsrIy8uCKwtrY+e/YsrtBoa2vD&#10;Wk9aWloePnyIK93dkLiwxsXW1hZrfFBXciCPOp8KTTJvDFiMmpqaYTEPOPrMPLjAPOrENvY2D/Kt&#10;anDAIwoC5tFRe6c3D3RmCuDBhJyLA25ubr07wGjQiobloe/jgoag9xe2JdxMgk09wW2C6Nc80CRQ&#10;OW7cOGTkgfJZunSpQAeAGoSf/s7j119/BZ0aBRQ0NB2wT5kyBTlgU09Qk0CIOG0v6XseuMIFjcuD&#10;hYUFeAqcIgJ3FgQxD+XwPuYB0KfSy5Z6B/fvua5I6fu4gCsAoyDl4MGDlM7PnTt3sCYIPCJ385Rl&#10;+/bt/Z1HP+m9C70VKcgC9D2PNwPM435r57CYx9tZj71792KNpF/xASWc3bx48YKq0qEfbFSmpKTA&#10;mZGmpiaqdnV1Qfn5559fvXqV6g4KAG7Ozs5Q7e88BOLv748U5CPQs7y8HGs94XGGecDpWW/zeDMM&#10;o3kQxwVfypHgK6x790pKSt7M9Vx7ezuexxc210cfsZqwT0vMgD1bkzNP12eZkb+4acAOVsg2i6CN&#10;pgFwbbfawH+Zru8qHc48ZbelWj5LNDiLVb0WKHvBtd30i+xp553myribBWcZ+GfC9ZweJ1XPK3ni&#10;PtYPUhYLzjsSF3PrtcnrOU1RMXXR1cqjJNTGSCiPFVccu0Z+1MqL3y09/dXsQyI1d5+V1Lffutdd&#10;d7er/v6zm23dFbeflrV0FTV0lLZ0pV12T7NzTnNwSbZ2TLSwS7S0S2I5JFrax5vbJtg4xduy46wd&#10;kx1cM5y9M1y809meaU6eKZfdE2zZ0Jpo75poy75iZhcgr+V7XsFfRs1fVg1KPxm1AHnNIGmVYFnV&#10;YDm1EHn1EHmNEAUsEbrmmWX30oruJOY3JeQ1ppfczSq/n158N+las9dF5YBLyoQzFvUQOTUYwe+C&#10;AueMLOesrO9ZOT+a+JyV87+gGHhJmcPVAy4qBVxUDryolFPz6FrT88KmZ2WtzyvuvKi8+7y67UV1&#10;23Picm7HCW0oETv3HsQaDTh8vYCd3h3gUhFrJGqnibdaBP6WUCDa2tpYGyBVVVVYE4SrqyvWSP7y&#10;Vv4y9AtaukDT2/9Q6q1z//59WAQU6cxyMMvRE7QcxS23v2fZMcuBl+NRSWnXcPgHg7fO4LxYyOvV&#10;4QWe2QAZ/OWAKwCeiwBkgasK7NEPdu3aRQ2yY8cOpIAFN/cDqgtS+gR5DuZywIi9bx5akWfvGBkZ&#10;oWtF1AVAn22hKnbqC8ofKRRNTU1Y47bSS7Qcqqp3jh29PQjLgarUBhCgT5w4kbIg515QVFQkRiGZ&#10;MmUKGgHRn+4I3IFk06ZNBgYGuMKdHj/Pnz8f5OhAVaRACVf0ULa0tFCWjz/+GDn3zq+//oq60JcD&#10;FNzcD1CXgfLmXiwuLi4D2p/XBG91gAzOcqCFQPNAuri4OG4T1PoGwNvuiTA7BbUc586+Ru5AM6BA&#10;e06H/t9Y/efx48e+vr6g8G+iT6iJ0RWqCtB1AFWp5bjrwB605RgO4JmRc1u4cCGlIwXo6OiAanl5&#10;OTKicnBeLO8NzHL0AC1HVdzXd6pZr/Vi4VEo0L9zIfhbB5fXH5+KDnV19UHIHbhOgqpoOZBOL0eO&#10;HAklHbDfuHEDSmD8+PFQ4gY+Vq5cCSVyoLtRFgQy8sPThJwB0NFyoA/KBiE6EFDduXMnMs6aNQvK&#10;L7/8EtkFlq2trXQL+s7kl19+gfmIiooiOwJ0BNKFldnZ2bA/oAuEcjt9+jRlQcbk5PRBWI73hsGJ&#10;jveGhw8fwiJA7rhy5YrIqEOs4iM/rdBdM+GkzYsWtku09/MXL1YY+m+08JUwDxY3D15rEbzJOvQX&#10;j/ONTU1w0XnwcuQJdvRxp6iM8vrjjpHHLkf+RjZpBWXstY3YbR22ixUqZRWq7Z+62dhfkZMyaRNL&#10;3T99k0nwJuOgzcbBO8xCJU1CNhgGSrsmQNMl5/idpsHbjQM36Po7xxfuMQtbq+nnmVTyYtJo39Qy&#10;Xd8MZbckJddEJZcERXYcyMT9VhP3sybsZU06ZC1jG/nbIctvN+p+u1GH+FYJyXpt0bXkd0sSGsTX&#10;S2tUv5NQH71WfbaU/tT158auVRkroWxu7z5OXGHsGrkvJsz9bvl50UUnbbxjv5xzaNTS0yJZ1Q8q&#10;7zwra3pS0fq8rKW7uKkrp+ZBTu2TqzcfZ1xr9DtxEcRr3wmPPUc99xz12nvcTeqoC/kfhuzdh9i7&#10;DvkcPYt+N+Z79JzP0fOue4+S/3B4GHxAXKWOGE5fhP7tEInWpBkGv80znrbIZMYS01lLzf5cjn5V&#10;hsTsz2UWiu7GShx9WXedSy5WWkEszSBTFR+oap+wRP+1iP5BkZRlJjMWa0/5U5P8T0WdSTN1J8/S&#10;IwV07cmzDH6fB6I5aYbOlD9ho0ZTFxhPWwAbtdt+NKm6+2rd87q7T9x9gkyt3W75erT7u9dwPEVK&#10;bj26da+79nZnw/3nN+8+rb7TXdb0uLS5q6TpSVHlnVQ7dpq9M0iiJfkVnKV9EsuB+AqO5ZBgy463&#10;dkqwc0539sxw5WQ4e6exvdLYngk2jvGsywnWxLdwSbbOwWoGAQravucViW/h5DT8Lir7yaoHXlIJ&#10;klENllUNIb6Fe/UVHMjVotsZJW0p11vQt3BZ5e2ZpfegGp9e6XVGpsdXcOS3cIHSKpyzspwzsj5n&#10;5ejfwoHue04u8JKyP/kdnd95BfIrOEJCdczzG59db3pe3PLsRuuLyrsvqu4+q257UdP2ol//3Blj&#10;p4G19x0ilfbO9evXwe92+yMom9vJTj3Bfu8IFy5c4HA4oBw8eRJZ6PR3OXoB+70XCP2OluerU09P&#10;T6wJp/evZnl4na9mB7QhHiar8341Swm0EstRWloKZV1dHeHe3d3e3o4UBPrX6OTkZFTtk5s3b2JN&#10;CO7u7lDeu3cPyq6uLtLGC///VANKSkpQ+vj41NTUgAJhT5oHBs8S0AVaP/TTsLa2NlgB/LJnLvCp&#10;5SgrK2OWg4mOnjDL0QNqOXIbm5jlYKKjJ9RydNbUMsvBREdPBmc51q1bhz5rHD5oamriyQ0Eajk6&#10;au/89eVYvXo1/upx2DB+/Hg8uYEwONHBvxz4GHHB1gGCO3Px9fXFDf2AvhyioqJQVlZWGhoaIosw&#10;Bn85vvzyS5g6/YYBxLgk2KN/gD/qPmPGDKSAZe/evbi5L6jloMYBRo0ahTVBwDyp5aiKmzoIy7Fv&#10;3z765umAHUBufUIfhEfHHn0hcDmAzz//HCnInpubC+W8efOgpC8H4nWXg2fbPECrhYUF8uwdapxP&#10;P/0UdKr64sULNpuNnXpF2HJQVbod6bD/g7kcMCi1jbFjx8K8kU4ZAdDRdHuH6sKzHADo2KlXBC4H&#10;ORKu8tihfPz48SAvx/Pnz6EKCgxtb28PVbQlatugoOn2DuUPgB4dHY0rL1+yWCzs1Cv0VArQB/T3&#10;94esjCs0wGeQlwNVeXYGayRQRdPtHZ4RqOXoZ3eAZzn6ySAvB/r9HyhffPEFlIiHDx9CiTxBQdPt&#10;E3oXtBygwFsmbu6Lt78c69evp/ZBGP1fDgCc6Tg5OeGGfvD2lwOASWOTIKA1ICAAeQ41w2I5AGEr&#10;QhzfgYTGa9LLcvDMkF4dnOUg95QATQXpuK1n66RJk3Bl6MGbp8FjRFW6kVqOqqrHg7AcAH1FKJBR&#10;SUkJ1/sHGhltAkDG/kP14ikp+JsGOToQaOd5wG0DAY2MyuDgYNI2AMipYa5fvw4ljxFV6SW1HK/1&#10;aRiMNRS85uBUdyjhzZ7SKVCVXg5JdAwT0Nzg7R9K9IsQMKLzZgRUnz17hjxR0+Asx3sDtRwVV4nb&#10;uzHLwUQHDWo52ptCmeV4tRyP2nKHZDnq6uqwRgMu8LBGcvbsWawJgroV6Ovzz3/+E8q//e1vqMrP&#10;oL1YUH7u7Oysra1FFgSy907vPv0ZoZ/0ORS1HMnJyYOwHAAMhHSqRJCNGFSFksViIQVBNr6srq7+&#10;97//jexUiaBboESQLS/hLXPEiBFIr6qqQna6A0AZUZW4zyGpL1u2zMLCAkYYzOgA7ty5g3Sekq4A&#10;ApuoEkG2EPDr9FJSUpLSEaAjkI6MCLqR3gQ6Ai0H+j8pYBCiA0A6vaQrAI+Rv6RDt/B7ClwOrPXU&#10;AXpHehP6vQQwtMvx4sULpMNmyBYM3Rmg/FE5f/58HguUCH47VaLPZeXk5OifNqOSgm48cuQI4cS1&#10;ZGdnf/zxx+3tDwZnOd4PmOXowaC9WN4PBu2d5f3gwQPixQILISMjg5cD31SOBrx9otu+8cBzrzke&#10;wU7vFLAEPaLjsKadvK3CPHnnk46xhYmK8pzkvfZRmy18xUyDxMyCJCyCN7BC5PxSmuNjXuQsjSu5&#10;yYrNJX7t5BhFyOUoveB01HTePd40MmeXVdhuVug+q9CtpoHGwenGHlctOdkVTXc3GRO/dtpmGrzL&#10;PHSLUZC0azxqev7iBZLwnMoNugHrtPwmnXDoILlW3aLqkaLkRv7UyTlekR03Zske4tdO+4hfO61R&#10;cD9mEjRys963m3S/3UD+2mk99zZ6a7WIXzuJa4iKqYJ8v1Zj9Dr10WtVx6xVGSOhMk5CaZyE4jgx&#10;eQtLy1ErL45cembSWmkHv3jR+UdHztsrIq7q8fnV9lGHWb9fdFogazdL2X2GsvtsdY/52pzZmpy5&#10;upwFej5LDPy+ctwlZhIgYRqwyyp0m2XwNsugreZBm8wC1psEQJOEScAaQ/+V+n7LdX2X6XJW6HDW&#10;6HD0/JOnHXNaoslZoeWzXNNnsbr3YlWvRapeC5W95it5/H7IaZaM64yL7OkX2NPOs0GZLeM+T8Zt&#10;ygmH56sWgqBbBxr4Zej7pBE3EPROEf1t6Tgpc1iLCVKWP0hZTJSyuGAZMmmPCXctyFvEo7VANxZc&#10;o/rNGuURa1S+l1AdJaFK3jFeeSxx03jFsWLyY9fIjl4lPUdKy8Q1srym8cvZB8askRd5uEPycUhg&#10;UkGtCls/0MdCJ+NWgNzPuc1PIvSWuGc1VbV0ul4tzoxyPznt67UbN0gG1Vpt/zzuxq2ylq5UP2Mn&#10;Y5bnkY0RikfjrS+nWl+ONLP9Q+JEognrio5aoolVoqnVieU/hsmemLBffcXPP7jInVg6babFaaMz&#10;WuYTv/4x2SPAztLDft8/Yl38Mjz8r3oH71q/Y9clRwUTD/tLp8adY/nJL120YMmKkeuD3QJOXDBN&#10;cPUUk7VyOnpkwZz5/1yiYTDlswCngFSPwBhrV7eLmuY7T5ptPKg7bbHhkg2sfRdNxHaZrttrun6f&#10;xe4zxhK7WfulzTcdtNp+3GTWMuPpi0ymLyZ+ejZzidmfywghf1BG/w3aK5mzgiWxyyesyJmTe9kt&#10;08Hjqq1ruqV9AssxyYqdwvYt4ERWeAQWugcUsr1znHzy7D2uWrukXXZN1vhjoc5vc025g78S/LM1&#10;4pdrIKazlsJ89H6bqzl5psb/ZmhOmqE1Cf+QjfwtG3Hvfbroot+1QStUf5lj+Pt8oz8W6P82V2vy&#10;LKLv5Jm6P/+p/+tcg9/mQZPh1PmEw9T5xn8sMJ62iLV+T1Rhe+i1tqTqZ8nV3Ym5N6qra5qamlQM&#10;beAiSU5J38vYJFJsXsGGeRUVFelr5waILSB++2Wtq4vyCIW55IWnT3PrHuCqiVsmUh7eT0AKSTn+&#10;y/CeQrzNvj59/jysd/AoDMMMHBzmfhnSer7R5eV+WvuRBXE5MielvBwU6ZOXDrOSasO0HQzcD0tp&#10;KbBCykk7gh4cx3cfkZbT73yKTmzaMz3dDlpnWR9aDZWjl8wOndVkx5a23n1wcr826UCAR2EYGi5c&#10;uMBms6Ojo3H99u2k27dLi65dKyrNK75RSd69Ni/SOf5G5r7TOmu37cFOvd/JluEDBwdHWVlZQUEB&#10;0oFSElzp7r5//z6cpOAK+StSR0dHXOnu9vDwgCyCK93doaGhAp/AMyCysrIiIiLCw8NRFS4oYT4p&#10;KSmoClhIXsRad/e1u1ihGC+dibXubl9fXw0NDepXt7KyslBSI6uqqsJsdXV1URW4cb/b3jogJ8TF&#10;N6URWdCPXBGGhoYPac8LAqA7YGJigusk4FNDguvd3XZ2doWFhUhHP89Ft155A6BfxMKVO/XrWIuy&#10;7kPhnVPUms3Yt/Udbwfd7J6n1tza9CQw6u7TzmfIBzoymeODwCntQf8F90GfCgLoMyGGDxD0uSgC&#10;nwNyYYLjQweCA90TC0AxkZSUVFxczAQHA29wPOHCBAcDb3AUt9zObWxqe0Tc4IkJjg8d/rcVYDrb&#10;DUomOD50BAYHggmODx2e4OisrHqQcbVu3VYmOBiYzMEgHJ7gKJ1rVjrbFOQtBIeIkB/KMdBB/+z6&#10;ZuANDjIyqvd7vIXgoP/8uHf8/f0XLVr0G4m0tDS2vnG0tbWJf0zuiaWlJW4eGoT9IrqxsRHPQETk&#10;1q1bYImJiUFNf5lh9LbSS3B4eHjg/e4HuM+Q8fPPP6MNOTk54anTsLa2Rq2zZs3CHQYV/uBAm8MV&#10;Lk1NTejpYX8NOPxQ8gRHx72yqripr+57BCDvN4DA4Pjss8/QzgPYTzhdXV3YVUTEz88PDzGooMHx&#10;9rj0YsTdBg+e4EBbwRUhgAPkFVD+/e9/U85kP0JHCoDsNjY2oLNYLFCGdeZAkwawR7/B3Qb72KAx&#10;8Ta43KWBTVyQP+48SAw0OKC1vb0dV16+VFVVpfzpHYlRaHY4/KDwBMe9e0+ePIEXYNfbDw403QcP&#10;HuDmAYK6A3i414bnoTgI6odTCOq5lhRgnDZtGh5iMPgLwQHZF1dIKH96R2KUvoIDOHYUK28zONBc&#10;AdxGPv4Jm7ggO65w+eqrr5AdQJZTp07hQV+P//znPzAaHppLf4Jj6tSpeIjBQOAJKdo6rpC3kqRX&#10;QS8rK6N0pACgd3Z2UjrVROnD9G2Fmh9i7969PBaEQCPFiBEjkAMe9LVBo+HRuaCnnQL0+9ohkB13&#10;HiQEBscQITA46tpLoBxGwQHXrjwWBDJ2cx9m9ujRI6QgUCuABx0M0IB4AyTCggMZcbfB460HB2J4&#10;va2gexLSQXZc4YKMCGTp580p+8+//vUvNDK6lwAPN2/eRK3wTo87DCpMcBCgJZaXl8fNAwR1B/Bw&#10;Q8D06dPxNmiIiYnh5qHh7QZHe07tq6sVdXV17Dj08AQHgNeb792kT3C3oYyMt8UHmjnw8STR19dH&#10;a8HhcLCJPNLYVQjYjwR1B3D9PQLvbV80NTX14uzu7o41ct2w1hP+4AgJecCybHvLwYHAh5cEm/pi&#10;/fr1uENgoLGxMbYOAXjSJFSVakLKEIG2Reejjz4C+9dff43rL1/q6uoiZ1AAbOVCNaFzedChvHv3&#10;Lij0pxrwB8fxY1h5+8GB8PLywke73+CeQwlM+NmzZ2lpaaCMHj0aLLa2tuR+DG1kAGgrCKjSbz9H&#10;d6DrPPA08ehUdZi+rQgDDgA+/nxgjzcFTPjx48egUM8hR0akDCnEYnGBanl5Oa6QUA6kbw9nCp4m&#10;Hp2q8gfHLamD9Rskh2lwMAB4vUjQ99W4Qq5hZmYmpdOb6PA0gU7dHI7eNIwyB8NwQ2BwPHnyNr54&#10;Yxhu8AQHa2dpdd59C8lSJjgYmLcVBuHwBEdV3Nd1GfOZ4GAgGF6Zg36qHBkZCfp//vMfVBUG+Gzd&#10;uhVXekINBRDjCjl1R/Te2juv01cY6CMpXBk41HNCEKD/hdGGb3Ag+C08QGt/gqNPBuTMw+v07YXX&#10;HPb1Z8UTHPHx8VDKysoOi+CgV3uxU7qVlRWlAzw6VaXbqcwExgULFlA65UMpAKVPmDBBSUkJ6QDd&#10;hw5P35UrV1I61cSjv3jxAum3bt2i25ECEN40u5SUFCglJSXIQodyA8hOvY1WU1Nz7do1HuNwzxwU&#10;dDvdDRR65uBpQgpAtwOoCuC6EGco//WvfyEjHdRKwVOloNtBFxgckpKSSC8uLqaMCKrKY6cQZkfQ&#10;W0GnqnQ7hUAjPTjImz294l0NDqz12gUpgDAjqra2ttLtAKpCCckDWQAeHwq6HfTegwMABc4VkA7Q&#10;7fQYNTMzQwrlIBB6K+hUFRT6mdwPP/wAJd0BgZ5oNlyCo5BGaWkpttKgdoD+zSHAZrOpJgp0DxoA&#10;lhtrJNA0ceLErKwsehfc9uQJrAjWSFDrhg0bwPPSpUuoiqB+IwM6z78n0qF81NTUkAUPTQKDYI27&#10;rYiICPDfvXs36PRn0dE3h8DdSLCJC32X4X0KayTIAT12hD4aAhmp7XZ0dGZl5aEwwEHB5S1kDoZh&#10;xfB6W2EYVvAERxUXJjgYBFytoIfPADg40GNn6ovy9o9df51UzXbNKvE8S6qvaCEhfxTYN9nZ2a2t&#10;d4TJpo0beSw8gkdhGEogLFAcoDBAOoXIqEMskICkPOfIjIN6ntOknVare4Zklz+7F9zR4u6XVeqT&#10;WeqbWeaeVuKQWGgZm28Vm6kTlqkanCHjm3reO+m0Z8Ipj/gT7nEn3eOD8ipCC6qqtq6pXLskLL8y&#10;OLciILscurulFjknXXOMz7eJyTUNz9QPTNHwiVfxvKLgHivnFh2eWx6ZV4F6hWSXBcEW04vdkq7Z&#10;xeRYhF81CE7T8ktS8U5QcL8i7Rx9yiH8iE3oYZvgK3ngWXbaNGrSJlZAZolverFXSqFL4jX72FyL&#10;8CyDwHQtn2Qlj3hpdvS5yxGn7cJP2oaesgkJSCsKSC8+YRwBvTwTCtzi8tkxubbhV80C0/Q5SRqe&#10;CapucfLOsZcuR523izhtHXaSFXLUIujnoxZFN1s62ts7OjoKSm/m3mjILr+VVVafWnQz8VrVldyK&#10;iKtlwWnFfkmFnPgCj9hcl6hs56jsMQu2TdxtOHGXwYRdBhN3Gkzaa7T4jPVRfe8Thl6LzliN2aL5&#10;rYSKqISyqIQSt1QSFSdFjCtrkCiKrlEQXS0vuoqUlXIg36yU/WaltOhK6ZFr5L+XUBlFymgJ5dES&#10;SiBjsCiOFVcYKy4/TlwelePEFcaJyY9ZIzd6jczoldLfr7wwcunZEUvOiC48+fX8Y1/NO/LVnEPf&#10;zDs6aump0ctOLdguIzLqIOujpWdHWmR3Vuh/csBu9FGr0cesFql6dteZG5kd/5FdPVvZTdwoYIWe&#10;n5ix73oT98V6visM/deZB8/T5czT9Vmg57NQ32exge8SI/91lsHj2MdDyjJKa1te5i5ebxZoHJmz&#10;0Txwr23YbutQKevQA3Zhe61DD9tHSFmH7LAM2m0VstUscI916A+0XlI24bttwrdbha0zDtxhFbZK&#10;32+Vno+Yge9G44C1Br6bYCsGfss0PGVcYzcY+c/cx4bD7BhcIK7nt8E4UFzff7MJ8UCoLcaBh6wj&#10;dpiGSOj5S5oGr9fzX6vnv0rLZ6N+wAb9AKrXUhXP5apeCxTcxLV8Vqp6r1bz/lPaRULLV0Lbb768&#10;+0J596VKngvl3KecdND1zUAPkAIuOsbLuSRecoyXd05UdktSdk1ScIGoSjxvG33eLlqRHXfJPvqs&#10;dcTIWevHSZlN3M+auI+QCXstf9hDyAQpi18OW+/Q9lWwjxSTcxotafDtRuJRU/iBU0jQo5bQk6fW&#10;aZEPXOI+c0lcg3wKlbroGjXRNaqia1RGiKl+J6E+SkJ9tITaqLVqoyVUFRQUNu05NUZCecTi0+hx&#10;TD6s8ePEFb9bdIR8KJPcv0dPnfLDNIiPUSsufLfs3LeLT1Hx8eWcQ1/NPvjtgmPfLzoiUtjUnVpy&#10;u/hWR3Xbi/KmJ2VNTypan5U2PykGveVpSfPT4sau/LqOnJuPcuufXK3pTK1oz63vzq1/FunA8T9x&#10;0e/ERaI8ftH74GmPPUc9pI4S5Z6jnnuOee097rXvhMfe4667D7uQ4ozlEHv3ISeiPOx16LTvsfOE&#10;HCfLo6g8B+Jz7LznwVPIn5TDzlJ4HBAY01XqiPOugxZL1upM+VN70kztycQjjIgSKaRoTSafX/TL&#10;bMOp842nLSQe0zSDfEzTrKV9PKZpzgqwm/65zHyvsrman4myj6GCl4Gch56Mm460C4iZqq+NdoiV&#10;VjBLI9Bc1c9EydtA3lNXxk33kovmmkP6fyzAj2aiC+0ZTcRjmmYuMZq2UPfXOZqTZmoKeExTj2c0&#10;kY9pIuyEw5RZer/OgT0ymrpA75c5WtAdOoLDz7PxY5qmLjAiW2GXTWcuho1aLFjt7xyVVPMspeZZ&#10;Rt3zzLpndXcf32rrIuRel4KqScO9rmqOxx0/9wf+7u3+7g2+nk0PX4h0mRqEp5cX1rZFldyf++3X&#10;+bX3tNXNt2+y+X3JDNWjKUrZLddS9FhXKn+Utj6lHh0TIO10taqspSvK11HNPiHZymTn0oWp1pf9&#10;9HQWjfgpQvFooLzi/h9mEM/w0rg0etF2Z02LGeO+j1A7v3DL8Thjszgz649/mpXkZqGqYZvk7p9g&#10;77r5jM6Pv/yxfvHRVK/Ajf/4Z6aHW5aH/YGjmmnuvvrr16QERi9fa/D/RDdNO2MZaXAi3tHj/AXz&#10;KBvzZLbbz7PnJVy20D/0baCOhe3+8xY7Txkt3ag7dYHFjlPmkieIx3it32+2+ZD5jpPmO0+DxXLL&#10;YUuxncbTFvHFBz5yguNjzgo3fRe3wEInr2x713R7j0xrp2TW5USWY5Kta4YX+Qwvn+hKtle2k3eO&#10;k2+ejUuajVuG2QlVjcmzjGYsfhUWlNDiAyYAMzH8Y4HOz7Ph6EJ8QHDAkcbxATHNGxyzwEgEPUTJ&#10;lD/1f5sLhx9CBHUnOkLQ/DLH4Ne5hugxXr/PN/p9HvEYr2kLjGcs8XIIjS7rjC59lHLzecKNDofA&#10;tKamJq8rBR5ROf4Bob5x13xXz09fSzzDK3/d3CjxeU0PXohUtT4tvHmv5nZnY/uzutuPa2933rr/&#10;rOH+s9q27pttz2rudle1dpc3Py5r7oKYKGroLGl8XNLUVdrUlR2VkmrLTrNjp9k7pzm4gKTasZNY&#10;9okWdomWhCQR4pDEIiTBwi7e3BYkwdopwZadYMeOt2XHWV+GMsmWnc72BMlw4WS4eGc4e6c7e6U5&#10;eaISJMnOJd7aMd7WCcpE6GvjlHTZI9HOGSTByjFC1zxAUSdAXstfVt33rJyftIq/rJq/jKq/nAYI&#10;VAmRUYPWQFn1IGmVIGnVYBnVYFkQtWA5tRAQefUQeY0QBcGSGJyUVf4go6QtrehOauHt5GstiflN&#10;CXmN8XkNyddbrpbdz7rxILP0HjikFrVCa1JBc4g9x/OMDOe8PDE+jNxDYFukkJsGB5iJ/0Uln3Ny&#10;3mdkOSBnZX0IkYN9IXaHT8AIrSB+5+UDLioFXlKGErqTfeV8z8n7XVAIuKAERkoCSbek6Kz8xucF&#10;jc+uNz0vbHpW1PSs9Pbz8tbnN1qfV9x9UXX3ReXdZ9Vtz+ENhCyf17S9IG7S0CceV2uxJgDiSfCA&#10;iS5x/7mnT1vJkuF9AAcH+cQ/BoYe4M85XhM82F8CD8Ew/HgVHKHXK3ICjHGFi0MKVuhcL6vBGhd8&#10;nJ8+rSsvxFq/wUMwDBk3btzAGhd25FWs9QoOjrqG5vyy2gRn2WAbdWShaL59O6aoauu6S6rKegZn&#10;T9nH3jh5yUbqMAs3k+Dj/PSplu+1C4vWHbTOAv3sZi1vuUMNDQ2dlVcaGipOrN7td/PpWpM0w42r&#10;b1f4IX8AD8EwlLS0tGANUZHoGZ9VmRt3u5L4PjbH5VJD821Fz/wt209euayGXADmbYVBKMwDABmE&#10;Ijg4DA0NscYHh8PR1tbGFUHcvcv3JM+B8+TJE6yRdHZ2Yk04ZWVlWOODelAoAEPl5eXhCvlU1Nra&#10;WlzpC/TQ0Pr6elTlp5D7cNBhBfXE0H7KVB3iuaEAERywdkBiYiIyoSevqquro6qampqmpub58+dR&#10;FT1GlSc+wIKUe/fuKSkpIf11iI6OrqysxBXhPL7XgLWewTFB5tVzZRUUFGJiYnClP3R1+lelq6nI&#10;o5qFhQVSgMePH8PLpquri25EC4J0Kjh4HioL0Kuw2pcuXcKVIQYd7/9xD3xM8B238qeSYZ1W0e2J&#10;GffRg2Tnabbs0mn2DiCeMYvcUF8cHPByp4IDCA0NxRoJtfMAXQfIlTkL0YPr3d1wBoq11wBOsNPS&#10;0nClu/vWrVtxcXG4IgR6cNAfOkx/PjIgJyfn4OCAK93dEOWmpqa40hcCM8eFCxewJjxzQLqlB4et&#10;ra20tDSuDDH5tZ3oeL+kPXS4T0F9mXOO95/Ox095Hivcu+BuEBzovBT9UxDDh8bz58/hTCAnJwdi&#10;oKCgAF9AcmGC44MGguPMmTNMcDAIgD9zwOkdigyACY4PGv7ggIvNc+fOMcHBwJxzMAiHPzjQb+YA&#10;Jjg+dJjMwSAU/uDIbWwKKitngoNB0AlpUsr3LLs7Dx8ywfGhI/BtxTDjKlKY4PigYc45GITCBAeD&#10;UPiDo7OmtuHISSY4GAQEx6PS8jtWdkxwMAh+W6lbs+HJvXtMcHzoMOccDEJhgoNBKPzBUTrbFOTt&#10;BAe6zyFD7+DFGnr4g6Oj9g7IWwgO2G38rDaGXnlj8cEfHA8LG+5GFjPBMXx5i8FBZ/gGh4qKym8k&#10;8+bNc3d3x9Y3DvVQe4r/+7//w21DBmwFL1lPFixYgOawatUqqB49ehTZ/zLvWHCgnRfG1KlTsd/Q&#10;gzcpHOw3BMDgeMm4jBgxgsdITuF1E8w7Exxob/vDxYsXcZ8hA29JyOrjtiGLDxgZb4kEPe8YV2gI&#10;NPYT1Jc/OKripoIMr+CAJgrqoak8/PLLL9iDBPccAtD4ly9fxhsmAQvWSDQ0NJAb7jOo8GwLbQhX&#10;aDQ1NWFtgGhqaqIB34HMQe47gba2NnYVDnYlwf0HFTSyp6cn3h4JMgK4TuLi4oKMuOfgQd+Qqakp&#10;VB8/fozrgnjx4gXVBZSOjg5QgoODQQcWLVqEFAD5zJ07F3QbGxvwGdbBQc6ZADv1A/T4C+CTTz7B&#10;owweaGS8JS7/+c9/wEh//AoCOeOegweMiTfA3QSuCIHHgarSn/MCSYLSDx48iPRhnTnAgsAe/WbS&#10;pEmoY0BAAB5rMEBj4m1wIe8S/gps5YK64P6DBH0Of/vb3+hVfsLDw3kcoLpz505Q6MEBUHovwXHv&#10;3hOQYRQcioqK2GMgoL4AHmswQAPiDXBBRgps5YKMuP8gQd+Kvb09VCsqKnCdD3L7PWZFWf5CcJia&#10;th07etuZTdww/20GB1QRuHngoO6+vr54xNcGDYhH54KMFNjKBRlx/0GCZytoE7jCx8mTJ/n9x48f&#10;D8pfCA46bz84eLZ+5coVMI4ZMwbXuYwdOxbs7u7uuE5CDkCAR3xtYKh//vOfeHQuaBMU2MoFGXH/&#10;QYJnK/wfcvDA00pV3/ngwG0kyELxxRdfgPG3337DdS7IGaiurkYWPOJrA0PBezwenQvaBAW2ckFG&#10;3H+Q4N/K999/D8Y1a9bg+suXH3/8MfXYuZUrV1JdQkNDV6xYgfT/9//+H2WnP6GYuPcGqR85cmQ4&#10;BsfkyZOhiqaIQFWAqo4aNYqyQ4yDfubMGUpHoFY86GuDRsND00B2ANdpIDvuP0gI3BAQExMDTdOm&#10;TXv48CE20Zg+fTo04UpfQFgcPXp0mGYOYkVJcBt3lemP1QTQVT6A63ygVjzoa4NGw0PTQHYA12kg&#10;O+4/SAjc0FDAHxya+atDakyGaXDgChdkBHCdD9SKB31t/P390YB4dC7ICOA6F2TEnQcP/g0NEQIz&#10;x/ANjpaWFlTt7OyEMjY2FtmRkR/UigcdDNCAt27dwhsgQUYA10lu3ryJjLjn4MGzoaFjmL6tLFy4&#10;kFxY3uAA0MMKkU63Uzr9WcvIggcdJNCYcOzxNnrOAVFSUoIsuM+gQt/QkDJMgwMg17bHKiALBTJC&#10;CsF1LsgOuLm5IQsecfBAwwJ4Sz3BbUMTGQCMjLc0xAz34EBP7f5roBEAPOKggocWDvYbAmBwvIdD&#10;jMDgKJ3zNv7BmGdByRUmwM0DBH0VCeDhhga0CR5w25ABm8A7OcTwB0fpbNO7saVvPzgAcqlFPvro&#10;I+wxEFBfAI/1HgE7hXdyiOnjbeXs2bNvMTiWLl1KHl+RkydPYqf+gXoBeKD3C9gvvJ9DDBUcEAbD&#10;65wDQR5igrlz52K/vsAdREQUFBTwKO8XsGt4V/sCDmFubi4ovXS5cOECuVoCHIbXCSkdvBK0+ACw&#10;qxCIGXOZPXs27t9zhPcDvMN9QXnCYUaKQMzMzASOyR8cKsp3NNTf0o+aeMDHlu/oUl8pUUDew20k&#10;enp6uOf7GBkA3u2+6MWT3tT/4KiqeowiA3jLwbFu3Tp8hAMDnZycsLUvcAcSbBoa8LxfvmxubkZV&#10;ZEf/eoP0IYLc7Cvg+CH79evXkcXBwUFXVxcsUALISPHf//6X3kQFx2effQYKBATpJSA47t59cvYM&#10;fi7bWw4OYMWKFfg4kxgaGuIGQWAnLtg6ZFBzRkp3dzdShO3LIAKboIDqgwcPKJ3eStd5oDeh4Pjy&#10;yy9Bp/9bYXx8/DA956CDj3a/CQgIwD2HEphzWlpaQ0MDNXlyP152dXWh6tCBNoTgr6IwRTpS+KE3&#10;8bytUPrwPSHlQUNDAx/5vsAdhh5qzvTJ97kjgwKxXiS//vorvQrQHXia6NCb+h8cbe5ejwrf0g+p&#10;+wMOAT6ob1LeGNScQdm2bRulI2VIIdaLZNSoUfQqQHfgaaJDbxpQcLQ5uw3f4Bg+4Hm/fPnkyRNs&#10;Io1YG0rQdoHKykp6FYAq+tkS0pHCD71pQG8rXY/xBQsTHMMUvGQkUN2xYweu9DzqPJ506E3v/DkH&#10;Ax28ZFzAAgcYKcgCjB8/HqroGoQfYhQSSkensWw2G/R//OMfoD9+/Hi4BAfDcENg5rh+5W18Qsow&#10;3OAPjpr8+ynuTUxwMAgIjidPuiwkS/OjWpng+NAZRiekDMMNJjgYhMIfHO1NoSgyACY4Pmj4g+NR&#10;W05dxnwmOBgEB0d9zgYmOBjei3OOv//971jrCeybiKBPhYXRp0MvvE5fYcDKv86w6BsfXPlLMxx2&#10;wQH7QH1TAHqfu4RuwoErPeHpLswNISoq2rtDL5Db+Yt9e+E1h6V3p99QsP8Mx+AwNTXFlf4tkDCH&#10;/vSl4LnNzYAY0Ib6z2sO+5rdAYHBcfbsWaQwwdEvBrSh/vOaw75md4A/OCAygODg4OEVHJQCnD9/&#10;ntIB0On/6YOtPbt4eHjwNPEoKDj2798PJQLZgS+++CIvL+/o0aN0I4CqRkZGpHuPJgTd/sknn1A6&#10;sqNTIgSyA9nZ2fAGBwpu4Da1tLRISUkVFxeD5dSpU8gIJ1tQRW+I/N++Ep253bW0tCgdgapTpkyh&#10;20Gn7pUF1WH9toL+nRj9EAHd0gnZAR4d3lMpnWqi64AwHSHs7mliYmJIAcBI2SkFoNvp8Nj/gk5V&#10;KeXOnTt0I6Xzw9Pap85jvHLlynAMDgoJCQls7Ss4sPbypZeXF1UFhd7Eo6PnTlAICw5QeADjjz/+&#10;iBQEZeeBx96nDgokRaQDUEVN6M5udHgcBMLTSunffPPNoUOHkE5B/e6cDk9wdPfk7b+tUPQzOACq&#10;Cgq9ia7HxcWhVthJZOklOJBCh+jZ05lepeCx96mDkpGRgXQAqqgJytbWVmSkQzkIhKeV0kFxdnZG&#10;OsXVq1fpzogPNDgQyAHdo2eYBMe2bduQDkAVNVEKD8LsCJ5WSuexI3Jzc/mN71twdHR0UFVQ6E10&#10;neLzzz9H9t7fVpAOoJObCRMm0I08PhQ89j51wrunHVX/97//0e3Ahg0boKQcBMLTSuno3weRTgeM&#10;6E5rCKgOx+AAcIUGMRsyu8Lh+cc//gE6dcNvuj+PLqwJ/Y8ksGnTpvz8fFDQzW6REQAdxQF1dy+4&#10;joBy3759lANA18EBVSmUlJTA/uzZMzh9Q/de7urqAjt6g0c+AOj0/xdHTdR/tMfExFB2S0tLZWVl&#10;UEjfHnPgh6eVR6egbruL69w9BQsER1l5xbAIjqqqqkIa2EoDXcihGwrC5JARoE6m4HoVm8jFpaBX&#10;4ThBFd2wF0BVOGa4uacz6AA1PgoXCmQklkn4EUIXwLDKoFPd8eiCtgWQoxIDHj58GFkQyA6rhKq4&#10;Gwmy0MENJLB1rD15Qs0BPd+J54E96HR+7NixqAodAwMDh1HmYBg+DKPMwTDcgOAYXuccDMMHJjgY&#10;hMIfHHDGg2CC40OHJziIz8xpMMHxQcMEB4NQIDgePHjQR3DUk2z4Y/vmU4qghBfVL5U0QkaKlpYW&#10;T09P/IjEftDaeqcXycvL47HQpbm5GY/CMGQcP368ra0NgqBfwdE7d0ggC/WT1NS0vyxJScl4FIah&#10;pI/gGHWI9et+PZeoTJ/4nJ9O2y5Wdr2oqhN4tbyjNexaeTAno9Qns8wro9QxqdA6rsAiJtssOl0z&#10;JFMxMO0iJ/msV+Ip9/gT7nEgf2p7BedVhOVXVq1fFpFbFpJXGZhT7p9d7p1R4ppS6Jx4zT42jxWV&#10;bRicpu2XqM6JU/KIlXePOcnyjsyviMq7Ab3CrhYHZZX6Z5Z4pRaxEwpsonNMwjJ0A1LUOQkKnnGy&#10;bjHnnSKP2YYetgk5qWYYkFnqk1o8eYt14NVSv4wSn7Riz+RCdly+dVS2aUimjl+KqleCnEvsRceo&#10;M/YRp23DQE7ahASkFXknXINenOTrHgkFLrF5jtE51mGZhn4p2l4Jqu7xii5XZJyiLzpEnrMNP20V&#10;eowVfMgssOhmy/Wapg6gvi6vojHnRkN2+a3MkrqUwpq4vIro7BvhGSWBKYW+idc8r+S5Ruc4R2a5&#10;ROdM2G0wcbfhhF0GIBN3GUw9ZLpFmX3BzE9Slf3LHoOR61VFJZRfibiSqIQSUYpxyzWUKIquVhBd&#10;LS+6ipSVct+slP1mpfQ3K6RFV8l+J6Y0SkJllITqaAmV0RLKIGMklEDGEqXiWHH5cRIK48TlCUWc&#10;VMTkx66RHb1KetTKSyOXnR+59My3i059s+D41/OOfTX3yJdzDo1YeHz0stMSh9UX75QlgmP+aZPb&#10;Qb+yrojtkjf99YLDEWWDM+wr3Q9z7lWZy3gkSHsmnnGLX2UYsNrIf4e1t5hJYEHdbTGzYDHzYAkQ&#10;i+B1liEbrEKna3oqBKTFrpq/1ujh84wlGkHpFc33DjtFqwakHnWKOsmOrrl977hT1HHHqBNEGUnI&#10;5ai9pl76IZlUL53gDI2A9L22EXtswqWsw3Zbh+1ihT17/lyKFbaHFbLfKnSXRfAWk8DtymbyXklH&#10;dSNNPTJ/lrSTcU+U80456XRln02kFCt8k3GQaXj2VpPg7WYhu8xDd5iFgL7JMHC9vr+0ayLV67xj&#10;rIJ74haDwIzyhrXavhqclNb2DnVO6ib9wK2GwXlVzc9fvFin5S+h6eueWOyTWkYER0eHX1pZTkUT&#10;+8p1VY8UZfdkJbckJddEJdcEJZcERed4RTZIHIgSO278XsuJ+60I2ccC+QGq+1gzTjkcMAyUt49a&#10;I+88RtLg2026327U+Xaj7rcboNSBUpSS9SDaout0RNdpi67VEpXQ5IqGqLi6qJiaqJiq6BrVEeKq&#10;36/VGLVWY/Ra9QUHjQ/I2Y5eqzpmrcpYJBLKECVwYjFOQgmCQ3SWJATHV79LfDFx3uiVl75fcWHk&#10;srPfLj69T8lewybAyivmqzmHvpp7aOSiEyPn7Ru/5LDI6EOs/7ddSza0/lnW7x8tPDL6qNUWOZOF&#10;qh43c8yXcyrnqbjPUfOcpeqxXN9vk7nnUj2vtWZBEqZB83Q483R95uv6LND3XaTvu9jA93c1j/Ws&#10;kO9c9q7Wf/Qyd6mEWeA6s8DdtuFStuEnnWN2W4fusQ49xY4+5RR9zDFyv23YQfvwbRaBG/Q9paxD&#10;qV7rTQO3WIRstwzdaR0G5XZW6Cp9n5V6PlvMgnZahuyyDN5pHrhC21tC1nSdgd/POy6fMYhaeMR1&#10;tbavuJ6fpHnoTovQbWbB20yC9luFQzRASInr+ovp+G00CNxkGLBKk7NB35/qNV/OXULbd66c21Jl&#10;jz9lXFapeq1S81og7zZP3n2FKgdiYr2232o1zkI5Dz2/TBAUHBcd4+VdkuKu3dTwSpNlJ8g4xV1w&#10;iFV1S1R1TfRNLj5nG6XAviJ7OeasdcTonSY/7CXCAmTCXtaEPZY/gEhZTNzLWniRfdE64riJ/28H&#10;zUcQ8UEGByncsKCCQ0t0LT04IDI0RMXI4FgDwaECMhLiQwLiQ22UhNpoSCFrVeXk5MZIqICMXHwG&#10;ggMi4+GdZRAcT550jVkjN3aN3IIJc8jkceH75edHLjkjuujkNwuPfzXvCETGl7MPfj338HcLj/y4&#10;6pTIYgXXscdt/p1+/wunslGHWaMPWy07Zzj1EjvCT1tS3+kPaftZyu4zlN3nq7uu0HWZpeY1V4sD&#10;MlvTe7YWZw6ECBElnAV6Pr+pui819Ftu5DvTZetmcy8x0wBx0wCIj+2skJ1WcJhDtlkGb7MM2mZB&#10;yBbzwM3mgRvNAtYb+a4z8ZcwJnptNfcWNw4QMwpYY+i/ysB/hb7vCj3fZbo+hOhwlmtzVupw1uhy&#10;Vmh5b5I1mqfsOkfBDd4glmhyQJZr+azQ9l2h5bNUg7NY3XuxmvdiVS+QRSAqXgtVvBYoey1Q8pin&#10;6PGnNNFrlozrLGmXGdLOMy6yp4NcYE87D+I0/Tx71iXn2TJuc2Tc58q4zSPE3Sw42yTo6vNVC0EM&#10;/TMNSAGFEL9Mfd80fZ80PQ5Iqh4nRc+bFK/kkdsMRu8ynYAjgwwOKSI4SDGfcpC1U4sjYxW67MLl&#10;7zZzg2M9GR9ETNByxlqICW5wQGQQaUNddA0Ojm9WK0P5nQTEBxEc5PsLIRAZ5FsM8S4zVkJxHAi8&#10;rcB7CvG2AvEhM2aNNCSP4qqGJQf0up52j1h8qqii3sQlPCW37MvZB0Yul5mxS0/k4Q7JjpYWeE2E&#10;ppYl5t+cOOXXK9fbGtqf193pqmp4WN30iCwf1LR1193rLm98VFBzt6ju/o2mjurWJ1W3H0NZfedp&#10;VevT8qZHxfXtBdV3r9feK2t+UtbStT2kLr26LeV6bWphXUHtg5KWp2W3u4sbH18ra84Ijku0tE80&#10;sUo0toIyVPpAoqkVISbmocasPz7/MlTXNFbHOFbbiBRtQqfJ+G//d0XXBEmMmmoIlDrG0dpG0VqG&#10;IFFcidQxija0jDGxjja2ilaTjdQ3izK0iDKwiDS0EB01KVLXmLX1U6kLBvGmNgmm1olmNuNEJyWa&#10;2yZa2MHcZD79TGyCaCLYzW2TWA4KStaJpjZj92tA6XlqQbItO8mGnWB1+YqJZbSBebSRZZS+eaSu&#10;SZSucbSBRbS+ebS+WbQRy27XZvHVB6L1TKP1zMiSVAwsYoxYEVpK40eIRukZj5612P3oeduNu4zm&#10;rtSbuURv5jK9mUv1pi3SnvKn9uRZun8s0p+zymDeGv0/V+j+Pl/n13k6v2HRnboQjHpzVulClzmr&#10;DeaLQ9Vg+mKjmUtN5q02nbPSeMZi4+mLQEymLzaZAbIExHTmEtNZS0HM/lxGynJCZmMxn7OCkLkr&#10;+xDSDXWxWC3ppGrr5ZvnGVjk5n/d1bfAxSef7Z3nzMljc/KdvPMue+bYu2XauWbYuWbaumY4uF91&#10;9sn3Ci7xiaggJLSME1LGCSv3CirxCCxyDyh08y909bvO9ilw9My57JHl4Jnt4JFlZx9rvF9eE5bl&#10;l9kGfywwnbWMmrNQQbv2StD+YiEWYeYSWBzDPxbq/z5P55fZWlNmaU6aofG/GZqkaE3Coj1pJhId&#10;ruhOBpkFoidcSAfsj0eA6pQ/dX+erf/rXIPf5xlNXQBiOHUB6Lq/zNaeMktr0kyYAAgoxKH/+U+9&#10;X8B5DuH/2zxDkN/ngz8hv883AiFGmG/8xwLjaQtMiAO92GTmErM5y603H+A4hsUUtceWd0YW3b9S&#10;1pFS8yyt9nnqzWcplZ2VDXczi+uzyhpyK5rzKlvyK1ts2F5QPnv2rLbulhcnuKCqJd7XL0tb9bqu&#10;UpWBcoOhqp9vSFlZZb2BSrW+cpGeSq6uWtODFyIPIHGQhKSWJeXXFtfdr73bldPUVXvnSfnNe+U1&#10;beU196oaH9a1ddfff1bb1g1poqypo7ThYWVrV2Xr05jbTytuP71x+2lxY8e12vb8m/ev1z8sauwq&#10;auq6Vv/oanlLatGt7Kp7V248LGzsArlW35Fb3JAaEB1vbhtvZEmXBGMWISZECdU4eJ2f3RGjbRSj&#10;ZcgVfY68KmHhCjeVmEAZA2lC2yhK0zBK0yCSlCgwWtjHOXrFszlxpMS7+MWxvf3M7GIdPGOs2TE2&#10;zoTR2SfRwT3ZmZPuFZzmGZjmEZDmFZTuHQKS5kFUCR2a3ANSXf1SnDkpjl6pbn5pnkFpXsGpnkHJ&#10;7gGJbv5xTt6xNs6xti7Ehhy9YliOIGCJu+xJiINHPNsnwc0fi7NPgotfgrNvnINnhIWTn5aFq7S2&#10;7RF5y30XLPZeMNt2zGjZZt1pi3V+n68/b43phgPm20+Ybz1qun6/6bq9ZluOWGw/abHjFIi55AmT&#10;9fsMl2812XTQfOcp6Gguecxy+3HW9uPmqyVNZi41nrbQeBqRO4j0wc0dVPqgvZBevd5w7uhn+pi7&#10;0kpil7uBm39UOSe60j242NX/mrNvvhMn19E757Jnlr17pq1Luo1zmo1rOiFu6TbuGbZuGQ7eOe6h&#10;pZzICq/QEu+wUr+4m54hpS6++S6+eWyfPDaM4AMZB7JGlp17hr1XlpNnmtkJNfU/Fqr+b7oGvG7h&#10;hTdjsSnMnEoTAqVH4kBC7TLKHUthWWBxDKbO1/t1rs7Pf2pOnknlDvI1jIQ3d+j0N3fM4s0dOCPM&#10;IXLBVPLF/weRCNDWtSb3yB0o0YAzpA8DlD4gd/DKPCMkxGjzjf5YaCGxy8M+OPJ6e8yNp5GlnbEV&#10;XQlVzxNrnidVP0uoeKyiZxGaURNxtTY6tyE2rxFEn+Uem1MXm1sfX9CYQEqoo0uypnyOjlyxoVyV&#10;kSySSkOZIgOZHB35dCOthvYXxL9JMTAwMAwIlDjad+3a9fB+Qpint7nkhYyWp3c6cmPdTboaE9qb&#10;qkgHAmh6eu/G06e5ltKsugdPq4uTLnsk47anT8uSgh91Pe18dL+ytbCpKtw5KBUGtLMKaWzryGmt&#10;dTyhiP0IyhX3mBXcqXn6NMNA3+/xkxwDVXcYkMtjmEzn0wxrbTe39LqnT1svK7PC63EbAwPDcEDk&#10;GgMDA8MAwd/WDweuX7+Os9kbB8+AgeGd5fz58w4ODhoaGrg+xPRIHHYR18KvVqqzE/PLakvqb6c4&#10;y6od3Vue4oGb+Th6Ti67ubHh9u2GZqKqE5xeUZR/4YLhzrOmp3fsj9Lfr6FlpXPooAwrcPcl+3NG&#10;oUUVNXul3TIryc58CE8cFbILJRXlLY4rOFfcux0SFoasETZyeQGm7kZOYWFhRFNDRZiJpwPZemnl&#10;3vPStoe1nFWV1C5ZJ2qbs6/YnGBZRaOOiPLy8qtXryIdz4CB4d0kPT0dSgMDAyjPkk+X50daSyup&#10;oOp2c2Ns8e1Yy7M5kY6NtyuqKvMSimqgVe30dvtj2xoqC2sbsspvNSp65ht4X923bcva9Vsvq55C&#10;I9B5N8440oOysdY/smKuYa1/4BkwMLyzaGtry8vLBwUF4fprYGGsffNWE64Igbi9wTDhLV6q4Bkw&#10;MDD0D+KeEwwMDO86AXkPf1JrHiKJKe7Am+HyKnGEh4eXlZWBkpOTU1paiow8FBYWYo0PIyMjKC9e&#10;vIiqdOCiCynW1tZIodPS0oI1mieFlpYWlI8ePUpKSkKWtwicE3V1dd25c6e1tbWjg3cpk5OTobx/&#10;/35VVRW4IeNfAx0IHsZLZ2KNDzhN1dDQiImJkZOTwyYusLzt7e1I19fXRwpFVlZWZ2cn0p2cnJAy&#10;WDx8+BBWDFFfX4+tfNTU1GRkZLi5uUEI8QQAT7zBgOBMga09gZWH3SwvL8f1nsjIyEBHOMfE9fcC&#10;39xXKeMPneaXL19SVUK0bx9yb+thES7zdJpnqjevNOS1I7nV9gRvkj9xJCYmxsbGQomtNM6dOwcl&#10;eiXzYGpqCpc96Kjzxy7YCwoKrl69Cm4Q4tjKBaKhsbERFEgr/IkDXg9Qwgs1LS0NWd4i8fHxUEZG&#10;RkIJy0XaXgHBGhcXFx0dDbELL0hs7YnW1pNYI9H3KoHyadfDiIJaZEEITBw/yGSG5t1uasOvcwo0&#10;H2FoampijTxMWONy/vx5KNGy8y8+8KTzflxhfUpZmSvbtr3jsbOTfefda56Wfo9we2/AkUVKdXU1&#10;0iGrIgs/At+TBpo4YHcqKysDAwNxnQa8pYWFhYFSUkKs+fvEL5qvXtvoR/EIZOm+3/mLdktj94uF&#10;9m2SYZ1TtFrAOFWzeaNu8/WkNlXL5oLUtoqMNouirkmaLfPUmnfpNNt4t76sfEA1oXFAftduxpuk&#10;J47hz6C/JQ5bBCaO3oG3Wf4TircLvM7R6QycnTU0NCDjgOjlDJeBjjirlXp5D5Fc9G/DGyNhPuNg&#10;YGAYMD2+jsWnOAwMDB8Gz58/b2tru3fvHlxForv2IPjv3cMDkzgYGD5c+pM4UlNTz549a2pqiusk&#10;TOJgYPhw6TNxPHjwoLOzs6ysrLGxMTY2FhkBJnEwMHy4DOhSxc/PD2tM4mBg+JBhPuNgYGAYMEzi&#10;YGBgGDB9f8bR2el8rRAktbYOWRBM4mBg+HDpM3EUt9zObWwS8wmA8u6jR8gIMImDgeHDpT+Jw6Ow&#10;OOxGhV9JaXP7g/Ox8cjOJA4Ghg8X5jMOBgaGAcMkDgYGhgHDJA4GBoYB02fi6Kys6qypvbX7IJRP&#10;7t1DRoBJHAwMHy79TByd9bfaPDiPCotbjS2QnUkcDAwfLsylCgMDw4BhEgcDA8OAYRIHAwPDgOkz&#10;cZTONn1Y2EAJMgLvc+KQlpYWIZnDwPB6oEBis9k4tt4X+pk4oERVivc5ccCRXr16dSADw2Awfvx4&#10;iCgcW+8LzKWKAJjE8SbhcDhWVlaHDh1atmzZp59+CiXotra2vr6+2OMdh0kcdJjE0S/gVfF///d/&#10;MGD/cXNzw53fUw4cOIB3dSDIysri/u8a/U8cJSUlaGeBzz77LCIiAox37tzZu3cvtnKJjIxEXd4W&#10;TOIQAByY10kc+/btQ0f39fn444/xoO8+W7duxXvVEwimFy9e4KXnApauri7s0ZP9+/fjEd8R+pM4&#10;0K4Bs2bNwiZBwLIgt8mTJ2PTmwUOFlL6TBwd98qq4qZSgowAkzh4kZKSQgdVGHZ2du3t7fwvks7O&#10;zri4OOwkBHj/wZt5B/n666/xbpB8+eWXeM8HAu7M5bfffsOjD3t6Txy3bt1CewR0d3dja6989dVX&#10;EyZMwJU3BWwUZgivfFRlEocAYIEGlDj++c9/ksedl7t37+IRBwgcldGjR+NReoI3+Y7g4+OD502S&#10;l5eH95AP7EEC51nYygfEJXYi8fLywlsaxvSeONCOAGZmZtjUD/Lz87FGIyYm5pNPPsHDiYj8/e9/&#10;h8te3MaHn58f+CC9ubkZdQG+//57ZKRYt24dbhMRmTZt2nSSY8eOMZcqvMAC9TNxiIqKogWl8+DB&#10;AzzQYIAH7Qne/PBm6dKleLrkCQLeHyFgPy7YKgR6pt6xYwfe3nCll8Tx888/o70AsOkvgUaAU1dc&#10;5/LRRx+hJlzngowArOSBAwew9eVLOJFB9qysLGwiOXjwILLDKx9ZmM84BAAL1Gfi8PT0REtJB/cf&#10;AuDCHm+Dy7Jly/BUhiUnT57EExURKSoqwrvRK7GxsSdOnMjNzcX1XgkICMCji4ioqanhrQ5Lekkc&#10;aP4IbBo4qHtycjKu9wS1Aq2trdj08qWkpCQy4joNZAdwnYRJHP0CFqj3xLFz5060jhSwfLjzUPLp&#10;p5/i7XHBExp+4PmJiJw5cwbPXhCfffYZ9hOEuLg49hPExIkTsd/wPgXrJXHAmT+aP4BNA0RCQgJ1&#10;b29vx6aeNDU1IQcAm95I4lBVvVNR0RkV+eDY0dv19Y+vXetA9g83caxYsQItIgXu9kZwdHTEW+WC&#10;pzWcmDJlCp5cX4vDnwrpwMUO9hMC9hMRgcjG2x5+9PMzDkgB2DQQZs6ciboHBQVhEx/IAcD1N5U4&#10;oISsERxM5A5n9n1k/0ATh42NDVpBxL/+9S/c5w1CP0tH4MkNG/C0yC+D8KSFMFiJA8DbHn70njhu&#10;3LiB5g/4+vpia7+5e/cu7ixkEx0dHai1oqICm97gpQqkjKamx7hC8oEmDrR8FLgDHzzfJtDZvXs3&#10;duLi4uKC2/igf3BF5/PPP8ceJHhywwY8LfKzNzxjITCJA4F2AfH48WNsFURKSgr40L+wq6qqQh1/&#10;+uknbKKBmng+7Bxo4kBfwQCwLWRhPuMQACyQwMShrq6Olg/R0tKCO9Cgv4Eg/v3vf6PQoSMjIwPO&#10;mZmZuM7lP//5z9ixY3GFy4kTJ9DgdHAbyY8//oinODygf/qApyuEkSNHfv311x9//DH25vLf//4X&#10;7OvXr8d+QsDeIiI7d+7E2x5+9CdxIOBF+Pe//x3tkUAUFBSwKx9mZmbIZ+PGjY8ePXrw4MHUqVOh&#10;qquriz1IICvxnLHW19dDFoAmeCFjE8mZM2fo3w9iK5fY2FgmcfAC6yIwcXzzzTdo1RDYmwYcFdxG&#10;wmKxcAMXyAtYI/+VGPuRXLlyBTdwERUVxZogcDcueIrDBjwtERE4n8IzFg79MxFEdHQ0bhOOpqYm&#10;9h7GpxtA/xPHO0R/zjged3Vq5q9Ggk0fZuIgQ/QV2JvGsmXLcBsJtgphy5Yt2I8EW/sN/QN5AE9x&#10;2LBkyRI8MxGRJ0+e4EkL4S8kDvr/LAm7rhwmfJiJo/FBpWb+GpCQGpO69hJkBJjEISAUVq1ahdtI&#10;sFUIe/bswX4k2Npvfv31V9yTBE9xOEH9NxFw8OBBPG9BDDRx6OnpYT8RkR9++AFvb7jywSYOk8Id&#10;ILoF64yub0VG4ENMHDyfPmDvnuA2LtjKBf1HsL29PejUD5YQX3zxBfKhQPbw8HBc7wlqpcBTHGZY&#10;Wlri+ZF0dXXh2fek/4mDiDwaKioqeEvDmA/2UkUgH2LicHV1JcMVA1XcgQYsKG7uFXBD/rjeK8iT&#10;Ds8vR2fNmoWnOCzh+exz8+bNeDcGwvbt23F/kn/+85949GEPkzjofIiJAyCD9hW4gyDExcWxEw1h&#10;r5n169djDxpbtmzBzXxgDy54csOb33//HU+XhqGhId4lQcjKymI/GnB6gkd8R2ASB50PNHFQX2hT&#10;4D5vEJ5PNy5evIgn944wefJkPPWBMG3aNNz/XeNDThylc0xb/fLarpTh+gebOAD+/9fC3d4IeJNc&#10;Jk6ciKf1ziIvLw+XWnh/uMyZM0dbWxt7vON8mImj+qDnzbP+zXappbNN6bcsJhKHpaUl8saDvS/A&#10;Ye4lcQD85x19/o/j68Pzfx/AO3Qzmw+ZDyRxNDU1QdmvSxV1dXUibXx4iQPxt7/9jXz9vkJRUREP&#10;Mah0dnbiDdDgcDh4HgzDm6FLHC9evBg1ahSKB8Tly5dx2wB5/PgxurMprvcFf+K4desWlB/6ZxzC&#10;wLHAhf/UA8F/f8C/Bs//eiCWLFmCN89l7ty5uI1huIKP6ODBPyy/pf/Mnj17QN2ZD0cFgFZQGAEB&#10;Afj1ygXe/HEbH5WVlXjQfsPzf+t0du3ahTdJA7cxDG/w0R0k/ve///21YZ89eyawF/VTF1zvi/4k&#10;jqqqxyCgnDt7G1mADzdxAJ9++il+1fbk+++/xx59sXjx4osXL+JKP8Ab6ImysjJuZhj24NgaJPCg&#10;AxwW93lTieOywz2UOI4dZRIHjUOHDuFXMB8qKirY6TX49ddf+c9uEHZ2dtjpHQSvMh/ozRDeS1HV&#10;3t4e+VO/DAwKCkKWdxG0C8JA/yNXV1eHqtRZ50cffYQsCC0trZMkqBVAVQR2EoSMjAw44D60XtT/&#10;8tITh8B/QUJuFO3t7cylCi94qfoHhDV+NQsHXgMjR47EHYRjaGiIOwiHuhZ9d0GLTL8io+5ehetc&#10;n+bmZur2Jd9++y1uezdBe8EP+sm1wDseNTY2or78tzVBdgDX+wfuI6gXlTjmz5+PTVyQHcB1EuYz&#10;DgHgdRogv//+O35xDwHw5oA38+6DV5kPyJvYgwRbSfhv2PHOgfekJ15eXr20AtSbv76+PjaRICOA&#10;6/0D9xHUq5dLFWQHcJ2ESRwCwOv0GsD7JH7FvwY89w16b0CLzPMZMDLCywPXSZARV95x0L7wgNuE&#10;tCKwR08fbOq1Iz+4j6BeQ5E42ty9Om5UdtbU1m+QxCYmcQyUn376af/+/U5OTjgr0HBzc4NLUIE/&#10;5XgvwassCOzBRaDxHQXtCw9z5sxBrb08+RE58DwnCRkBXO8fuI+gXkOUOCBrMImDgeGvg2OLD9ws&#10;xEFOTk5gKzICuN4/cB9BvZhLlUEArxMDw+CBY0sQI0aMQD48j2KLiIgA48yZM3GdBvIHcL1/UJ/Q&#10;u7u7QxVe/NQI1A3lYmJikIUC2QH67VSYxCEAWI5bDAyDx8OHD3Fs9crGjRu//PJLeIl+9913SkpK&#10;2Dqo3Lx5Ez239GSvX9/2CZM4GBgYBkw/E0d5Rlt13n2r3R/Gz+oZGBh6p8/E0X63MzfsdknK3ebq&#10;h8iCYBIHA8OHC3OpwsDAMGCYxMHAwDBgmMTBwMAwYPpMHFVxXz9qy6lOGF2T8juyIJjEwcDw4dLP&#10;xPGoLRcUEGQEmMTBwPDh0v9LlZqUXx4/rMUVJnEwMHzIMJ9xCCYtLY38L9s+uHnzJu4wcKi7LSC2&#10;bt2KG4Rz9+5d7M0FN9DADQP8Z2RAXl4e9yTB1qGH/ohZAFuHJTU1NXiWXHDDGyE+Ph5vlQtu4EJ/&#10;EDc2DRlM4ugNfBBERExNTbGJBm4TEfnvf/+LTX8JNEh/EgcF6gLg+uAhKSk5RCP3DtoogOvDGzzX&#10;tzRbvO23ulb9TByPHz++cOECrpAwiYMAN/f6s+g+QSMwiQOB68MbPFcmcfSaOOC0/ezZs+BWUVGB&#10;TUziQOBm8uZucKIIC0SBPV6+7O7uxiYuuIELGgElDnBGP3NCtLS0IB8ecLOQ0IHDs2HDBlzpSWxs&#10;LO4pIrJnz57Ozs7a2lrcRsKTOOiPdBEVFe3lsQ88z4uCAMINgigrK8N+IiISEhL0B/djD+HgReSC&#10;rXz2W7du4QYaioqK+/fvR7qjoyPepPDH6CPOnDmD/bj7hStCZuvp6YmbRUTgaD558gQ39AQ2+u9/&#10;/xvpJiYmyL/3mSCQJ4DrPYFDNn78eFzhA17quDNJVFQUbuADomjq1KnYT0TExsYGN5D0/1IFcoeM&#10;jExWVhaqMonj5fz583Ez7RBSN7nDdRrIDuA6F2SE1w+UAQEByDh27FhkB06dOoWMFLih51Djxo2D&#10;fIEb+LZy4sQJMEJiwnWSH3/8EXrhCgmVOGRlZT/55BNsffny8OHDyD5lyhRs4gLGMWPG4ApJeno6&#10;chZ2s0xc4UL5A9jUF9hbkD+yr1y5EtdJqNs7o0fVQJZH9hs3biA7gCwU6CMD+iIg6A/iwiaSBw8e&#10;gIXnp/EfffQR8qyvr0cWSBaff/45MgLHjx83MDCA1yGqzpkzB7n1AvIEcP3lS3j1iomJ0V/nuIEL&#10;Ss0wc1zngpwBXCf517/+xWMBkBuAqsxnHL2Bl0pE5MCBAxBhYCkpKfntt9+wlYTnpUi9O+E6DWQH&#10;cJ0LMgp8Nj1qAgIDA7GJBFsHvhX+H1PzePZyqYLsAK6T8FsQyA6oqalhk3BnADUBuN4X2Fv4pnkS&#10;B4DsAK5z2bZtG799xYoV/EYK1ATgOvfTdHt7e1yngTwBXCfBJiHj9w7uKagvbujZRN2lEddpZGRk&#10;8DTxVCmSkpJQE8o+vSQOeEX0AnPGIZi/nDiEfcaBWgFcJ8GmgWyFOGY0iouLcUNPBpQ40EsOTkbu&#10;9gpyRn0BVOUBtwlp5Qd7C59n/xMH/y53dHQgS3R0NDb1BLUCuM614B0WAhwC7N3r/PsE9xS+7wCu&#10;kyCLg4MDrguHujLFMxYCeDKJozfQIgLvQeJAUC8JCjc3N9xGMqDEgetCtsUDdhXijNv6NxSAvYXP&#10;83USB2RVZPHx8cGmnqBWANe5Fmtra1zvC+QP4PpAwD2F7zuA6yTIAvkd14UDwYCccV04TOLoDbSI&#10;wFtPHGVlZbhOgowArtPADXxN/M/Tpz+iBZsGmDguXLiALF5eXtjEB7xpo8t+5AkgOw+4TUgrP9hb&#10;+DwH5YwDwKae4DZaK64L8UfQW5EzgOsDAfcU1Bc39GzCpl63ZW5uDuWTJ0+Q5w8//IDs/Dx79mzf&#10;vn1M4ugNtIgA9VF8n1DPkVVXV8cmkkePHiE7gE1ckFFg4kAfd/G/LFEXANdp4AZBW8EajZiYGB5n&#10;6lXE//E+sgO4ToJNJNjEBUVhVVUVrtOc4ZWJTVxwg6BJCgR7833GtHbtWmTv54OFAIG5krr/OIBN&#10;XOClghtoTQ8fPsQmERE9PT1s5QJvPGDHFRLkCeD6QMA9BfXFDXxN2CoiMmHCBGziAu8f9E9k6f+P&#10;h000Pv74Y/SILEgccBAbGpquXy9mEscrioqK8OJxkZCQoD6K751FixbhPlzQt264Qv7TB6w1cgbG&#10;jRuHG0REsrKywPL06dNdu3ZBVVtbG/nQOX78OHIGIPdjK0lYWBhuIN806N+eIiP9O5GWlhawwCsN&#10;11++rKysRG4IbCUJDg7GVtpTGhHe3t64oSdWVlbYg4bAx+tu2bIFayIiv/32Wz/XGXegYWBgQLcf&#10;OHAA3hKRM/31UFhYiIxARUUFtoqIfPPNN9hKgh5JyQ89R6ioqGBvEmGPm4MXDPYgQd/sIL744gts&#10;7R/07/JYLBa2ktCfSiMuLo6tXGA1cFtPcDMN+nfwdH755RfsQSaOR486/Pz8MzMhlpnEwcDA0A8g&#10;cTx48LDmZl1qKpE5cCJgEgcDA0MvQOLILyhISU2Nj09gEgcDA0O/YD4cZWBgGDBM4mBgYBgwvSQO&#10;9K/lwmASBwPDhwuTOBgYGAYMShwKCgrt7e29JA4ZGRkoL126hKpAj8TRNHjUc6mrq2sYbCoqKrxI&#10;vN8ssMXAwEA8CQaGd5lGktbWVpwJnj7tJXE4OjpijUuPxIFf61wKSqv2j12vqOXkcKO+PpkNFhON&#10;E/UV2XtWyJ7U9oTqlRIoatgXThz4z5zj4rJEHy4tLS0wp+LiYlDwT2oGj+zs7Pz8639NrK2tCwuL&#10;eYz9l4KC63gSDAzvMsrKynB5AqcbOBP0mjj4EdliFErJKcf4zZqemzQ8L7ombTEOBpE0Dd1tGXHM&#10;IfawjHplU9uNxrulDXdKG+4W37pTBFLXeh2klpDCutZrda35tbezqpszq5rSKhqTyxsSy24lltYl&#10;llZHF9WEX68JLagJzq/2y63yya7wzrrhmXnDLaPcNb3MJb3MOa2UnQpSAsoJj5Syprayxrvlzfew&#10;NLWBlDW2lTbeLWkAIbZeWHf7et3ta7XN+Tebc6qbsiobMisaMm/cyiivTy2tSympTSyqibtWFZVb&#10;FpldHJZZGJp+PTjtWmBqQUBKgV9ynm9ynk9SnmtkSlldS9mt2yDlUNa3lNa1lNS1FNc2gRTdbLpe&#10;03ituqGgqiGv8lZ2Rd3V8tr0kptpJTeTi6oTr1deya+IySuPyimLyCoJu1ocklEUnFEUkHbNL6WA&#10;k5TvlZjnEZ/rHp/jFpfjkZB34JKqmVtASd3t0npCYIuggxTXthTVNheC3Gy+Vt1UUN2YX9WYW9mQ&#10;feNWZlldekltSvHNpMLqhGuVsXkVMbk3YFvhmcXBadcDUwr8kwv8kvJ9EvK84nK84rI9rmR7xGa5&#10;g8RkFd9sLLnZVHqzubS2GZSi6sbC6sZrVQ0FlfX5FfV5N+pyy+uyy2qvlt5ML6oGSb5WkZBXHpdb&#10;FptdGpNVGpFZDFsJTS8MSb0emFzgn5Tvl5jnk5DrE5/rDdu6ku1JbsUtOgtad2u732l/dOf+w1au&#10;3L5HSEvbAyTNd9uRNN2533D7Xn3LvbrmttqmOzWNd6pv3a6sv32jrrkc5lnTVFzdUFR5q7Dy1rWK&#10;+oIbdXnltTmlN19Jyc3FW4/uVHPhl13qrns03Y7oe54381GxC9Jjh+k5h6vbB0H1kK77TlX2Zjn7&#10;9TI26y9Zr6Pk4isd7OsvvoZcsBIs51lcsVx3DokFlBsusDZesNosbbtF7vIWefZWBfY2RedtUBJC&#10;KaQosiVBFAjZruBEE8ft8o47FEAub38ljjsU2TuUXHYouSLZruhCirMkDCvP3ibntE3OcYvs5c0y&#10;Dpul7UE2SdttvGi78YINTHLdWcu1ZyzWnjFfe9oc9A3nWJsv2WyTtd8uf5kUB2PHAE2Wl4qpq8io&#10;QyyQhZfsL5p5Ooivytkw3vDi6RMm3qcNnDcoOaxW81yh6jFHnn1WVc8kNMso9OqLFnZ3Z1PtdZPH&#10;zZ5haYFmUTmWMbmsmDzTyBzDiGy90CzN4Ez1oHTlgDSVgBT1wAS1wLiTrjF7HaKkHKJ22EVss43Y&#10;ahu+zSZC0jZC0o6Q7XYRO+wjdtpH7L4cBSJ1OWqmlhcrrsA6/potvFY2r6ratLJq/bJKicWVYgtd&#10;IlIdEq87JF6ziy+wicu3upIHWzePzjGJzDKNzDIJv6ofkq7qm6zASZT2iLvkTshFtysX3WJBLrgS&#10;ct4FyzmX2LPO0YctfNiJ15yTrrskF/JsyyMy1THh2uWEa3Zx+TaxuazoXLOIbOPwLP2QTJ2gDEVO&#10;srRHwil27FGHqEN2kQftIg5x5bBdxBH7iCN2EQdswvZYhe6yDNlpEQyyX9XUI7EAxrGKyf95x+Up&#10;kvaTt1hP2oT/3dg0NNsyKtciMtckPNskLNsg5KpeUKZ2QLq6X6qKT4qsR+Jpp9iDNpF7rcJ3WYSC&#10;7LYI220ZtocVto8Vvt864oB1xEEorSL2s8L2WIbtNg8xD8s2C8uGkn9bur7phoEZBgGZev7pWr6p&#10;6pwUVc9kRfdEedf4S+wrJ2yjDlqGS5mF7DYNkTIL3WMeBrIXiRmUoXvMQqVMQ6VMQnabhOwyDt5h&#10;FDzlpEP89ZuJhbXJxXUdJM9WLyT+tLbGXbt5paAGJDa/Jia/JjqvOjKnMjyrIiTzRlBGuV9qqWdC&#10;oV1ErkVwlklAhrE/knQjP5A0I98eYuyXZuKfPnbp3on7WVj2cWWvJcgEkH2WE/dZTjpoNe2E7QpZ&#10;Fyld3/NWYfL2UWcsQ7eoe809bTdRyvi7rXojNul8u5FPNmh/uwGVhIhSsp5HtETXgWiSoiW6FkRT&#10;VIIuGljE1UlRExUDUSVFRXTNKxkhrjpSQu07CfXv12qMWqc+ei1d1EhRRTJmneqYtarzdquPlVAZ&#10;s1ZlDJQSymMllEDGvRJFLOIKpMiPE5MfKyY/Zo0cKTKjV0mDjFp56fsVF75bfn7ksnMjl575dskZ&#10;0UWnRBed3Kdk7+CXsP608VfzjuQW1yRkFX81+9BXcw99M+/IyEXHRy09NXrpqSmrT4yYs2fisiM4&#10;cXy98sRH61TnOxVZp9W4JJr4ZR36cuvZr1eenHDSZuwx69HHrKUUjDYaBmwyDnre7PSkNSgv5vRp&#10;/7wJl29sMg5YouW9UNNroZb3OfcEzaDMky5xe+wisqsb5DnRofnlVS33HZKK0BnKJsvQxQa+SJYY&#10;+i0x8Ftq6L/UyG+Zsf9yY/8Vxv4rTQNWmQb8oe6xzyn6ADtmjNuB8ex9Jxwfihk8Wq3/6GXe8pe5&#10;SzdZBu+xC99iGWwRk+ubVcaKzTvrdsUyOu+My5UDduGe6cX77cKOXo5Q5CSaRWQdsA274HolIq/y&#10;kvuV4OwbZQ2th+zC99uG7rMJ3WsVuscqZKuB5znXKyACt7XNMiSrqinyWrV7WklOTXP17XuHLkfr&#10;Bl8tuNkCiTI4t3KdcQBklnXG/t7pJSml9dlVjRuNA7aaBjonXoezMzWf5K3G/hsNfNfq+0rocTYq&#10;mCt7xR+2izxiHyWpGGzkcbW1rYN6Ma/V999hERpfVAvpwyu91DwyV8k75V7HE4e4a63tHZk3Gi+6&#10;xIfnVlpH50uaBGfeaEgsqovOrzYKzorKrz5sE7ndNMQztWStnr+Erp+4ji/IAatwIo9YRfBva7mK&#10;1wp17/W6/klFtWHZlcvVvNySCi3CsuTdEpcoe+yzCNXySdtnEeaXXibrmgglKyJvGXRR5ci7Jq5U&#10;5Yip+3gkFi9V8lyq6IVk8gkH0+As0+Bsi9BcSBddehqd1wq65c6DruKectEp3jIs1z66oKS21Tu5&#10;JKu8MfF6raZ3GuxGQXVzdG6VZ2LRebuYyGw4fatquvvwvG109o2Gy5G5hr5p7nHXEgpqztlEnrOJ&#10;OGcNEvndfMmxu81+gEwB+WK/Vc/0wZqwl/XDHkssUpBNWFMOWf152mG9iudxsxAF+yhpm/Bd2t7z&#10;z9r/KGUycgtkEF0ya0CpS2aNHiJKyXquYJ2bRIgMoi26FgRlEK2eGURTVBzSByli6qSQSWSNKilE&#10;7vhWTHWkuOp3EmqQO76XUB+FUoaE2vyDRqAckLMdLUEkjpiYmJCQkICAAEgZkDvGrlUZvfjUyCVn&#10;qfQBhxWuOzof1I8TJxLHiNm7wAKJY9Tyc2PXyH0zfYv1ZbflK/b8PFeSSB8rL41acYFIH0TuODsC&#10;0geZO0QXnPh6/vGv5x2D3PHVvMNfzTn0Jcjsg5A+ROcfHbno5HcLDoKMX3pMZMwhq59O2KxQdP1s&#10;t8l/9FInajo9if6pzWbU56fcxxy0GH3YavQRq9FHrcQvmU6XYU+VZndUqhfEaueE7/ol+KGocdHv&#10;p81mKrn/qeIxU9l9BikzVd2X6LiKGzov1nb7U8PzTw2vuVqc+do+87Q5c7Q4s0FAAdHhzNXlzCPE&#10;B2S+ns8CfZ+F+r6L9H1/U3VfZuS/1NBvqZG/qLPUN+zdXzvtep677GXu4l0sFzGTADHTAAmurDcP&#10;3GoZvAPe2K1Cd5MCyi6rkJ1WITtYwdstCZG0DJK0CNpGylbzoC3mgZsJCdgE3Q28N5kEbDAJWG8S&#10;wLOtvSxXCZNACeMAcaMAMRBD/9WG/qsMCFmp77sCRM93uS4SH0J0OCu4soqUNbocMV2fNTqcZVpe&#10;i9Q9JGSMFdyvLFRzn6/qzn8WsFids1TLZ5mWz3ItnxXavit1fFfp+q7R9RMjZY2O32owavushFZN&#10;znJNzjINUqCXujeSJWreS1S9F6t6L1L1WqTitVTNe6Gy53wlAduadclllgwhM6WdZ15yngFykY1k&#10;+gUkTtPPEwKWmZdc/pRxnS3jNkfGba6s+1wZdyjngciQIus+X9Z9ygkHw8CrWpx0Vc8USBazZ88+&#10;ffo0ccbR0aHsnixU3JKUXZOUXBMVXRIUXeIVnbnCjgNRAHEiRN7pCldi5R1jv/1j1XeShqN3GI+T&#10;MofsgFLGBBAya0zYYwkCKYMrFkgmSFn8tI817bitmILbUeNAOduICxAVah5zTlpP2GU0EqUPvsSB&#10;hcgR3HwBaQIUKLFw8wWRMpD0kjXIxIGzBpE4vlmjLLpaWXSN8ggifah9D+mDyB1qoyQoUSUSB03Q&#10;uQZNlEBQ7lBTmq2m9CdKHISQpxuErJEjc8fm+RPnTf9dYsxq4rxj9MqLo1ZeOKTOjkorLK5qMHOP&#10;rm++6xyUdErHReyEgaKFz5L9mpMlLoouODJti/yXsw98Nfvg13MPf7f45KhlZ37ZKC+yUdN7g4bX&#10;Qnnnn0/ZLVR0+/UUa/J522UqnuhMZNRh1miQI6yfpVSWqXstUvVYouq5UtNbQs9vpRZnmab3Ch2f&#10;1Xp+EOKE6PmKGfhtt+DsseFsNPUTNw5caxK0zix4k0XIZlboJsuwTRahGy1CN1uGbmaFbbEK32pN&#10;ig1cuZAXLzbh220j9jtGT1V1P+AUA5c2IHscovZejt7nSAg0HSDlkFPMYXbMMefYk3C54RZ3zi3u&#10;tMsV0E86x5zgCug8coJNyHF2NMgxp+ijTtFHHEGiDl8mBa44HCJJiYLTioMO0QcvRx9wiN5Pyj77&#10;6H12UfvsIkH22kbusY0AkSJlt034buvwXYSE7bYK22UVtpsFAqczcJ0SttcqbJ912D5SmXdYaaeu&#10;i6RZ0GaTgC0mgVtNg7ZbhO6wDNvJCtvFCt9jFbHXOgLKPazw3azwnRZhO0DMQ7cjMaMkZIdZCJRw&#10;ioHFBIskV7aBGIMEbzUKAtlsCBK4ySBwk37ARj1/QnT9N+j4rSdlHbdcp+2LZC2IFhIfkHVavuCw&#10;USdgk27AJr3AzVzZQspWvcBDFhFwxuGXVg7im1bmm1rKSSmFMwtKOFgIO4gPV3y54pNS4pNc4ptc&#10;DCUS0H2Tin16SJFPIiHfTJcYsc1gpKTB99uNx+4yg9zBTRk4axAiRQiVNX6AFAOy23w8nKrsNvtp&#10;r8X043YblN3PWgQr2oafMPZfJX15kpTxSLh+4SYL8gqFSBaEjvIFJZAjKIUQKlMIO90gU8YaEMga&#10;OHF8g2S1MilKkD6+XaNMnnqoQvogS1WUOLi5Q4UUQoF8MZoQSBk4cRC5Q1yRFEgZ/IlDfhyRO2TH&#10;rpEBGbNGmswdl+C8Y/TKC3DqQZ53nBm55PSIxae+XXxSdOEJ0QXHvp5/7Gs475h7GE434KQDcgeU&#10;v2zXn7bHZOUZ+/8PkkDTGNsCsC4AAAAASUVORK5CYIJQSwMEFAAGAAgAAAAhALw/433eAAAACAEA&#10;AA8AAABkcnMvZG93bnJldi54bWxMj8FqwzAQRO+F/oPYQm+NLIeY4loOIbQ9hUKTQultY21sE2tl&#10;LMV2/r7Kqb3NMsvMm2I9206MNPjWsQa1SEAQV860XGv4Orw9PYPwAdlg55g0XMnDury/KzA3buJP&#10;GvehFjGEfY4amhD6XEpfNWTRL1xPHL2TGyyGeA61NANOMdx2Mk2STFpsOTY02NO2oeq8v1gN7xNO&#10;m6V6HXfn0/b6c1h9fO8Uaf34MG9eQASaw98z3PAjOpSR6egubLzoNMQhQUOWZiBubqLSFYhjVEuV&#10;gSwL+X9A+QsAAP//AwBQSwMEFAAGAAgAAAAhAKomDr68AAAAIQEAABkAAABkcnMvX3JlbHMvZTJv&#10;RG9jLnhtbC5yZWxzhI9BasMwEEX3hdxBzD6WnUUoxbI3oeBtSA4wSGNZxBoJSS317SPIJoFAl/M/&#10;/z2mH//8Kn4pZRdYQde0IIh1MI6tguvle/8JIhdkg2tgUrBRhnHYffRnWrHUUV5czKJSOCtYSolf&#10;Uma9kMfchEhcmzkkj6WeycqI+oaW5KFtjzI9M2B4YYrJKEiT6UBctljN/7PDPDtNp6B/PHF5o5DO&#10;V3cFYrJUFHgyDh9h10S2IIdevjw23AEAAP//AwBQSwECLQAUAAYACAAAACEAsYJntgoBAAATAgAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAADsBAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB/gjUd&#10;RQMAAI8HAAAOAAAAAAAAAAAAAAAAADoCAABkcnMvZTJvRG9jLnhtbFBLAQItAAoAAAAAAAAAIQBP&#10;BUQ27GgAAOxoAAAUAAAAAAAAAAAAAAAAAKsFAABkcnMvbWVkaWEvaW1hZ2UxLnBuZ1BLAQItABQA&#10;BgAIAAAAIQC8P+N93gAAAAgBAAAPAAAAAAAAAAAAAAAAAMluAABkcnMvZG93bnJldi54bWxQSwEC&#10;LQAUAAYACAAAACEAqiYOvrwAAAAhAQAAGQAAAAAAAAAAAAAAAADUbwAAZHJzL19yZWxzL2Uyb0Rv&#10;Yy54bWwucmVsc1BLBQYAAAAABgAGAHwBAADHcAAAAAA=&#10;">
+              <v:group w14:anchorId="4531FCDC" id="Grupo 1" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:31.3pt;width:506.25pt;height:34.5pt;z-index:251652096;mso-position-horizontal:center;mso-position-horizontal-relative:margin" coordsize="64293,4381" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQCDkvJW8QMAAA4JAAAOAAAAZHJzL2Uyb0RvYy54bWykVl1v2zYUfR+w/0Dw&#10;3dGHZVsSIheO7QYBujVYO+yZpiiLqERyJB05Hfbfd0nKTmB3W9AasMTPy3vPufdQt++OfYeemDZc&#10;igonNzFGTFBZc7Gv8O+f309yjIwloiadFKzCz8zgd8uff7odVMlS2cquZhqBEWHKQVW4tVaVUWRo&#10;y3pibqRiAiYbqXtioav3Ua3JANb7LkrjeB4NUtdKS8qMgdFNmMRLb79pGLUfm8Ywi7oKg2/WP7V/&#10;7twzWt6Scq+Jajkd3SDf4UVPuIBDz6Y2xBJ00PzKVM+plkY29obKPpJNwynzMUA0SXwRzb2WB+Vj&#10;2ZfDXp1hAmgvcPpus/TXp0eNeA3cYSRIDxTd64OSKHHQDGpfwop7rT6pRz0O7EPPRXtsdO/eEAc6&#10;elCfz6Cyo0UUBudZWkwXM4wozGXTPJmNqNMWqLnaRtvtf2+MTsdGzruzM4OCBDIvGJkfw+hTSxTz&#10;0BuHwIhRmixOKK0JPxJUM/QZApUoDXD5xQ4rZI93EqJPfFYY9UHSLwYJuW6J2LOV1nJoGanBSw80&#10;xHLe6mA3pXFGdsMvsgZKyMFKb+gC8EWexAAnukZ9Ns/yaXqF+hk8Uipt7D2TPXKNCmsoFX8Eefpg&#10;LFANS09LHMVCvudd58ulE2iocDED8xczPbdQzR3vK5zH7hfqy0W6FbXfbAnvQhsO6AScc4o2xG2P&#10;u6NPNFPuZP0MIGgZqhZUBhqt1F8xGqBiK2z+PBDNMOoeBABZJFnmStx3stkihY5+PbN7PUMEBVMV&#10;plZjFDpr64UhxLQCyBvugXAOBl9GbyHPlreK0xL+Y1FC6yrh/l+8YJc9uAiCAPZvstET/eWgJqAf&#10;ili+4x23z14LgQ3nlHh65PRRh85L7kIuhPp+6Mme9WjmuHHr3RK3AbrR1f5dx5Uj3rHwB7etr4tT&#10;WrvJ0XVA7kKSvhF9kLuNpIeeCRv0W7MOopDCtFwZIKxk/Y6BHOmHGhSJwt1hoQCU5iKkJ1Qb5Kfj&#10;yAmMl9i/0nwVx0V6N1nP4vUkixfbyarIFpNFvF1kcZYn62T9t8vVJCsPhkEtkm6j+Og6jF45/009&#10;HW+eoNRe8dET8feKg847dHp7F2HIIeR8NZr+BgXmbqGkyLO5v4mmSTLPIOQKp1lcQLS7Ck+n6dxr&#10;Ceyxmlnanmg5MRFIe5M8BGVICqcRYCZA5jQ5n+ZweQZJTosizn0ygL8nfTlV/hvFwdXxK4kYK9uf&#10;d0XWbDqHaNP5ZLXaLCZZtsknd3fQWq+3RTYFRGbbM1mmJbUcPu4MhSqpf5yvf+HJZb0DdCwA6ELL&#10;3S5w6XpGxw8Ed6u/7vtVL58xy38AAAD//wMAUEsDBBQABgAIAAAAIQCqJg6+vAAAACEBAAAZAAAA&#10;ZHJzL19yZWxzL2Uyb0RvYy54bWwucmVsc4SPQWrDMBBF94XcQcw+lp1FKMWyN6HgbUgOMEhjWcQa&#10;CUkt9e0jyCaBQJfzP/89ph///Cp+KWUXWEHXtCCIdTCOrYLr5Xv/CSIXZINrYFKwUYZx2H30Z1qx&#10;1FFeXMyiUjgrWEqJX1JmvZDH3IRIXJs5JI+lnsnKiPqGluShbY8yPTNgeGGKyShIk+lAXLZYzf+z&#10;wzw7TaegfzxxeaOQzld3BWKyVBR4Mg4fYddEtiCHXr48NtwBAAD//wMAUEsDBBQABgAIAAAAIQC8&#10;P+N93gAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BasMwEETvhf6D2EJvjSyHmOJaDiG0PYVC&#10;k0LpbWNtbBNrZSzFdv6+yqm9zTLLzJtiPdtOjDT41rEGtUhAEFfOtFxr+Dq8PT2D8AHZYOeYNFzJ&#10;w7q8vyswN27iTxr3oRYxhH2OGpoQ+lxKXzVk0S9cTxy9kxsshngOtTQDTjHcdjJNkkxabDk2NNjT&#10;tqHqvL9YDe8TTpuleh1359P2+nNYfXzvFGn9+DBvXkAEmsPfM9zwIzqUkenoLmy86DTEIUFDlmYg&#10;bm6i0hWIY1RLlYEsC/l/QPkLAAD//wMAUEsDBAoAAAAAAAAAIQBPBUQ27GgAAOxoAAAUAAAAZHJz&#10;L21lZGlhL2ltYWdlMS5wbmeJUE5HDQoaCgAAAA1JSERSAAABaAAAAMoIAgAAAXAjfUUAAAABc1JH&#10;QgCuzhzpAAAABGdBTUEAALGPC/xhBQAAAAlwSFlzAAAh1QAAIdUBBJy0nQAAaIFJREFUeF7tnQdc&#10;FEn2+Lndvb2927vb/28Dq7vG1d1TN7mmNecImAMmzDkncs45D1kYMgw5R8lRspIlCUgSRVFBEcP/&#10;dVdN20wgrKCo/f28T/Hq1avq6uo3b7pnmG6RktsvKlu7C291XG94klbZ7n9e0efoWY89R732HXfe&#10;fdhp9yHfY+d9j57nHD3rvPuQy+7D9ht3ak+aSciUWSbTF5n9ucx8zgrzuStNFm8wVPDUl/OwUPPX&#10;lXY1m72ckD+XGUydrzVphu7kmXqTZ0Evoz8WaE2aafj7fJMZi+JKHtx52BWfce2Bv7vI0+GByG0+&#10;cAsXbB1iRLpJbt682dHRgXRAS0sLa1xgQljrCwcHB6QUFhaeP38e6QJ5+uzFT2rNSIj1ePlWuX//&#10;/pMnT4bFPGCxmXlw6dc8RAYJPJwgYB6PWx/0MY9AEklJSTQcqgoEOQC43hM8HLljWOPSr/WAIXh6&#10;onF5QD5Uia00qFak0OnvPLD28mV4eDiU0BMNTQc5QFPvDghwsLOzgxIxgHmAN6oCy5YtQ0PTQQ5U&#10;ia00yK6CgXk0PqgcwHogBG4GADsC13uCOwvir8RHQ0MDGneg4P4k9AGBfs2D2j9iT0kdKfw8fvwY&#10;StSFHzQaDwYGBh9//HF/59FPendGreSQPQBjv+bxBhhG83jUVjCAeWzduhXK0aNHf/LJJ8jSHz79&#10;9FOsCaG/60EdXZjHjBkzQEGWn376iWzHDkVFRagKrFy5cv/+/ShyEbiBD2ga2HGBDjAPckwCZKFK&#10;HmAepJdQBwRqgnnAudnbj4/k5PRhMY9Xx6WeS2tr6z0uqalpdMHWIQAmQczjj3MOX8r7TJNhz1By&#10;/1PDa442Z6G+78vcJZstgrZZBm02D1xn7C9mFLBCz3e5NmeRhuekTawV2r6LVL0WqXjNVXCfIe08&#10;/QL7T2nXeTLuz1ctNPTP1PdN0+OkjJQ0mrDH8gcp84N6nG836Iiu0xaV0BIV1xBdo/q9hNpoCdUx&#10;EkrjxBXGrJEZufSMR2iKyNWKu+XNXWXNT/Pqn+Q2Pvc/cdFD6qjnnmOuuw/D9Zzb3uO+x+F67hxc&#10;zDnvPuIqdYS4kptMXM8Z/7HQZOYSuGiDizm4pDNT9dORdrXRDjFW9NL+YxF5MbfcdNZSjf/NAGe4&#10;mNMF+Xk2XAXq/TLHaOoC8zkr02uf32rryoqNu+PnwVzP9USkrKyMvLgisLa2Pnv2LK7QaGtrw1pP&#10;WlpaHj58iCvd3ZC4sMbF1tYWa3xQV3IgjzqfCk0ybwxYjJqammExDzj6zDy4wDzqxDb2Ng/yrWpw&#10;wCMKAubRUXunNw90ZgrgwYSciwNubm69O8Bo0IqG5aHv44KGoPcXtiXcTIJNPcFtgujXPNAkUDlu&#10;3Dhk5IHyWbp0qUAHgBqEn/7O49dffwWdGgUUNDQdsE+ZMgU5YFNPUJNAiDhtL+l7HrjCBY3Lg4WF&#10;BXgKnCICdxYEMQ/l8D7mAdCn0suWegf377muSOn7uIArAKMg5eDBg5TOz507d7AmCDwid/OUZfv2&#10;7f2dRz/pvQu9FSnIAvQ9jzcDzON+a+ewmMfbWY+9e/dijaRf8QElnN28ePGCqtKhH2xUpqSkwJmR&#10;pqYmqnZ1dUH5+eefX716leoOCgBuzs7OUO3vPATi7++PFOQj0LO8vBxrPeFxhnnA6Vlv83gzDKN5&#10;EMcFX8qR4Cuse/dKSkrezPVce3s7nscXNtdHH7GasE9LzIA9W5MzT9dnmZG/uGnADlbINougjaYB&#10;cG232sB/ma7vKh3OPGW3pVo+SzQ4i1W9Fih7wbXd9Ivsaeed5sq4mwVnGfhnwvWcHidVzyt54j7W&#10;D1IWC847Ehdz67XJ6zlNUTF10dXKoyTUxkgojxVXHLtGftTKi98tPf3V7EMiNXefldS337rXXXe3&#10;q/7+s5tt3RW3n5a1dBU1dJS2dKVddk+zc05zcEm2dky0sEu0tEtiOSRa2seb2ybYOMXbsuOsHZMd&#10;XDOcvTNcvNPZnmlOnimX3RNs2dCaaO+aaMu+YmYXIK/le17BX0bNX1YNSj8ZtQB5zSBplWBZ1WA5&#10;tRB59RB5jRAFLBG65pll99KK7iTmNyXkNaaX3M0qv59efDfpWrPXReWAS8qEMxb1EDk1GMHvggLn&#10;jCznrKzvWTk/mviclfO/oBh4SZnD1QMuKgVcVA68qJRT8+ha0/PCpmdlrc8r7ryovPu8uu1Fddtz&#10;4nJuxwltKBE79x7EGg04fL2And4d4FIRayRqp4m3WgT+llAg2traWBsgVVVVWBOEq6sr1kj+8lb+&#10;MvQLWrpA09v/UOqtc//+fVgEFOnMcjDL0RO0HMUtt79n2THLgZfjUUlp13D4B4O3zuC8WMjr1eEF&#10;ntkAGfzlgCsAnosAZIGrCuzRD3bt2kUNsmPHDqSABTf3A6oLUvoEeQ7mcsCIvW8eWpFn7xgZGaFr&#10;RdQFQJ9toSp26gvKHykUTU1NWOO20ku0HKqqd44dvT0Iy4Gq1AYQoE+cOJGyIOdeUFRUJEYhmTJl&#10;ChoB0Z/uCNyBZNOmTQYGBrjCnR4/z58/H+ToQFWkQAlX9FC2tLRQlo8//hg5986vv/6KutCXAxTc&#10;3A9Ql4Hy5l4sLi4uA9qf1wRvdYAMznKghUDzQLq4uDhuE9T6BsDb7okwOwW1HOfOvkbuQDOgQHtO&#10;h/7fWP3n8ePHvr6+oPBvok+oidEVqgrQdQBVqeW468AetOUYDuCZkXNbuHAhpSMF6OjogGp5eTky&#10;onJwXizvDcxy9AAtR1Xc13eqWa/1YuFRKNC/cyH4WweX1x+fig51dfVByB24ToKqaDmQTi9HjhwJ&#10;JR2w37hxA0pg/PjxUOIGPlauXAklcqC7URYEMvLD04ScAdDRcqAPygYhOhBQ3blzJzLOmjULyi+/&#10;/BLZBZatra10C/rO5JdffoH5iIqKIjsCdATShZXZ2dmwP6ALhHI7ffo0ZUHG5OT0QViO94bBiY73&#10;hocPH8IiQO64cuWKyKhDrOIjP63QXTPhpM2LFrZLtPfzFy9WGPpvtPCVMA8WNw9eaxG8yTr0F4/z&#10;jU1NcNF58HLkCXb0caeojPL6446Rxy5H/kY2aQVl7LWN2G0dtosVKmUVqu2futnYX5GTMmkTS90/&#10;fZNJ8CbjoM3GwTvMQiVNQjYYBkq7JkDTJef4nabB240DN+j6O8cX7jELW6vp55lU8mLSaN/UMl3f&#10;DGW3JCXXRCWXBEV2HMjE/VYT97Mm7GVNOmQtYxv52yHLbzfqfrtRh/hWCcl6bdG15HdLEhrE10tr&#10;VL+TUB+9Vn22lP7U9efGrlUZK6Fsbu8+Tlxh7Bq5LybM/W75edFFJ228Y7+cc2jU0tMiWdUPKu88&#10;K2t6UtH6vKylu7ipK6fmQU7tk6s3H2dca/Q7cRHEa98Jjz1HPfcc9dp73E3qqAv5H4bs3YfYuw75&#10;HD2Lfjfme/Scz9HzrnuPkv9weBh8QFyljhhOX4T+7RCJ1qQZBr/NM562yGTGEtNZS83+XI5+VYbE&#10;7M9lForuxkocfVl3nUsuVlpBLM0gUxUfqGqfsET/tYj+QZGUZSYzFmtP+VOT/E9FnUkzdSfP0iMF&#10;dO3Jswx+nweiOWmGzpQ/YaNGUxcYT1sAG7XbfjSpuvtq3fO6u0/cfYJMrd1u+Xq0+7vXcDxFSm49&#10;unWvu/Z2Z8P95zfvPq2+013W9Li0uauk6UlR5Z1UO3aavTNIoiX5FZylfRLLgfgKjuWQYMuOt3ZK&#10;sHNOd/bMcOVkOHunsb3S2J4JNo7xrMsJ1sS3cEm2zsFqBgEK2r7nFYlv4eQ0/C4q+8mqB15SCZJR&#10;DZZVDSG+hXv1FRzI1aLbGSVtKddb0LdwWeXtmaX3oBqfXul1RqbHV3Dkt3CB0iqcs7KcM7I+Z+Xo&#10;38KB7ntOLvCSsj/5HZ3feQXyKzhCQnXM8xufXW96Xtzy7Ebri8q7L6ruPqtue1HT9qJf/9wZY6eB&#10;tfcdIpX2zvXr18HvdvsjKJvbyU49wX7vCBcuXOBwOKAcPHkSWej0dzl6Afu9Fwj9jpbnq1NPT0+s&#10;Caf3r2Z5eJ2vZge0IR4mq/N+NUsJtBLLUVpaCmVdXR3h3t3d3t6OFAT61+jk5GRU7ZObN29iTQju&#10;7u5Q3rt3D8quri7Sxgv//1QDSkpKUPr4+NTU1IACYU+aBwbPEtAFWj/007C2tjZYAfyyZy7wqeUo&#10;KytjloOJjp4wy9EDajlyG5uY5WCioyfUcnTW1DLLwURHTwZnOdatW4c+axw+aGpq4skNBGo5Omrv&#10;/PXlWL16Nf7qcdgwfvx4PLmBMDjRwb8c+BhxwdYBgjtz8fX1xQ39gL4coqKiUFZWVhoaGiKLMAZ/&#10;Ob788kuYOv2GAcS4JNijf4A/6j5jxgykgGXv3r24uS+o5aDGAUaNGoU1QcA8qeWoips6CMuxb98+&#10;+ubpgB1Abn1CH4RHxx59IXA5gM8//xwpyJ6bmwvlvHnzoKQvB+J1l4Nn2zxAq4WFBfLsHWqcTz/9&#10;FHSq+uLFCzabjZ16RdhyUFW6Hemw/4O5HDAotY2xY8fCvJFOGQHQ0XR7h+rCsxwA6NipVwQuBzkS&#10;rvLYoXz8+PEgL8fz58+hCgoMbW9vD1W0JWrboKDp9g7lD4AeHR2NKy9fslgs7NQr9FQK0Af09/eH&#10;rIwrNMBnkJcDVXl2BmskUEXT7R2eEajl6Gd3gGc5+skgLwf6/R8oX3zxBZSIhw8fQok8QUHT7RN6&#10;F7QcoMBbJm7ui7e/HOvXr6f2QRj9Xw4AnOk4OTnhhn7w9pcDgEljkyCgNSAgAHkONcNiOQBhK0Ic&#10;34GExmvSy3LwzJBeHZzlIPeUAE0F6bitZ+ukSZNwZejBm6fBY0RVupFajqqqx4OwHAB9RSiQUUlJ&#10;Cdf7BxoZbQJAxv5D9eIpKfibBjk6EGjnecBtAwGNjMrg4GDSNgDIqWGuX78OJY8RVekltRyv9WkY&#10;jDUUvObgVHco4c2e0ilQlV4OSXQME9Dc4O0fSvSLEDCi82YEVJ89e4Y8UdPgLMd7A7UcFVeJ27sx&#10;y8FEBw1qOdqbQpnleLUcj9pyh2Q56urqsEYDLvCwRnL27FmsCYK6Fejr889//hPKv/3tb6jKz6C9&#10;WFB+7uzsrK2tRRYEsvdO7z79GaGf9DkUtRzJycmDsBwADIR0qkSQjRhUhZLFYiEFQTa+rK6u/ve/&#10;/43sVImgW6BEkC0v4S1zxIgRSK+qqkJ2ugNAGVGVuM8hqS9btszCwgJGGMzoAO7cuYN0npKuAAKb&#10;qBJBthDw6/RSUlKS0hGgI5COjAi6kd4EOgItB/o/KWAQogNAOr2kKwCPkb+kQ7fwewpcDqz11AF6&#10;R3oT+r0EMLTL8eLFC6TDZsgWDN0ZoPxROX/+fB4LlAh+O1Wiz2Xl5OTonzajkoJuPHLkCOHEtWRn&#10;Z3/88cft7Q8GZzneD5jl6MGgvVjeDwbtneX94MED4sUCCyEjI4OXA99Ujga8faLbvvHAc685HsFO&#10;7xSwBD2i47Cmnbytwjx555OOsYWJivKc5L32UZstfMVMg8TMgiQsgjewQuT8UprjY17kLI0rucmK&#10;zSV+7eQYRcjlKL3gdNR03j3eNDJnl1XYblboPqvQraaBxsHpxh5XLTnZFU13NxkTv3baZhq8yzx0&#10;i1GQtGs8anr+4gWS8JzKDboB67T8Jp1w6CC5Vt2i6pGi5Eb+1Mk5XpEdN2bJHuLXTvuIXzutUXA/&#10;ZhI0crPet5t0v91A/tppPfc2emu1iF87iWuIiqmCfL9WY/Q69dFrVcesVRkjoTJOQmmchOI4MXkL&#10;S8tRKy+OXHpm0lppB7940flHR87bKyKu6vH51fZRh1m/X3RaIGs3S9l9hrL7bHWP+dqc2Zqcubqc&#10;BXo+Swz8vnLcJWYSIGEasMsqdJtl8DbLoK3mQZvMAtabBECThEnAGkP/lfp+y3V9l+lyVuhw1uhw&#10;9PyTpx1zWqLJWaHls1zTZ7G692JVr0WqXguVveYrefx+yGmWjOuMi+zpF9jTzrNBmS3jPk/GbcoJ&#10;h+erFoKgWwca+GXo+6QRNxD0ThH9bek4KXNYiwlSlj9IWUyUsrhgGTJpjwl3LchbxKO1QDcWXKP6&#10;zRrlEWtUvpdQHSWhSt4xXnkscdN4xbFi8mPXyI5eJT1HSsvENbK8pvHL2QfGrJEXebhD8nFIYFJB&#10;rQpbP9DHQifjVoDcz7nNTyL0lrhnNVW1dLpeLc6Mcj857eu1GzdIBtVabf887satspauVD9jJ2OW&#10;55GNEYpH460vp1pfjjSz/UPiRKIJ64qOWqKJVaKp1YnlP4bJnpiwX33Fzz+4yJ1YOm2mxWmjM1rm&#10;E7/+MdkjwM7Sw37fP2Jd/DI8/K96B+9av2PXJUcFEw/7S6fGnWP5yS9dtGDJipHrg90CTlwwTXD1&#10;FJO1cjp6ZMGc+f9comEw5bMAp4BUj8AYa1e3i5rmO0+abTyoO22x4ZINrH0XTcR2ma7ba7p+n8Xu&#10;M8YSu1n7pc03HbTaftxk1jLj6YtMpi8mfno2c4nZn8sIIX9QRv8N2iuZs4IlscsnrMiZk3vZLdPB&#10;46qta7qlfQLLMcmKncL2LeBEVngEFroHFLK9c5x88uw9rlq7pF12Tdb4Y6HOb3NNuYO/EvyzNeKX&#10;ayCms5bCfPR+m6s5eabG/2ZoTpqhNQn/kI38LRtx73266KLftUErVH+ZY/j7fKM/Fuj/Nldr8iyi&#10;7+SZuj//qf/rXIPf5kGT4dT5hMPU+cZ/LDCetoi1fk9UYXvotbak6mfJ1d2JuTeqq2uamppUDG3g&#10;IklOSd/L2CRSbF7BhnkVFRXpa+cGiC0gfvtlrauL8giFueSFp09z6x7gqolbJlIe3k9ACkk5/svw&#10;nkK8zb4+ff48rHfwKAzDDBwc5n4Z0nq+0eXlflr7kQVxOTInpbwcFOmTlw6zkmrDtB0M3A9LaSmw&#10;QspJO4IeHMd3H5GW0+98ik5s2jM93Q5aZ1kfWg2Vo5fMDp3VZMeWtt59cHK/NulAgEdhGBouXLjA&#10;ZrOjo6Nx/fbtpNu3S4uuXSsqzSu+UUnevTYv0jn+Rua+0zprt+3BTr3fyZbhAwcHR1lZWUFBAdKB&#10;UhJc6e6+f/8+nKTgCvkrUkdHR1zp7vbw8IAsgivd3aGhoQKfwDMgsrKyIiIiwsPDURUuKGE+KSkp&#10;qApYSF7EWnf3tbtYoRgvnYm17m5fX18NDQ3qV7eysrJQUiOrqqrCbHV1dVEVuHG/2946ICfExTel&#10;EVnQj1wRhoaGD2nPCwKgO2BiYoLrJOBTQ4Lr3d12dnaFhYVIRz/PRbdeeQOgX8TClTv161iLsu5D&#10;4Z1T1JrN2Lf1HW8H3eyep9bc2vQkMOru085nyAc6Mpnjg8Ap7UH/BfdBnwoC6DMhhg8Q9LkoAp8D&#10;cmGC40MHggPdEwtAMZGUlFRcXMwEBwNvcDzhwgQHA29wFLfczm1santE3OCJCY4PHf63FWA62w1K&#10;Jjg+dAQGB4IJjg8dnuDorKx6kHG1bt1WJjgYmMzBIBye4Cida1Y62xTkLQSHiJAfyjHQQf/s+mbg&#10;DQ4yMqr3e7yF4KD//Lh3/P39Fy1a9BuJtLQ0tr5xtLW1iX9M7omlpSVuHhqE/SK6sbERz0BE5Nat&#10;W2CJiYlBTX+ZYfS20ktweHh44P3uB7jPkPHzzz+jDTk5OeGp07C2tkats2bNwh0GFf7gQJvDFS5N&#10;TU3o6WF/DTj8UPIER8e9sqq4qa/uewQg7zeAwOD47LPP0M4D2E84XV1d2FVExM/PDw8xqKDB8fa4&#10;9GLE3QYPnuBAW8EVIYAD5BVQ/v3vf1POZD9CRwqA7DY2NqCzWCxQhnXmQJMGsEe/wd0G+9igMfE2&#10;uNylgU1ckD/uPEgMNDigtb29HVdevlRVVaX86R2JUWh2OPyg8ATHvXtPnjyBF2DX2w8ONN0HDx7g&#10;5gGCugN4uNeG56E4COqHUwjquZYUYJw2bRoeYjD4C8EB2RdXSCh/ekdilL6CAzh2FCtvMzjQXAHc&#10;Rj7+CZu4IDuucPnqq6+QHUCWU6dO4UFfj//85z8wGh6aS3+CY+rUqXiIwUDgCSnaOq6Qt5KkV0Ev&#10;KyujdKQAoHd2dlI61UTpw/RthZofYu/evTwWhEAjxYgRI5ADHvS1QaPh0bmgp50C9PvaIZAddx4k&#10;BAbHECEwOOraS6AcRsEB1648FgQydnMfZvbo0SOkIFArgAcdDNCAeAMkwoIDGXG3weOtBwdieL2t&#10;oHsS0kF2XOGCjAhk6efNKfvPv/71LzQyupcADzdv3kSt8E6POwwqTHAQoCWWl5fHzQMEdQfwcEPA&#10;9OnT8TZoiImJ4eah4e0GR3tO7aurFXV1dew49PAEB4DXm+/dpE9wt6GMjLfFB5o58PEk0dfXR2vB&#10;4XCwiTzS2FUI2I8EdQdw/T0C721fNDU19eLs7u6ONXLdsNYT/uAICXnAsmx7y8GBwIeXBJv6Yv36&#10;9bhDYKCxsTG2DgF40iRUlWpCyhCBtkXno48+AvvXX3+N6y9f6urqImdQAGzlQjWhc3nQobx79y4o&#10;9Kca8AfH8WNYefvBgfDy8sJHu9/gnkMJTPjZs2dpaWmgjB49Giy2trbkfgxtZABoKwio0m8/R3eg&#10;6zzwNPHoVHWYvq0IAw4APv58YI83BUz48ePHoFDPIUdGpAwpxGJxgWp5eTmukFAOpG8PZwqeJh6d&#10;qvIHxy2pg/UbJIdpcDAAeL1I0PfVuEKuYWZmJqXTm+jwNIFO3RyO3jSMMgfDcENgcDx58ja+eGMY&#10;bvAEB2tnaXXefQvJUiY4GJi3FQbh8ARHVdzXdRnzmeBgIBhemYN+qhwZGQn6f/7zH1QVBvhs3boV&#10;V3pCDQUQ4wo5dUf03to7r9NXGOgjKVwZONRzQhCg/4XRhm9wIPgtPEBrf4KjTwbkzMPr9O2F1xz2&#10;9WfFExzx8fFQysrKDovgoFd7sVO6lZUVpQM8OlWl26nMBMYFCxZQOuVDKQClT5gwQUlJCekA3YcO&#10;T9+VK1dSOtXEo7948QLpt27dotuRAhDeNLuUlBQoJSUlyEKHcgPITr2NVlNTc+3aNR7jcM8cFHQ7&#10;3Q0UeubgaUIKQLcDqArguhBnKP/1r38hIx3USsFTpaDbQRcYHJKSkkgvLi6mjAiqymOnEGZH0FtB&#10;p6p0O4VAIz04yJs9veJdDQ6s9doFKYAwI6q2trbS7QCqQgnJA1kAHh8Kuh303oMDAAXOFZAO0O30&#10;GDUzM0MK5SAQeivoVBUU+pncDz/8ACXdAYGeaDZcgqOQRmlpKbbSoHaA/s0hwGazqSYKdA8aAJYb&#10;ayTQNHHixKysLHoX3PbkCawI1khQ64YNG8Dz0qVLqIqgfiMDOs+/J9KhfNTU1JAFD00Cg2CNu62I&#10;iAjw3717N+j0Z9HRN4fA3UiwiQt9l+F9CmskyAE9doQ+GgIZqe12dHRmZeWhMMBBweUtZA6GYcXw&#10;elthGFbwBEcVFyY4GARcraCHzwA4ONBjZ+qL8vaPXX+dVM12zSrxPEuqr2ghIX8U2DfZ2dmtrXeE&#10;yaaNG3ksPIJHYRhKICxQHKAwQDqFyKhDLJCApDznyIyDep7TpJ1Wq3uGZJc/uxfc0eLul1Xqk1nq&#10;m1nmnlbikFhoGZtvFZupE5apGpwh45t63jvptGfCKY/4E+5xJ93jg/IqQguqqrauqVy7JCy/Mji3&#10;IiC7HLq7pRY5J11zjM+3ick1Dc/UD0zR8IlX8byi4B4r5xYdnlsemVeBeoVklwXBFtOL3ZKu2cXk&#10;WIRfNQhO0/JLUvFOUHC/Iu0cfcoh/IhN6GGb4Ct54Fl22jRq0iZWQGaJb3qxV0qhS+I1+9hci/As&#10;g8B0LZ9kJY94aXb0ucsRp+3CT9qGnrIJCUgrCkgvPmEcAb08Ewrc4vLZMbm24VfNAtP0OUkangmq&#10;bnHyzrGXLkedt4s4bR12khVy1CLo56MWRTdbOtrbOzo6Ckpv5t5oyC6/lVVWn1p0M/Fa1ZXcioir&#10;ZcFpxX5JhZz4Ao/YXJeobOeo7DELtk3cbThxl8GEXQYTdxpM2mu0+Iz1UX3vE4Zei85Yjdmi+a2E&#10;iqiEsqiEErdUEhUnRYwra5Aoiq5REF0tL7qKlJVyIN+slP1mpbToSumRa+S/l1AZRcpoCeXREkog&#10;Y7AojhVXGCsuP05cHpXjxBXGicmPWSM3eo3M6JXS36+8MHLp2RFLzoguPPn1/GNfzTvy1ZxD38w7&#10;OmrpqdHLTi3YLiMy6iDro6VnR1pkd1bof3LAbvRRq9HHrBapenbXmRuZHf+RXT1b2U3cKGCFnp+Y&#10;se96E/fFer4rDP3XmQfP0+XM0/VZoOezUN9nsYHvEiP/dZbB49jHQ8oySmtbXuYuXm8WaByZs9E8&#10;cK9t2G7rUCnr0AN2YXutQw/bR0hZh+ywDNptFbLVLHCPdegPtF5SNuG7bcK3W4WtMw7cYRW2St9v&#10;lZ6PmIHvRuOAtQa+m2ArBn7LNDxlXGM3GPnP3MeGw+wYXCCu57fBOFBc33+zCfFAqC3GgYesI3aY&#10;hkjo+UuaBq/X81+r579Ky2ejfsAG/QCq11IVz+WqXgsU3MS1fFaqeq9W8/5T2kVCy1dC22++vPtC&#10;efelSp4L5dynnHTQ9c1AD5ACLjrGy7kkXnKMl3dOVHZLUnZNUnCBqEo8bxt93i5akR13yT76rHXE&#10;yFnrx0mZTdzPmriPkAl7LX/YQ8gEKYtfDlvv0PZVsI8Uk3MaLWnw7UbiUVP4gVNI0KOW0JOn1mmR&#10;D1ziPnNJXIN8CpW66Bo10TWqomtURoipfiehPkpCfbSE2qi1aqMlVBUUFDbtOTVGQnnE4tPocUw+&#10;rPHjxBW/W3SEfCiT3L9HT53ywzSIj1ErLny37Ny3i09R8fHlnENfzT747YJj3y86IlLY1J1acrv4&#10;Vkd124vypidlTU8qWp+VNj8pBr3laUnz0+LGrvy6jpybj3Lrn1yt6UytaM+t786tfxbpwPE/cdHv&#10;xEWiPH7R++Bpjz1HPaSOEuWeo557jnntPe6174TH3uOuuw+7kOKM5RB79yEnojzsdei077HzhBwn&#10;y6OoPAfic+y858FTyJ+Uw85SeBwQGNNV6ojzroMWS9bqTPlTe9JM7cnEI4yIEimkaE0mn1/0y2zD&#10;qfONpy0kHtM0g3xM06ylfTymac4KsJv+ucx8r7K5mp+Jso+hgpeBnIeejJuOtAuImaqvjXaIlVYw&#10;SyPQXNXPRMnbQN5TV8ZN95KL5ppD+n8swI9mogvtGU3EY5pmLjGatlD31zmak2ZqCnhMU49nNJGP&#10;aSLshMOUWXq/zoE9Mpq6QO+XOVrQHTqCw8+z8WOapi4wIlthl01nLoaNWixY7e8clVTzLKXmWUbd&#10;88y6Z3V3H99q6yLkXpeCqknDva5qjscdP/cH/u7t/u4Nvp5ND1+IdJkahKeXF9a2RZXcn/vt1/m1&#10;97TVzbdvsvl9yQzVoylK2S3XUvRYVyp/lLY+pR4dEyDtdLWqrKUrytdRzT4h2cpk59KFqdaX/fR0&#10;Fo34KULxaKC84v4fZhDP8NK4NHrRdmdNixnjvo9QO79wy/E4Y7M4M+uPf5qV5GahqmGb5O6fYO+6&#10;+YzOj7/8sX7x0VSvwI3/+Gemh1uWh/2Bo5pp7r7669ekBEYvX2vw/0Q3TTtjGWlwIt7R4/wF8ygb&#10;82S228+z5yVcttA/9G2gjoXt/vMWO08ZLd2oO3WBxY5T5pIniMd4rd9vtvmQ+Y6T5jtPg8Vyy2FL&#10;sZ3G0xbxxQc+coLjY84KN30Xt8BCJ69se9d0e49Ma6dk1uVElmOSrWuGF/kML5/oSrZXtpN3jpNv&#10;no1Lmo1bhtkJVY3Js4xmLH4VFpTQ4gMmADMx/GOBzs+z4ehCfEBwwJHG8QExzRscs8BIBD1EyZQ/&#10;9X+bC4cfQgR1JzpC0Pwyx+DXuYboMV6/zzf6fR7xGK9pC4xnLPFyCI0u64wufZRy83nCjQ6HwLSm&#10;piavKwUeUTn+AaG+cdd8V89PX0s8wyt/3dwo8XlND16IVLU+Lbx5r+Z2Z2P7s7rbj2tvd966/6zh&#10;/rPatu6bbc9q7nZXtXaXNz8ua+6CmChq6CxpfFzS1FXa1JUdlZJqy06zY6fZO6c5uICk2rGTWPaJ&#10;FnaJloQkEeKQxCIkwcIu3twWJMHaKcGWnWDHjrdlx1lfhjLJlp3O9gTJcOFkuHhnOHunO3ulOXmi&#10;EiTJziXe2jHe1gnKROhr45R02SPRzhkkwcoxQtc8QFEnQF7LX1bd96ycn7SKv6yav4yqv5wGCFQJ&#10;kVGD1kBZ9SBplSBp1WAZ1WBZELVgObUQEHn1EHmNEAXBkhiclFX+IKOkLa3oTmrh7eRrLYn5TQl5&#10;jfF5DcnXW66W3c+68SCz9B44pBa1QmtSQXOIPcfzjAznvDwxPozcQ2BbpJCbBgeYif9FJZ9zct5n&#10;ZDkgZ2V9CJGDfSF2h0/ACK0gfuflAy4qBV5ShhK6k33lfM/J+11QCLigBEZKAkm3pOis/MbnBY3P&#10;rjc9L2x6VtT0rPT28/LW5zdan1fcfVF190Xl3WfVbc/hDYQsn9e0vSBu0tAnHldrsSYA4knwgIku&#10;cf+5p09byZLhfQAHB/nEPwaGHuDPOV4TPNhfAg/BMPx4FRyh1ytyAoxxhYtDClboXC+rwRoXfJyf&#10;Pq0rL8Rav8FDMAwZN27cwBoXduRVrPUKDo66hub8stoEZ9lgG3VkoWi+fTumqGrrukuqynoGZ0/Z&#10;x944eclG6jALN5Pg4/z0qZbvtQuL1h20zgL97GYtb7lDDQ0NnZVXGhoqTqze7Xfz6VqTNMONq29X&#10;+CF/AA/BMJS0tLRgDVGR6BmfVZkbd7uS+D42x+VSQ/NtRc/8LdtPXrmshlwA5m2FQSjMAwAZhCI4&#10;OAwNDbHGB4fD0dbWxhVB3L3L9yTPgfPkyROskXR2dmJNOGVlZVjjg3pQKABD5eXl4Qr5VNTa2lpc&#10;6Qv00ND6+npU5aeQ+3DQYQX1xNB+ylQd4rmhABEcsHZAYmIiMqEnr6qrq6Oqmpqapqbm+fPnURU9&#10;RpUnPsCClHv37ikpKSH9dYiOjq6srMQV4Ty+14C1nsExQebVc2UVFBRiYmJwpT90dfpXpaupyKOa&#10;hYUFUoDHjx/Dy6arq4tuRAuCdCo4eB4qC9CrsNqXLl3ClSEGHe//cQ98TPAdt/KnkmGdVtHtiRn3&#10;0YNk52m27NJp9g4gnjGL3FBfHBzwcqeCAwgNDcUaCbXzAF0HyJU5C9GD693dcAaKtdcATrDT0tJw&#10;pbv71q1bcXFxuCIEenDQHzpMfz4yICcn5+DggCvd3RDlpqamuNIXAjPHhQsXsCY8c0C6pQeHra2t&#10;tLQ0rgwx+bWd6Hi/pD10uE9BfZlzjvefzsdPeR4r3LvgbhAc6LwU/VMQw4fG8+fP4UwgJycHYqCg&#10;oABfQHJhguODBoLjzJkzTHAwCIA/c8DpHYoMgAmODxr+4ICLzXPnzjHBwcCcczAIhz840G/mACY4&#10;PnSYzMEgFP7gyG1sCiorZ4KDQdAJaVLK9yy7Ow8fMsHxoSPwbcUw4ypSmOD4oGHOORiEwgQHg1D4&#10;g6OzprbhyEkmOBgEBMej0vI7VnZMcDAIflupW7Phyb17THB86DDnHAxCYYKDQSj8wVE62xTk7QQH&#10;us8hQ+/gxRp6+IOjo/YOyFsIDtht/Kw2hl55Y/HBHxwPCxvuRhYzwTF8eYvBQWf4BoeKispvJPPm&#10;zXN3d8fWNw71UHuK//u//8NtQwZsBS9ZTxYsWIDmsGrVKqgePXoU2f8y71hwoJ0XxtSpU7Hf0IM3&#10;KRzsNwTA4HjJuIwYMYLHSE7hdRPMOxMcaG/7w8WLF3GfIQNvScjq47Yhiw8YGW+JBD3vGFdoCDT2&#10;E9SXPziq4qaCDK/ggCYK6qGpPPzyyy/YgwT3HALQ+JcvX8YbJgEL1kg0NDSQG+4zqPBsC20IV2g0&#10;NTVhbYBoamqiAd+BzEHuO4G2tjZ2FQ52JcH9BxU0sqenJ94eCTICuE7i4uKCjLjn4EHfkKmpKVQf&#10;P36M64J48eIF1QWUjo4OUIKDg0EHFi1ahBQA+cydOxd0Gxsb8BnWwUHOmQA79QP0+Avgk08+waMM&#10;HmhkvCUu//nPf8BIf/wKAjnjnoMHjIk3wN0ErgiBx4Gq0p/zAkmC0g8ePIj0YZ05wILAHv1m0qRJ&#10;qGNAQAAeazBAY+JtcCHvEv4KbOWCuuD+gwR9Dn/729/oVX7Cw8N5HKC6c+dOUOjBAVB6L8Fx794T&#10;kGEUHIqKithjIKC+AB5rMEAD4g1wQUYKbOWCjLj/IEHfir29PVQrKipwnQ9y+z1mRVn+QnCYmrYd&#10;O3rbmU3cMP9tBgdUEbh54KDuvr6+eMTXBg2IR+eCjBTYygUZcf9BgmcraBO4wsfJkyf5/cePHw/K&#10;XwgOOm8/OHi2fuXKFTCOGTMG17mMHTsW7O7u7rhOQg5AgEd8bWCof/7zn3h0LmgTFNjKBRlx/0GC&#10;Zyv8H3LwwNNKVd/54MBtJMhC8cUXX4Dxt99+w3UuyBmorq5GFjziawNDwXs8Hp0L2gQFtnJBRtx/&#10;kODfyvfffw/GNWvW4PrLlx9//DH12LmVK1dSXUJDQ1esWIH0//f//h9lpz+hmLj3BqkfOXJkOAbH&#10;5MmToYqmiEBVgKqOGjWKskOMg37mzBlKR6BWPOhrg0bDQ9NAdgDXaSA77j9ICNwQEBMTA03Tpk17&#10;+PAhNtGYPn06NOFKX0BYHD16dJhmDmJFSXAbd5Xpj9UE0FU+gOt8oFY86GuDRsND00B2ANdpIDvu&#10;P0gI3NBQwB8cmvmrQ2pMhmlw4AoXZARwnQ/Uigd9bfz9/dGAeHQuyAjgOhdkxJ0HD/4NDRECM8fw&#10;DY6WlhZU7ezshDI2NhbZkZEf1IoHHQzQgLdu3cIbIEFGANdJbt68iYy45+DBs6GhY5i+rSxcuJBc&#10;WN7gANDDCpFOt1M6/VnLyIIHHSTQmHDs8TZ6zgFRUlKCLLjPoELf0JAyTIMDINe2xyogCwUyQgrB&#10;dS7IDri5uSELHnHwQMMCeEs9wW1DExkAjIy3NMQM9+BAT+3+a6ARADzioIKHFg72GwJgcLyHQ4zA&#10;4Cid8zb+wZhnQckVJsDNAwR9FQng4YYGtAkecNuQAZvAOznE8AdH6WzTu7Glbz84AHKpRT766CPs&#10;MRBQXwCP9R4BO4V3cojp423l7NmzbzE4li5dSh5fkZMnT2Kn/oF6AXig9wvYL7yfQwwVHBAGw+uc&#10;A0EeYoK5c+div77AHUREFBQU8CjvF7BreFf7Ag5hbm4uKL10uXDhArlaAhyG1wkpHbwStPgAsKsQ&#10;iBlzmT17Nu7fc4T3A7zDfUF5wmFGikDMzMwEjskfHCrKdzTU39KPmnjAx5bv6FJfKVFA3sNtJHp6&#10;erjn+xgZAN7tvujFk97U/+CoqnqMIgN4y8Gxbt06fIQDA52cnLC1L3AHEmwaGvC8X75sbm5GVWRH&#10;/3qD9CGC3Owr4Pgh+/Xr15HFwcFBV1cXLFACyEjx3//+l95EBcdnn30GCgQE6SUgOO7efXL2DH4u&#10;21sODmDFihX4OJMYGhriBkFgJy7YOmRQc0ZKd3c3UoTtyyACm6CA6oMHDyid3krXeaA3oeD48ssv&#10;Qaf/W2F8fPwwPeegg492vwkICMA9hxKYc1paWkNDAzV5cj9ednV1oerQgTaE4K+iMEU6UvihN/G8&#10;rVD68D0h5UFDQwMf+b7AHYYeas70yfe5I4MCsV4kv/76K70K0B14mujQm/ofHG3uXo8K39IPqfsD&#10;DgE+qG9S3hjUnEHZtm0bpSNlSCHWi2TUqFH0KkB34GmiQ28aUHC0ObsN3+AYPuB5v3z55MkTbCKN&#10;WBtK0HaByspKehWAKvrZEtKRwg+9aUBvK12P8QULExzDFLxkJFDdsWMHrvQ86jyedOhN7/w5BwMd&#10;vGRcwAIHGCnIAowfPx6q6BqEH2IUEkpHp7FsNhv0f/zjH6A/fvx4uAQHw3BDYOa4fuVtfELKMNzg&#10;D46a/Psp7k1McDAICI4nT7osJEvzo1qZ4PjQGUYnpAzDDSY4GITCHxztTaEoMgAmOD5o+IPjUVtO&#10;XcZ8JjgYBAdHfc4GJjgY3otzjr///e9Y6wnsm4igT4WF0adDL7xOX2HAyr/OsOgbH1z5SzMcdsEB&#10;+0B9UwB6n7uEbsKBKz3h6S7MDSEqKtq7Qy+Q2/mLfXvhNYeld6ffULD/DMfgMDU1xZX+LZAwh/70&#10;peC5zc2AGNCG+s9rDvua3QGBwXH27FmkMMHRLwa0of7zmsO+ZneAPzggMoDg4ODhFRyUApw/f57S&#10;AdDp/+mDrT27eHh48DTxKCg49u/fDyUC2YEvvvgiLy/v6NGjdCOAqkZGRqR7jyYE3f7JJ59QOrKj&#10;UyIEsgPZ2dnwBgcKbuA2tbS0SElJFRcXg+XUqVPICCdbUEVviPzfvhKdud21tLQoHYGqU6ZModtB&#10;p+6VBdVh/baC/p0Y/RAB3dIJ2QEeHd5TKZ1qouuAMB0h7O5pYmJiSAHASNkpBaDb6fDY/4JOVSnl&#10;zp07dCOl88PT2qfOY7xy5cpwDA4KCQkJbO0rOLD28qWXlxdVBYXexKOj505QCAsOUHgA448//ogU&#10;BGXngcfepw4KJEWkA1BFTejObnR4HATC00rp33zzzaFDh5BOQf3unA5PcHT35O2/rVD0MzgAqgoK&#10;vYmux8XFoVbYSWTpJTiQQofo2dOZXqXgsfepg5KRkYF0AKqoCcrW1lZkpEM5CISnldJBcXZ2RjrF&#10;1atX6c6IDzQ4EMgB3aNnmATHtm3bkA5AFTVRCg/C7AieVkrnsSNyc3P5je9bcHR0dFBVUOhNdJ3i&#10;888/R/be31aQDqCTmwkTJtCNPD4UPPY+dcK7px1V//e//9HtwIYNG6CkHATC00rp6N8HkU4HjOhO&#10;awioDsfgAHCFBjEbMrvC4fnHP/4BOnXDb7o/jy6sCf2PJLBp06b8/HxQ0M1ukREAHcUBdXcvuI6A&#10;ct++fZQDQNfBAVUplJSUwP7s2TM4fUP3Xu7q6gI7eoNHPgDo9P8XR03Uf7THxMRQdktLS2VlZVBI&#10;3x5z4IenlUenoG67i+vcPQULBEdZecWwCI6qqqpCGthKA13IoRsKwuSQEaBOpuB6FZvIxaWgV+E4&#10;QRXdsBdAVThmuLmnM+gANT4KFwpkJJZJ+BFCF8CwyqBT3fHogrYFkKMSAx4+fBhZEMgOq4SquBsJ&#10;stDBDSSwdaw9eULNAT3fieeBPeh0fuzYsagKHQMDA4dR5mAYPgyjzMEw3IDgGF7nHAzDByY4GITC&#10;HxxwxoNgguNDhyc4iM/MaTDB8UHDBAeDUCA4Hjx40Edw1JNs+GP75lOKoIQX1S+VNEJGipaWFk9P&#10;T/yIxH7Q2nqnF8nLy+Ox0KW5uRmPwjBkHD9+vK2tDYKgX8HRO3dIIAv1k9TUtL8sSUnJeBSGoaSP&#10;4Bh1iPXrfj2XqEyf+JyfTtsuVna9qKoTeLW8ozXsWnkwJ6PUJ7PMK6PUManQOq7AIibbLDpdMyRT&#10;MTDtIif5rFfiKff4E+5xIH9qewXnVYTlV1atXxaRWxaSVxmYU+6fXe6dUeKaUuiceM0+No8VlW0Y&#10;nKbtl6jOiVPyiJV3jznJ8o7Mr4jKuwG9wq4WB2WV+meWeKUWsRMKbKJzTMIydANS1DkJCp5xsm4x&#10;550ij9mGHrYJOalmGJBZ6pNaPHmLdeDVUr+MEp+0Ys/kQnZcvnVUtmlIpo5fiqpXgpxL7EXHqDP2&#10;Eadtw0BO2oQEpBV5J1yDXpzk6x4JBS6xeY7ROdZhmYZ+KdpeCaru8YouV2Scoi86RJ6zDT9tFXqM&#10;FXzILLDoZsv1mqYOoL4ur6Ix50ZDdvmtzJK6lMKauLyK6Owb4RklgSmFvonXPK/kuUbnOEdmuUTn&#10;TNhtMHG34YRdBiATdxlMPWS6RZl9wcxPUpX9yx6DketVRSWUX4m4kqiEElGKccs1lCiKrlYQXS0v&#10;uoqUlXLfrJT9ZqX0NyukRVfJfiemNEpCZZSE6mgJldESyiBjJJRAxhKl4lhx+XESCuPE5QlFnFTE&#10;5MeukR29SnrUyksjl50fufTMt4tOfbPg+Nfzjn0198iXcw6NWHh89LLTEofVF++UJYJj/mmT20G/&#10;sq6I7ZI3/fWCwxFlgzPsK90Pc+5Vmct4JEh7Jp5xi19lGLDayH+HtbeYSWBB3W0xs2Ax82AJEIvg&#10;dZYhG6xCp2t6KgSkxa6av9bo4fOMJRpB6RXN9w47RasGpB51ijrJjq65fe+4U9Rxx6gTRBlJyOWo&#10;vaZe+iGZVC+d4AyNgPS9thF7bMKlrMN2W4ftYoU9e/5cihW2hxWy3yp0l0XwFpPA7cpm8l5JR3Uj&#10;TT0yf5a0k3FPlPNOOel0ZZ9NpBQrfJNxkGl49laT4O1mIbvMQ3eYhYC+yTBwvb6/tGsi1eu8Y6yC&#10;e+IWg8CM8oa12r4anJTW9g51Tuom/cCthsF5Vc3PX7xYp+Uvoenrnljsk1pGBEdHh19aWU5FE/vK&#10;dVWPFGX3ZCW3JCXXRCXXBCWXBEXneEU2SByIEjtu/F7LifutCNnHAvkBqvtYM045HDAMlLePWiPv&#10;PEbS4NtNut9u1Pl2o+63G6DUgVKUkvUg2qLrdETXaYuu1RKV0OSKhqi4uqiYmqiYquga1RHiqt+v&#10;1Ri1VmP0WvUFB40PyNmOXqs6Zq3KWCQSyhAlcGIxTkIJgkN0liQEx1e/S3wxcd7olZe+X3Fh5LKz&#10;3y4+vU/JXsMmwMor5qs5h76ae2jkohMj5+0bv+SwyOhDrP+3XUs2tP5Z1u8fLTwy+qjVFjmThaoe&#10;N3PMl3Mq56m4z1HznKXqsVzfb5O551I9r7VmQRKmQfN0OPN0febr+izQ912k77vYwPd3NY/1rJDv&#10;XPau1n/0MnephFngOrPA3bbhUrbhJ51jdluH7rEOPcWOPuUUfcwxcr9t2EH78G0WgRv0PaWsQ6le&#10;600Dt1iEbLcM3WkdBuV2VugqfZ+Vej5bzIJ2WobssgzeaR64QttbQtZ0nYHfzzsunzGIWnjEdbW2&#10;r7ien6R56E6L0G1mwdtMgvZbhUM0QEiJ6/qL6fhtNAjcZBiwSpOzQd+f6jVfzl1C23eunNtSZY8/&#10;ZVxWqXqtUvNaIO82T959hSoHYmK9tt9qNc5COQ89v0wQFBwXHePlXZLirt3U8EqTZSfIOMVdcIhV&#10;dUtUdU30TS4+ZxulwL4ieznmrHXE6J0mP+wlwgJkwl7WhD2WP4BIWUzcy1p4kX3ROuK4if9vB81H&#10;EPFBBgcp3LCggkNLdC09OCAyNETFyOBYA8GhAjIS4kMC4kNtlITaaEgha1Xl5OTGSKiAjFx8BoID&#10;IuPhnWUQHE+edI1ZIzd2jdyCCXPI5HHh++XnRy45I7ro5DcLj3817whExpezD3499/B3C4/8uOqU&#10;yGIF17HHbf6dfv8Lp7JRh1mjD1stO2c49RI7wk9bUt/pD2n7WcruM5Td56u7rtB1maXmNVeLAzJb&#10;03u2FmcOhAgRJZwFej6/qbovNfRbbuQ702XrZnMvMdMAcdMAiI/trJCdVnCYQ7ZZBm+zDNpmQcgW&#10;88DN5oEbzQLWG/muM/GXMCZ6bTX3FjcOEDMKWGPov8rAf4W+7wo932W6PoTocJZrc1bqcNboclZo&#10;eW+SNZqn7DpHwQ3eIJZockCWa/ms0PZdoeWzVIOzWN17sZr3YlUvkEUgKl4LVbwWKHstUPKYp+jx&#10;pzTRa5aM6yxplxnSzjMusqeDXGBPOw/iNP08e9Yl59kybnNk3OfKuM0jxN0sONsk6OrzVQtBDP0z&#10;DUgBhRC/TH3fNH2fND0OSKoeJ0XPmxSv5JHbDEbvMp2AI4MMDikiOEgxn3KQtVOLI2MVuuzC5e82&#10;c4NjPRkfREzQcsZaiAlucEBkEGlDXXQNDo5vVitD+Z0ExAcRHOT7CyEQGeRbDPEuM1ZCcRwIvK3A&#10;ewrxtgLxITNmjTQkj+KqhiUH9Lqedo9YfKqoot7EJTwlt+zL2QdGLpeZsUtP5OEOyY6WFnhNhKaW&#10;JebfnDjl1yvX2xran9fd6apqeFjd9IgsH9S0ddfd6y5vfFRQc7eo7v6Npo7q1idVtx9DWX3naVXr&#10;0/KmR8X17QXVd6/X3itrflLW0rU9pC69ui3lem1qYV1B7YOSlqdlt7uLGx9fK2vOCI5LtLRPNLFK&#10;NLaCMlT6QKKpFSEm5qHGrD8+/zJU1zRWxzhW24gUbUKnyfhv/3dF1wRJjJpqCJQ6xtHaRtFahiBR&#10;XInUMYo2tIwxsY42topWk43UN4sytIgysIg0tBAdNSlS15i19VOpCwbxpjYJptaJZjbjRCclmtsm&#10;WtjB3GQ+/Uxsgmgi2M1tk1gOCkrWiaY2Y/drQOl5akGyLTvJhp1gdfmKiWW0gXm0kWWUvnmkrkmU&#10;rnG0gUW0vnm0vlm0Ectu12bx1Qei9Uyj9czIklQMLGKMWBFaSuNHiEbpGY+etdj96HnbjbuM5q7U&#10;m7lEb+YyvZlL9aYt0p7yp/bkWbp/LNKfs8pg3hr9P1fo/j5f59d5Or9h0Z26EIx6c1bpQpc5qw3m&#10;i0PVYPpio5lLTeatNp2z0njGYuPpi0BMpi82mQGyBMR05hLTWUtBzP5cRspyQmZjMZ+zgpC5K/sQ&#10;0g11sVgt6aRq6+Wb5xlY5OZ/3dW3wMUnn+2d58zJY3PynbzzLnvm2Ltl2rlm2Llm2rpmOLhfdfbJ&#10;9wou8YmoICS0jBNSxgkr9woq8Qgscg8odPMvdPW7zvYpcPTMueyR5eCZ7eCRZWcfa7xfXhOW5ZfZ&#10;Bn8sMJ21jJqzUEG79krQ/mIhFmHmElgcwz8W6v8+T+eX2VpTZmlOmqHxvxmapGhNwqI9aSYSHa7o&#10;TgaZBaInXEgH7I9HgOqUP3V/nq3/61yD3+cZTV0AYjh1Aei6v8zWnjJLa9JMmAAIKMSh//lPvV/A&#10;eQ7h/9s8Q5Df54M/Ib/PNwIhRphv/McC42kLTIgDvdhk5hKzOcutNx/gOIbFFLXHlndGFt2/UtaR&#10;UvMsrfZ56s1nKZWdlQ13M4vrs8oaciua8ypb8itbbNheUD579qy27pYXJ7igqiXe1y9LW/W6rlKV&#10;gXKDoaqfb0hZWWW9gUq1vnKRnkqurlrTgxciDyBxkISkliXl1xbX3a+925XT1FV750n5zXvlNW3l&#10;NfeqGh/WtXXX339W29YNaaKsqaO04WFla1dl69OY208rbj+9cftpcWPHtdr2/Jv3r9c/LGrsKmrq&#10;ulb/6Gp5S2rRreyqe1duPCxs7AK5Vt+RW9yQGhAdb24bb2RJlwRjFiEmRAnVOHidn90Ro20Uo2XI&#10;FX2OvCph4Qo3lZhAGQNpQtsoStMwStMgkpQoMFrYxzl6xbM5caTEu/jFsb39zOxiHTxjrNkxNs6E&#10;0dkn0cE92ZmT7hWc5hmY5hGQ5hWU7h0CkuZBVAkdmtwDUl39Upw5KY5eqW5+aZ5BaV7BqZ5Bye4B&#10;iW7+cU7esTbOsbYuxIYcvWJYjiBgibvsSYiDRzzbJ8HNH4uzT4KLX4Kzb5yDZ4SFk5+Whau0tu0R&#10;ect9Fyz2XjDbdsxo2WbdaYt1fp+vP2+N6YYD5ttPmG89arp+v+m6vWZbjlhsP2mx4xSIueQJk/X7&#10;DJdvNdl00HznKehoLnnMcvtx1vbj5qslTWYuNZ620HgakTuI9MHNHVT6oL2QXr3ecO7oZ/qYu9JK&#10;Ype7gZt/VDknutI9uNjV/5qzb74TJ9fRO+eyZ5a9e6atS7qNc5qNazohbuk27hm2bhkO3jnuoaWc&#10;yAqv0BLvsFK/uJueIaUuvvkuvnlsnzw2jOADGQeyRpade4a9V5aTZ5rZCTX1Pxaq/m+6Brxu4YU3&#10;Y7EpzJxKEwKlR+JAQu0yyh1LYVlgcQymztf7da7Oz39qTp5J5Q7yNYyEN3fo9Dd3zOLNHTgjzCFy&#10;wVTyxf8HkQjQ1rUm98gdKNGAM6QPA5Q+IHfwyjwjJMRo843+WGghscvDPjjyenvMjaeRpZ2xFV0J&#10;Vc8Ta54nVT9LqHisomcRmlETcbU2OrchNq8RRJ/lHptTF5tbH1/QmEBKqKNLsqZ8jo5csaFclZEs&#10;kkpDmSIDmRwd+XQjrYb2F8S/STEwMDAMCJQ42nft2vXwfkKYp7e55IWMlqd3OnJj3U26GhPam6pI&#10;BwJoenrvxtOnuZbSrLoHT6uLky57JOO2p0/LkoIfdT3tfHS/srWwqSrcOSgVBrSzCmls68hprXU8&#10;oYj9CMoV95gV3Kl5+jTDQN/v8ZMcA1V3GJDLY5hM59MMa203t/S6p09bLyuzwutxGwMDw3BA5BoD&#10;AwPDAMHf1g8Hrl+/jrPZGwfPgIHhneX8+fMODg4aGhq4PsT0SBx2EdfCr1aqsxPzy2pL6m+nOMuq&#10;Hd1bnuKBm/k4ek4uu7mx4fbthmaiqhOcXlGUf+GC4c6zpqd37I/S36+hZaVz6KAMK3D3JftzRqFF&#10;FTV7pd0yK8nOfAhPHBWyCyUV5S2OKzhX3LsdEhaGrBE2cnkBpu5GTmFhYURTQ0WYiacD2Xpp5d7z&#10;0raHtZxVldQuWSdqm7Ov2JxgWUWjjojy8vKrV68iHc+AgeHdJD09HUoDAwMoz5JPl+dHWksrqaDq&#10;dnNjbPHtWMuzOZGOjbcrqirzEopqoFXt9Hb7Y9saKgtrG7LKbzUqeuYbeF/dt23L2vVbL6ueQiPQ&#10;eTfOONKDsrHWP7JirmGtf+AZMDC8s2hra8vLywcFBeH6a2BhrH3zVhOuCIG4vcEw4S1equAZMDAw&#10;9A/inhMMDAzvOgF5D39Sax4iiSnuwJvh8ipxhIeHl5WVgZKTk1NaWoqMPBQWFmKNDyMjIygvXryI&#10;qnTgogsp1tbWSKHT0tKCNZonhZaWFpSPHj1KSkpClrcInBN1dXXduXOntbW1o4N3KZOTk6G8f/9+&#10;VVUVuCHjXwMdCB7GS2dijQ84TdXQ0IiJiZGTk8MmLrC87e3tSNfX10cKRVZWVmdnJ9KdnJyQMlg8&#10;fPgQVgxRX1+PrXzU1NRkZGS4ublBCPEEAE+8wYDgTIGtPYGVh90sLy/H9Z7IyMhARzjHxPX3At/c&#10;VynjD53mly9fUlVCtG8fcm/rYREu83SaZ6o3rzTktSO51fYEb5I/cSQmJsbGxkKJrTTOnTsHJXol&#10;82BqagqXPeio88cu2AsKCq5evQpuEOLYygWiobGxERRIK/yJA14PUMILNS0tDVneIvHx8VBGRkZC&#10;CctF2l4BwRoXFxcdHQ2xCy9IbO2J1taTWCPR9yqB8mnXw4iCWmRBCEwcP8hkhubdbmrDr3MKNB9h&#10;aGpqYo08TFjjcv78eSjRsvMvPvCk835cYX1KWZkr27a947Gzk33n3Wueln6PcHtvwJFFSnV1NdIh&#10;qyILPwLfkwaaOGB3KisrAwMDcZ0GvKWFhYWBUlJCrPn7xC+ar17b6EfxCGTpvt/5i3ZLY/eLhfZt&#10;kmGdU7RawDhVs3mjbvP1pDZVy+aC1LaKjDaLoq5Jmi3z1Jp36TTbeLe+rHxANaFxQH7XbsabpCeO&#10;4c+gvyUOWwQmjt6Bt1n+E4q3C7zO0ekMnJ01NDQg44Do5QyXgY44q5V6eQ+RXPRvwxsjYT7jYGBg&#10;GDA9vo7FpzgMDAwfBs+fP29ra7t37x5cRaK79iD4793DA5M4GBg+XPqTOFJTU8+ePWtqaorrJEzi&#10;YGD4cOkzcTx48KCzs7OsrKyxsTE2NhYZASZxMDB8uAzoUsXPzw9rTOJgYPiQYT7jYGBgGDBM4mBg&#10;YBgwfX/G0dnpfK0QJLW2DlkQTOJgYPhw6TNxFLfczm1sEvMJgPLuo0fICDCJg4Hhw6U/icOjsDjs&#10;RoVfSWlz+4PzsfHIziQOBoYPF+YzDgYGhgHDJA4GBoYBwyQOBgaGAdNn4uisrOqsqb21+yCUT+7d&#10;Q0aASRwMDB8u/UwcnfW32jw4jwqLW40tkJ1JHAwMHy7MpQoDA8OAYRIHAwPDgGESBwMDw4DpM3GU&#10;zjZ9WNhACTIC73PikJaWFiGZw8DweqBAYrPZOLbeF/qZOKBEVYr3OXHAkV69enUgA8NgMH78eIgo&#10;HFvvC8yligCYxPEm4XA4VlZWhw4dWrZs2aeffgol6La2tr6+vtjjHYdJHHSYxNEv4FXxf//3fzBg&#10;/3Fzc8Od31MOHDiAd3UgyMrK4v7vGv1PHCUlJWhngc8++ywiIgKMd+7c2bt3L7ZyiYyMRF3eFkzi&#10;EAAcmNdJHPv27UNH9/X5+OOP8aDvPlu3bsV71RMIphcvXuCl5wKWrq4u7NGT/fv34xHfEfqTONCu&#10;AbNmzcImQcCyILfJkydj05sFDhZS+kwcHffKquKmUoKMAJM4eJGSkkIHVRh2dnbt7e38L5LOzs64&#10;uDjsJAR4/8GbeQf5+uuv8W6QfPnll3jPBwLuzOW3337Dow97ek8ct27dQnsEdHd3Y2uvfPXVVxMm&#10;TMCVNwVsFGYIr3xUZRKHAGCBBpQ4/vnPf5LHnZe7d+/iEQcIHJXRo0fjUXqCN/mO4OPjg+dNkpeX&#10;h/eQD+xBAudZ2MoHxCV2IvHy8sJbGsb0njjQjgBmZmbY1A/y8/OxRiMmJuaTTz7Bw4mI/P3vf4fL&#10;XtzGh5+fH/ggvbm5GXUBvv/+e2SkWLduHW4TEZk2bdp0kmPHjjGXKrzAAvUzcYiKiqIFpfPgwQM8&#10;0GCAB+0J3vzwZunSpXi65AkC3h8hYD8u2CoEeqbesWMH3t5wpZfE8fPPP6O9ALDpL4FGgFNXXOfy&#10;0UcfoSZc54KMAKzkgQMHsPXlSziRQfasrCxsIjl48CCywysfWZjPOAQAC9Rn4vD09ERLSQf3HwLg&#10;wh5vg8uyZcvwVIYlJ0+exBMVESkqKsK70SuxsbEnTpzIzc3F9V4JCAjAo4uIqKmp4a0OS3pJHGj+&#10;CGwaOKh7cnIyrvcEtQKtra3Y9PKlpKQkMuI6DWQHcJ2ESRz9Ahao98Sxc+dOtI4UsHy481Dy6aef&#10;4u1xwRMafuD5iYicOXMGz14Qn332GfYThLi4OPYTxMSJE7Hf8D4F6yVxwJk/mj+ATQNEQkICdW9v&#10;b8emnjQ1NSEHAJveSOJQVb1TUdEZFfng2NHb9fWPr13rQPYPN3GsWLECLSIF7vZGcHR0xFvlgqc1&#10;nJgyZQqeXF+Lw58K6cDFDvYTAvYTEYHIxtsefvTzMw5IAdg0EGbOnIm6BwUFYRMfyAHA9TeVOKCE&#10;rBEcTOQOZ/Z9ZP9AE4eNjQ1aQcS//vUv3OcNQj9LR+DJDRvwtMgvg/CkhTBYiQPA2x5+9J44bty4&#10;geYP+Pr6Ymu/uXv3Lu4sZBMdHR2otaKiApve4KUKpIympse4QvKBJg60fBS4Ax883ybQ2b17N3bi&#10;4uLigtv4oH9wRefzzz/HHiR4csMGPC3yszc8YyEwiQOBdgHx+PFjbBVESkoK+NC/sKuqqkIdf/rp&#10;J2yigZp4PuwcaOJAX8EAsC1kYT7jEAAskMDEoa6ujpYP0dLSgjvQoL+BIP7973+j0KEjIyMDzpmZ&#10;mbjO5T//+c/YsWNxhcuJEyfQ4HRwG8mPP/6Ipzg8oH/6gKcrhJEjR3799dcff/wx9uby3//+F+zr&#10;16/HfkLA3iIiO3fuxNsefvQncSDgRfj3v/8d7ZFAFBQUsCsfZmZmyGfjxo2PHj168ODB1KlToaqr&#10;q4s9SCAr8Zyx1tfXQxaAJnghYxPJmTNn6N8PYiuX2NhYJnHwAusiMHF88803aNUQ2JsGHBXcRsJi&#10;sXADF8gLWCP/lRj7kVy5cgU3cBEVFcWaIHA3LniKwwY8LREROJ/CMxYO/TMRRHR0NG4TjqamJvYe&#10;xqcbQP8TxztEf844Hnd1auavRoJNH2biIEP0FdibxrJly3AbCbYKYcuWLdiPBFv7Df0DeQBPcdiw&#10;ZMkSPDMRkSdPnuBJC+EvJA76/ywJu64cJnyYiaPxQaVm/hqQkBqTuvYSZASYxCEgFFatWoXbSLBV&#10;CHv27MF+JNjab3799VfckwRPcThB/TcRcPDgQTxvQQw0cejp6WE/EZEffvgBb2+48sEmDpPCHSC6&#10;BeuMrm9FRuBDTBw8nz5g757gNi7YygX9R7C9vT3o1A+WEF988QXyoUD28PBwXO8JaqXAUxxmWFpa&#10;4vmRdHV14dn3pP+Jg4g8GioqKnhLw5gP9lJFIB9i4nB1dSXDFQNV3IEGLChu7hVwQ/643ivIkw7P&#10;L0dnzZqFpzgs4fnsc/PmzXg3BsL27dtxf5J//vOfePRhD5M46HyIiQMgg/YVuIMgxMXFsRMNYa+Z&#10;9evXYw8aW7Zswc18YA8ueHLDm99//x1Pl4ahoSHeJUHIyspiPxpweoJHfEdgEgedDzRxUF9oU+A+&#10;bxCeTzcuXryIJ/eOMHnyZDz1gTBt2jTc/13jQ04cpXNMW/3y2q6U4foHmzgA/v/Xwt3eCHiTXCZO&#10;nIin9c4iLy8Pl1p4f7jMmTNHW1sbe7zjfJiJo/qg582z/s12qaWzTem3LCYSh6WlJfLGg70vwGHu&#10;JXEA/Ocdff6P4+vD838fwDt0M5sPmQ8kcTQ1NUHZr0sVdXV1Im18eIkD8be//Y18/b5CUVERDzGo&#10;dHZ24g3Q4HA4eB4Mw5uhSxwvXrwYNWoUigfE5cuXcdsAefz4MbqzKa73BX/iuHXrFpQf+mccwsCx&#10;wIX/1APBf3/AvwbP/3oglixZgjfPZe7cubiNYbiCj+jgwT8sv6X/zJ49e0DdmQ9HBYBWUBgBAQH4&#10;9coF3vxxGx+VlZV40H7D83/rdHbt2oU3SQO3MQxv8NEdJP73v//9tWGfPXsmsBf1Uxdc74v+JI6q&#10;qscgoJw7extZgA83cQCffvopftX25Pvvv8cefbF48eKLFy/iSj/AG+iJsrIybmYY9uDYGiTwoAMc&#10;Fvd5U4njssM9lDiOHWUSB41Dhw7hVzAfKioq2Ok1+PXXX/nPbhB2dnbY6R0ErzIf6M0Q3ktR1d7e&#10;HvlTvwwMCgpClncRtAvCQP8jV1dXh6rUWedHH32ELAgtLa2TJKgVQFUEdhKEjIwMOOA+tF7U//LS&#10;E4fAf0FCbhTt7e3MpQoveKn6B4Q1fjULB14DI0eOxB2EY2hoiDsIh7oWfXdBi0y/IqPuXoXrXJ/m&#10;5mbq9iXffvstbns3QXvBD/rJtcA7HjU2NqK+/Lc1QXYA1/sH7iOoF5U45s+fj01ckB3AdRLmMw4B&#10;4HUaIL///jt+cQ8B8OaAN/Pug1eZD8ib2IMEW0n4b9jxzoH3pCdeXl69tALUm7++vj42kSAjgOv9&#10;A/cR1KuXSxVkB3CdhEkcAsDr9BrA+yR+xb8GPPcNem9Ai8zzGTAywssD10mQEVfecdC+8IDbhLQi&#10;sEdPH2zqtSM/uI+gXkORONrcvTpuVHbW1NZvkMQmJnEMlJ9++mn//v1OTk44K9Bwc3ODS1CBP+V4&#10;L8GrLAjswUWg8R0F7QsPc+bMQa29PPkROfA8JwkZAVzvH7iPoF5DlDggazCJg4Hhr4Njiw/cLMRB&#10;Tk5OYCsyArjeP3AfQb2YS5VBAK8TA8PggWNLECNGjEA+PI9ii4iIAOPMmTNxnQbyB3C9f1Cf0Lu7&#10;u0MVXvzUCNQN5WJiYpCFAtkB+u1UmMQhAFiOWwwMg8fDhw9xbPXKxo0bv/zyS3iJfvfdd0pKStg6&#10;qNy8eRM9t/Rkr1/f9gmTOBgYGAZMPxNHeUZbdd59q90fxs/qGRgYeqfPxNF+tzM37HZJyt3m6ofI&#10;gmASBwPDhwtzqcLAwDBgmMTBwMAwYJjEwcDAMGD6TBxVcV8/asupThhdk/I7siCYxMHA8OHSz8Tx&#10;qC0XFBBkBJjEwcDw4dL/S5WalF8eP6zFFSZxMDB8yDCfcQgmLS2N/C/bPrh58ybuMHCouy0gtm7d&#10;ihuEc/fuXezNBTfQwA0D/GdkQF5eHvckwdahh/6IWQBbhyU1NTV4llxwwxshPj4eb5ULbuBCfxA3&#10;Ng0ZTOLoDXwQRERMTU2xiQZuExH573//i01/CTRIfxIHBeoC4PrgISkpOUQj9w7aKIDrwxs817c0&#10;W7ztt7pW/Uwcjx8/vnDhAq6QMImDADf3+rPoPkEjMIkDgevDGzxXJnH0mjjgtP3s2bPgVlFRgU1M&#10;4kDgZvLmbnCiCAtEgT1evuzu7sYmLriBCxoBJQ5wRj9zQrS0tCAfHnCzkNCBw7NhwwZc6UlsbCzu&#10;KSKyZ8+ezs7O2tpa3EbCkzjoj3QRFRXt5bEPPM+LggDCDYIoKyvDfiIiEhIS9Af3Yw/h4EXkgq18&#10;9lu3buEGGoqKivv370e6o6Mj3qTwx+gjzpw5g/24+4UrQmbr6emJm0VE4Gg+efIEN/QENvrvf/8b&#10;6SYmJsi/95kgkCeA6z2BQzZ+/Hhc4QNe6rgzSVRUFG7gA6Jo6tSp2E9ExMbGBjeQ9P9SBXKHjIxM&#10;VlYWqjKJ4+X8+fNxM+0QUje5w3UayA7gOhdkhNcPlAEBAcg4duxYZAdOnTqFjBS4oedQ48aNg3yB&#10;G/i2cuLECTBCYsJ1kh9//BF64QoJlThkZWU/+eQTbH358vDhw8g+ZcoUbOICxjFjxuAKSXp6OnIW&#10;drNMXOFC+QPY1BfYW5A/sq9cuRLXSajbO6NH1UCWR/YbN24gO4AsFOgjA/oiIOgP4sImkgcPHoCF&#10;56fxH330EfKsr69HFkgWn3/+OTICx48fNzAwgNchqs6ZMwe59QLyBHD95Ut49YqJidFf57iBC0rN&#10;MHNc54KcAVwn+de//sVjAZAbgKrMZxy9gZdKROTAgQMQYWApKSn57bffsJWE56VIvTvhOg1kB3Cd&#10;CzIKfDY9agICAwOxiQRbB74V/h9T83j2cqmC7ACuk/BbEMgOqKmpYZNwZwA1AbjeF9hb+KZ5EgeA&#10;7ACuc9m2bRu/fcWKFfxGCtQE4Dr303R7e3tcp4E8AVwnwSYh4/cO7imoL27o2UTdpRHXaWRkZPA0&#10;8VQpkpKSUBPKPr0kDnhF9AJzxiGYv5w4hH3GgVoBXCfBpoFshThmNIqLi3FDTwaUONBLDk5G7vYK&#10;ckZ9AVTlAbcJaeUHewufZ/8TB/8ud3R0IEt0dDQ29QS1ArjOteAdFgIcAuzd6/z7BPcUvu8ArpMg&#10;i4ODA64Lh7oyxTMWAngyiaM30CIC70HiQFAvCQo3NzfcRjKgxIHrQrbFA3YV4ozb+jcUgL2Fz/N1&#10;EgdkVWTx8fHBpp6gVgDXuRZra2tc7wvkD+D6QMA9he87gOskyAL5HdeFA8GAnHFdOEzi6A20iMBb&#10;TxxlZWW4ToKMAK7TwA18TfzP06c/ogWbBpg4Lly4gCxeXl7YxAe8aaPLfuQJIDsPuE1IKz/YW/g8&#10;B+WMA8CmnuA2WiuuC/FH0FuRM4DrAwH3FNQXN/RswqZet2Vubg7lkydPkOcPP/yA7Pw8e/Zs3759&#10;TOLoDbSIAPVRfJ9Qz5FVV1fHJpJHjx4hO4BNXJBRYOJAH3fxvyxRFwDXaeAGQVvBGo2YmBgeZ+pV&#10;xP/xPrIDuE6CTSTYxAVFYVVVFa7TnOGViU1ccIOgSQoEe/N9xrR27Vpk7+eDhQCBuZK6/ziATVzg&#10;pYIbaE0PHz7EJhERPT09bOUCbzxgxxUS5Ang+kDAPQX1xQ18TdgqIjJhwgRs4gLvH/RPZOn/j4dN&#10;ND7++GP0iCxIHHAQGxqarl8vZhLHK4qKivDicZGQkKA+iu+dRYsW4T5c0LduuEL+0wesNXIGxo0b&#10;hxtERLKyssDy9OnTXbt2QVVbWxv50Dl+/DhyBiD3YytJWFgYbiDfNOjfniIj/TuRlpYWsMArDddf&#10;vqysrERuCGwlCQ4OxlbaUxoR3t7euKEnVlZW2IOGwMfrbtmyBWsiIr/99ls/1xl3oGFgYEC3Hzhw&#10;AN4SkTP99VBYWIiMQEVFBbaKiHzzzTfYSoIeSckPPUeoqKhgbxJhj5uDFwz2IEHf7CC++OILbO0f&#10;9O/yWCwWtpLQn0ojLi6OrVxgNXBbT3AzDfp38HR++eUX7EEmjkePOvz8/DMzIZaZxMHAwNAPIHE8&#10;ePCw5mZdaiqROXAiYBIHAwNDL0DiyC8oSElNjY9PYBIHAwNDv2A+HGVgYBgwTOJgYGAYML0kDvSv&#10;5cJgEgcDw4cLkzgYGBgGDEocCgoK7e3tvSQOGRkZKC9duoSqQI/E0TR41HOpq6trGGwqKiq8SLzf&#10;LLDFwMBAPAkGhneZRpLW1lacCZ4+7SVxODo6Yo1Lj8SBX+tcCkqr9o9dr6jl5HCjvj6ZDRYTjRP1&#10;Fdl7Vsie1PaE6pUSKGrYF04c+M+c4+KyRB8uLS0tMKfi4mJQ8E9qBo/s7Oz8/Ot/TaytrQsLi3mM&#10;/ZeCgut4EgwM7zLKyspweQKnGzgT9Jo4+BHZYhRKySnH+M2anps0PC+6Jm0xDgaRNA3dbRlxzCH2&#10;sIx6ZVPbjca7pQ13ShvuFt+6UwRS13odpJaQwrrWa3Wt+bW3s6qbM6ua0ioak8sbEstuJZbWJZZW&#10;RxfVhF+vCS2oCc6v9sut8smu8M664Zl5wy2j3DW9zCW9zDmtlJ0KUgLKCY+Usqa2ssa75c33sDS1&#10;gZQ1tpU23i1pACG2Xlh3+3rd7Wu1zfk3m3Oqm7IqGzIrGjJv3Moor08trUspqU0sqom7VhWVWxaZ&#10;XRyWWRiafj047VpgakFASoFfcp5vcp5PUp5rZEpZXUvZrdsg5VDWt5TWtZTUtRTXNoEU3Wy6XtN4&#10;rbqhoKohr/JWdkXd1fLa9JKbaSU3k4uqE69XXsmviMkrj8opi8gqCbtaHJJRFJxRFJB2zS+lgJOU&#10;75WY5xGf6x6f4xaX45GQd+CSqplbQEnd7dJ6QmCLoIMU17YU1TYXgtxsvlbdVFDdmF/VmFvZkH3j&#10;VmZZXXpJbUrxzaTC6oRrlbF5FTG5N2Bb4ZnFwWnXA1MK/JML/JLyfRLyvOJyvOKyPa5ke8RmuYPE&#10;ZBXfbCy52VR6s7m0thmUourGwurGa1UNBZX1+RX1eTfqcsvrsstqr5beTC+qBkm+VpGQVx6XWxab&#10;XRqTVRqRWQxbCU0vDEm9Hphc4J+U75eY55OQ6xOf6w3bupLtSW7FLToLWndru99pf3Tn/sNWrty+&#10;R0hL2wMkzXfbkTTdud9w+159y7265rbapjs1jXeqb92urL99o665HOZZ01Rc3VBUeauw8ta1ivqC&#10;G3V55bU5pTdfScnNxVuP7lRz4Zdd6q57NN2O6HueN/NRsQvSY4fpOYer2wdB9ZCu+05V9mY5+/Uy&#10;NusvWa+j5OIrHezrL76GXLASLOdZXLFcdw6JBZQbLrA2XrDaLG27Re7yFnn2VgX2NkXnbVASQimk&#10;KLIlQRQI2a7gRBPH7fKOOxRALm9/JY47FNk7lFx2KLki2a7oQoqzJAwrz94m57RNznGL7OXNMg6b&#10;pe1BNknbbbxou/GCDUxy3VnLtWcs1p4xX3vaHPQN51ibL9lsk7XfLn+ZFAdjxwBNlpeKqavIqEMs&#10;kIWX7C+aeTqIr8rZMN7w4ukTJt6nDZw3KDmsVvNcoeoxR559VlXPJDTLKPTqixZ2d2dT7XWTx82e&#10;YWmBZlE5ljG5rJg808gcw4hsvdAszeBM9aB05YA0lYAU9cAEtcC4k64xex2ipByidthFbLON2Gob&#10;vs0mQtI2QtKOkO12ETvsI3baR+y+HAUidTlqppYXK67AOv6aLbxWNq+q2rSyav2ySonFlWILXSJS&#10;HRKvOyRes4svsInLt7qSB1s3j84xicwyjcwyCb+qH5Ku6puswEmU9oi75E7IRbcrF91iQS64EnLe&#10;Bcs5l9izztGHLXzYideck667JBfybMsjMtUx4drlhGt2cfk2sbms6FyziGzj8Cz9kEydoAxFTrK0&#10;R8IpduxRh6hDdpEH7SIOceWwXcQR+4gjdhEHbML2WIXusgzZaREMsl/V1COxAMaxisn/ecflKZL2&#10;k7dYT9qE/93YNDTbMirXIjLXJDzbJCzbIOSqXlCmdkC6ul+qik+KrEfiaafYgzaRe63Cd1mEguy2&#10;CNttGbaHFbaPFb7fOuKAdcRBKK0i9rPC9liG7TYPMQ/LNgvLhpJ/W7q+6YaBGQYBmXr+6Vq+qeqc&#10;FFXPZEX3RHnX+EvsKydsow5ahkuZhew2DZEyC91jHgayF4kZlKF7zEKlTEOlTEJ2m4TsMg7eYRQ8&#10;5aRD/PWbiYW1ycV1HSTPVi8k/rS2xl27eaWgBiQ2vyYmvyY6rzoypzI8qyIk80ZQRrlfaqlnQqFd&#10;RK5FcJZJQIaxP5J0Iz+QNCPfHmLsl2binz526d6J+1lY9nFlryXIBJB9lhP3WU46aDXthO0KWRcp&#10;Xd/zVmHy9lFnLEO3qHvNPW03Ucr4u616IzbpfLuRTzZof7sBlYSIUrKeR7RE14FokqIluhZEU1SC&#10;LhpYxNVJURMVA1ElRUV0zSsZIa46UkLtOwn179dqjFqnPnotXdRIUUUyZp3qmLWq83arj5VQGbNW&#10;ZQyUEspjJZRAxr0SRSziCqTIjxOTHysmP2aNHCkyo1dJg4xaeen7FRe+W35+5LJzI5ee+XbJGdFF&#10;p0QXndynZO/gl7D+tPFX847kFtckZBV/NfvQV3MPfTPvyMhFx0ctPTV66akpq0+MmLNn4rIjOHF8&#10;vfLER+tU5zsVWafVuCSa+GUd+nLr2a9Xnpxw0mbsMevRx6ylFIw2GgZsMg563uz0pDUoL+b0af+8&#10;CZdvbDIOWKLlvVDTa6GW9zn3BM2gzJMucXvsIrKrG+Q50aH55VUt9x2SitAZyibL0MUGvkiWGPot&#10;MfBbaui/1MhvmbH/cmP/Fcb+K00DVpkG/KHusc8p+gA7ZozbgfHsfSccH4oZPFqt/+hl3vKXuUs3&#10;WQbvsQvfYhlsEZPrm1XGis0763bFMjrvjMuVA3bhnunF++3Cjl6OUOQkmkVkHbANu+B6JSKv8pL7&#10;leDsG2UNrYfswvfbhu6zCd1rFbrHKmSrgec51ysgAre1zTIkq6op8lq1e1pJTk1z9e17hy5H6wZf&#10;LbjZAokyOLdynXEAZJZ1xv7e6SUppfXZVY0bjQO2mgY6J16HszM1n+Stxv4bDXzX6vtK6HE2Kpgr&#10;e8Uftos8Yh8lqRhs5HG1ta2DejGv1fffYREaX1QL6cMrvdQ8MlfJO+VexxOHuGut7R2ZNxovusSH&#10;51ZaR+dLmgRn3mhILKqLzq82Cs6Kyq8+bBO53TTEM7VkrZ6/hK6fuI4vyAGrcCKPWEXwb2u5itcK&#10;de/1uv5JRbVh2ZXL1bzckgotwrLk3RKXKHvsswjV8knbZxHml14m65oIJSsibxl0UeXIuyauVOWI&#10;qft4JBYvVfJcquiFZPIJB9PgLNPgbIvQXEgXXXoandcKuuXOg67innLRKd4yLNc+uqCkttU7uSSr&#10;vDHxeq2mdxrsRkF1c3RulWdi0Xm7mMhsOH2rarr78LxtdPaNhsuRuYa+ae5x1xIKas7ZRJ6ziThn&#10;DRL53XzJsbvNfoBMAfliv1XP9MGasJf1wx5LLFKQTVhTDln9edphvYrncbMQBfsoaZvwXdre88/a&#10;/yhlMnILZBBdMmtAqUtmjR4iSsl6rmCdm0SIDKItuhYEZRCtnhlEU1Qc0gcpYuqkkElkjSopRO74&#10;Vkx1pLjqdxJqkDu+l1AfhVKGhNr8g0agHJCzHS1BJI6YmJiQkJCAgABIGZA7xq5VGb341MglZ6n0&#10;AYcVrjs6H9SPEycSx4jZu8ACiWPU8nNj18h9M32L9WW35Sv2/DxXkkgfKy+NWnGBSB9E7jg7AtIH&#10;mTtEF5z4ev7xr+cdg9zx1bzDX8059CXI7IOQPkTnHx256OR3Cw6CjF96TGTMIaufTtisUHT9bLfJ&#10;f/RSJ2o6PYn+qc1m1Oen3McctBh92Gr0EavRR63EL5lOl2FPlWZ3VKoXxGrnhO/6JfihqHHR76fN&#10;Ziq5/6niMVPZfQYpM1Xdl+i4ihs6L9Z2+1PD808Nr7lanPnaPvO0OXO0OLNBQAHR4czV5cwjxAdk&#10;vp7PAn2fhfq+i/R9f1N1X2bkv9TQb6mRv6iz1Dfs3V877Xqeu+xl7uJdLBcxkwAx0wAJrqw3D9xq&#10;GbwD3titQneTAsouq5CdViE7WMHbLQmRtAyStAjaRspW86At5oGbCQnYBN0NvDeZBGwwCVhvEsCz&#10;rb0sVwmTQAnjAHGjADEQQ//Vhv6rDAhZqe+7AkTPd7kuEh9CdDgruLKKlDW6HDFdnzU6nGVaXovU&#10;PSRkjBXcryxUc5+v6s5/FrBYnbNUy2eZls9yLZ8V2r4rdXxX6fqu0fUTI2WNjt9qMGr7rIRWTc5y&#10;Tc4yDVKgl7o3kiVq3ktUvRerei9S9Vqk4rVUzXuhsud8JQHbmnXJZZYMITOlnWdecp4BcpGNZPoF&#10;JE7TzxMClpmXXP6UcZ0t4zZHxm2urPtcGXco54HIkCLrPl/WfcoJB8PAq1qcdFXPFEgWs2fPPn36&#10;NHHG0dGh7J4sVNySlF2TlFwTFV0SFF3iFZ25wo4DUQBxIkTe6QpXYuUdY7/9Y9V3koajdxiPkzKH&#10;7IBSxgQQMmtM2GMJAimDKxZIJkhZ/LSPNe24rZiC21HjQDnbiAsQFWoec05aT9hlNBKlD77EgYXI&#10;Edx8AWkCFCixcPMFkTKQ9JI1yMSBswaROL5Zoyy6Wll0jfIIIn2ofQ/pg8gdaqMkKFElEgdN0LkG&#10;TZRAUO5QU5qtpvQnShyEkKcbhKyRI3PH5vkT503/XWLMauK8Y/TKi6NWXjikzo5KKyyuajBzj65v&#10;vusclHRKx0XshIGihc+S/ZqTJS6KLjgybYv8l7MPfDX74NdzD3+3+OSoZWd+2SgvslHTe4OG10J5&#10;559P2S1UdPv1FGvyedtlKp7oTGTUYdZokCOsn6VUlql7LVL1WKLquVLTW0LPb6UWZ5mm9wodn9V6&#10;fhDihOj5ihn4bbfg7LHhbDT1EzcOXGsStM4seJNFyGZW6CbLsE0WoRstQjdbhm5mhW2xCt9qTYoN&#10;XLmQFy824dttI/Y7Rk9VdT/gFAOXNiB7HKL2Xo7e50gINB0g5ZBTzGF2zDHn2JNwueEWd84t7rTL&#10;FdBPOsec4AroPHKCTchxdjTIMafoo07RRxxBog5fJgWuOBwiSYmC04qDDtEHL0cfcIjeT8o+++h9&#10;dlH77CJB9tpG7rGNAJEiZbdN+G7r8F2EhO22CttlFbabBQKnM3CdErbXKmyfddg+Upl3WGmnrouk&#10;WdBmk4AtJoFbTYO2W4TusAzbyQrbxQrfYxWx1zoCyj2s8N2s8J0WYTtAzEO3IzGjJGSHWQiUcIqB&#10;xQSLJFe2gRiDBG81CgLZbAgSuMkgcJN+wEY9f0J0/Tfo+K0nZR23XKfti2QtiBYSH5B1Wr7gsFEn&#10;YJNuwCa9wM1c2ULKVr3AQxYRcMbhl1YO4ptW5ptaykkphTMLSjhYCDuID1d8ueKTUuKTXOKbXAwl&#10;EtB9k4p9ekiRTyIh30yXGLHNYKSkwffbjcfuMoPcwU0ZOGsQIkUIlTV+gBQDstt8PJyq7Db7aa/F&#10;9ON2G5Tdz1oEK9qGnzD2XyV9eZKU8Ui4fuEmC/IKhUgWhI7yBSWQIyiFECpTCDvdIFPGGhDIGjhx&#10;fINktTIpSpA+vl2jTJ56qEL6IEtVlDi4uUOFFEKBfDGaEEgZOHEQuUNckRRIGfyJQ34ckTtkx66R&#10;ARmzRprMHZfgvGP0ygtw6kGed5wZueT0iMWnvl18UnThCdEFx76ef+xrOO+YexhON+CkA3IHlL9s&#10;15+2x2TlGfv/D5JA0xjbArAuAAAAAElFTkSuQmCCUEsBAi0AFAAGAAgAAAAhALGCZ7YKAQAAEwIA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAA7AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAg5Ly&#10;VvEDAAAOCQAADgAAAAAAAAAAAAAAAAA6AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;qiYOvrwAAAAhAQAAGQAAAAAAAAAAAAAAAABXBgAAZHJzL19yZWxzL2Uyb0RvYy54bWwucmVsc1BL&#10;AQItABQABgAIAAAAIQC8P+N93gAAAAgBAAAPAAAAAAAAAAAAAAAAAEoHAABkcnMvZG93bnJldi54&#10;bWxQSwECLQAKAAAAAAAAACEATwVENuxoAADsaAAAFAAAAAAAAAAAAAAAAABVCAAAZHJzL21lZGlh&#10;L2ltYWdlMS5wbmdQSwUGAAAAAAYABgB8AQAAc3EAAAAA&#10;">
                 <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                   <v:stroke joinstyle="miter"/>
                   <v:path gradientshapeok="t" o:connecttype="rect"/>
                 </v:shapetype>
-                <v:shape id="Caixa de Texto 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:7810;width:56483;height:4381;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCMC32PwwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvgv8hPGEvoqkeVGqjiCCI6GHVH/Bsnk1p81KabO3++40g7HGYmW+YbNvbWnTU+tKxgtk0AUGc&#10;O11yoeB+O0xWIHxA1lg7JgW/5GG7GQ4yTLV78Td111CICGGfogITQpNK6XNDFv3UNcTRe7rWYoiy&#10;LaRu8RXhtpbzJFlIiyXHBYMN7Q3l1fXHKhibJrmcn8fHQS9yU508Lm13Uupr1O/WIAL14T/8aR+1&#10;gvlsCe8z8QjIzR8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAjAt9j8MAAADcAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" filled="f" stroked="f">
+                <v:shape id="Caixa de Texto 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:7810;width:56483;height:4381;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEAjAt9j8MA&#10;AADcAAAADwAAAGRycy9kb3ducmV2LnhtbESPQYvCMBSE74L/ITxhL6KpHlRqo4ggiOhh1R/wbJ5N&#10;afNSmmzt/vuNIOxxmJlvmGzb21p01PrSsYLZNAFBnDtdcqHgfjtMViB8QNZYOyYFv+RhuxkOMky1&#10;e/E3dddQiAhhn6ICE0KTSulzQxb91DXE0Xu61mKIsi2kbvEV4baW8yRZSIslxwWDDe0N5dX1xyoY&#10;mya5nJ/Hx0EvclOdPC5td1Lqa9Tv1iAC9eE//GkftYL5bAnvM/EIyM0fAAAA//8DAFBLAQItABQA&#10;BgAIAAAAIQDw94q7/QAAAOIBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAAAAAAAAAAAAAAAALgEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhADMvBZ5BAAAAOQAAABAAAAAAAAAAAAAAAAAAKQIAAGRycy9zaGFwZXht&#10;bC54bWxQSwECLQAUAAYACAAAACEAjAt9j8MAAADcAAAADwAAAAAAAAAAAAAAAACYAgAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA9QAAAIgDAAAAAA==&#10;" filled="f" stroked="f">
                   <v:textbox>
                     <w:txbxContent>
                       <w:p w14:paraId="3BDF6067" w14:textId="614AA57D" w:rsidR="00712457" w:rsidRPr="00712457" w:rsidRDefault="00712457" w:rsidP="00712457">
                         <w:pPr>
                           <w:jc w:val="both"/>
                           <w:rPr>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="19"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r w:rsidRPr="00712457">
                           <w:rPr>
                             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                             <w:color w:val="111111"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="19"/>
                             <w:lang w:eastAsia="pt-BR"/>
                           </w:rPr>
-                          <w:t>O conteúdo deste trabalho pode ser usado sob os termos da licença Creative Commons Attribution 4.0. Qualquer outra distribuição deste trabalho deve manter a atribuição ao(s) autor(es) e o título do trabalho, citação da revista e DOI.</w:t>
+                          <w:t xml:space="preserve">O conteúdo deste trabalho pode ser usado sob os termos da licença </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r w:rsidRPr="00712457">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                            <w:color w:val="111111"/>
+                            <w:sz w:val="18"/>
+                            <w:szCs w:val="19"/>
+                            <w:lang w:eastAsia="pt-BR"/>
+                          </w:rPr>
+                          <w:t>Creative</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r w:rsidRPr="00712457">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                            <w:color w:val="111111"/>
+                            <w:sz w:val="18"/>
+                            <w:szCs w:val="19"/>
+                            <w:lang w:eastAsia="pt-BR"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r w:rsidRPr="00712457">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                            <w:color w:val="111111"/>
+                            <w:sz w:val="18"/>
+                            <w:szCs w:val="19"/>
+                            <w:lang w:eastAsia="pt-BR"/>
+                          </w:rPr>
+                          <w:t>Commons</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r w:rsidRPr="00712457">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                            <w:color w:val="111111"/>
+                            <w:sz w:val="18"/>
+                            <w:szCs w:val="19"/>
+                            <w:lang w:eastAsia="pt-BR"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r w:rsidRPr="00712457">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                            <w:color w:val="111111"/>
+                            <w:sz w:val="18"/>
+                            <w:szCs w:val="19"/>
+                            <w:lang w:eastAsia="pt-BR"/>
+                          </w:rPr>
+                          <w:t>Attribution</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r w:rsidRPr="00712457">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                            <w:color w:val="111111"/>
+                            <w:sz w:val="18"/>
+                            <w:szCs w:val="19"/>
+                            <w:lang w:eastAsia="pt-BR"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> 4.0. Qualquer outra distribuição deste trabalho deve manter a atribuição ao(s) autor(es) e o título do trabalho, citação da revista e DOI.</w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:shape>
                 <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
                   <v:stroke joinstyle="miter"/>
                   <v:formulas>
                     <v:f eqn="if lineDrawn pixelLineWidth 0"/>
                     <v:f eqn="sum @0 1 0"/>
                     <v:f eqn="sum 0 0 @1"/>
                     <v:f eqn="prod @2 1 2"/>
                     <v:f eqn="prod @3 21600 pixelWidth"/>
                     <v:f eqn="prod @3 21600 pixelHeight"/>
                     <v:f eqn="sum @0 0 1"/>
                     <v:f eqn="prod @6 1 2"/>
                     <v:f eqn="prod @7 21600 pixelWidth"/>
                     <v:f eqn="sum @8 21600 0"/>
                     <v:f eqn="prod @7 21600 pixelHeight"/>
                     <v:f eqn="sum @10 21600 0"/>
                   </v:formulas>
                   <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
                   <o:lock v:ext="edit" aspectratio="t"/>
                 </v:shapetype>
-                <v:shape id="Imagem 5" o:spid="_x0000_s1028" type="#_x0000_t75" style="position:absolute;top:190;width:8382;height:2991;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDHz6GTxAAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvhf6H8AreataCYrdGsQuKiAW1Xnp7bF43SzcvaxJ19debQqHHYWa+YSazzjbiTD7UjhUM+hkI&#10;4tLpmisFh8/F8xhEiMgaG8ek4EoBZtPHhwnm2l14R+d9rESCcMhRgYmxzaUMpSGLoe9a4uR9O28x&#10;JukrqT1eEtw28iXLRtJizWnBYEuFofJnf7IKXo39KLaH9fvRNyesi+Xmq7uNleo9dfM3EJG6+B/+&#10;a6+0giH8Xkk3QE7vAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMfPoZPEAAAA2gAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
-                  <v:imagedata r:id="rId10" o:title="" croptop="20424f" cropbottom="21799f" cropleft="13006f" cropright="15788f"/>
+                <v:shape id="Imagem 5" o:spid="_x0000_s1028" type="#_x0000_t75" style="position:absolute;top:190;width:8382;height:2991;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQAEqzleAAEAAOYBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU5ZIISSdEHKEipUDjCyJ4lFMrY8bmhvj9O0G0SRWNoz/78nu1wfxkFMGNg6quQqL6RA&#10;0s5Y6ir5sXvJHqXgCGRgcISVPCLLdX17U+6OHlmkNHEl+xj9k1KsexyBc+eR0qR1YYSYjqFTHvQn&#10;dKjui+JBaUcRKWZx7pB12WAL+yGKzSFdLyYBB5bieVmcWZUE7werISZTNZH5QcnOhDwlTzvcW893&#10;SUOqXwnz5DrgnHtLTxOsQbGFEF9hTBrKBFbe6rgPmLbyv3tm0ZEz17ZWY94E3i7Ji9g1gHFfFHD6&#10;b3uTYu84XdrV6ZfqbwAAAP//AwBQSwMEFAAGAAgAAAAhAAjDGKTUAAAAkwEAAAsAAABfcmVscy8u&#10;cmVsc6SQwWrDMAyG74O+g9F9cdrDGKNOb4NeSwu7GltJzGLLSG7avv1M2WAZve2oX+j7xL/dXeOk&#10;ZmQJlAysmxYUJkc+pMHA6fj+/ApKik3eTpTQwA0Fdt3qaXvAyZZ6JGPIoioliYGxlPymtbgRo5WG&#10;Mqa66YmjLXXkQWfrPu2AetO2L5p/M6BbMNXeG+C934A63nI1/2HH4JiE+tI4ipr6PrhHVO3pkg44&#10;V4rlAYsBz3IPGeemPgf6sXf9T28OrpwZP6phof7Oq/nHrhdVdl8AAAD//wMAUEsDBBQABgAIAAAA&#10;IQAzLwWeQQAAADkAAAASAAAAZHJzL3BpY3R1cmV4bWwueG1ssrGvyM1RKEstKs7Mz7NVMtQzUFJI&#10;zUvOT8nMS7dVCg1x07VQUiguScxLSczJz0u1VapMLVayt+PlAgAAAP//AwBQSwMEFAAGAAgAAAAh&#10;AMfPoZPEAAAA2gAAAA8AAABkcnMvZG93bnJldi54bWxEj0FrAjEUhO+F/ofwCt5q1oJit0axC4qI&#10;BbVeentsXjdLNy9rEnX115tCocdhZr5hJrPONuJMPtSOFQz6GQji0umaKwWHz8XzGESIyBobx6Tg&#10;SgFm08eHCebaXXhH532sRIJwyFGBibHNpQylIYuh71ri5H07bzEm6SupPV4S3DbyJctG0mLNacFg&#10;S4Wh8md/sgpejf0otof1+9E3J6yL5earu42V6j118zcQkbr4H/5rr7SCIfxeSTdATu8AAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhAASrOV4AAQAA5gEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEACMMYpNQAAACTAQAACwAAAAAAAAAAAAAAAAAxAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEAMy8FnkEAAAA5AAAAEgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L3BpY3R1cmV4bWwueG1sUEsBAi0AFAAGAAgAAAAhAMfPoZPEAAAA2gAAAA8AAAAAAAAAAAAAAAAA&#10;nwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPcAAACQAwAAAAA=&#10;">
+                  <v:imagedata r:id="rId14" o:title="" croptop="20424f" cropbottom="21799f" cropleft="13006f" cropright="15788f"/>
                 </v:shape>
                 <w10:wrap anchorx="margin"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00D61966">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="111111"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:br w:type="textWrapping" w:clear="all"/>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00580CA9" w:rsidRPr="009E336C" w:rsidSect="00E629EB">
-[...3 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId14"/>
+    <w:sectPr w:rsidR="00580CA9" w:rsidRPr="009E336C" w:rsidSect="007360EC">
+      <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:lnNumType w:countBy="1" w:restart="continuous"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7D719278" w14:textId="77777777" w:rsidR="0098163C" w:rsidRDefault="0098163C" w:rsidP="00D65080">
+    <w:p w14:paraId="259D7168" w14:textId="77777777" w:rsidR="00D555E3" w:rsidRDefault="00D555E3" w:rsidP="00D65080">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="54C3A7EC" w14:textId="77777777" w:rsidR="0098163C" w:rsidRDefault="0098163C" w:rsidP="00D65080">
+    <w:p w14:paraId="407F3720" w14:textId="77777777" w:rsidR="00D555E3" w:rsidRDefault="00D555E3" w:rsidP="00D65080">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="3F2F76C1" w14:textId="77777777" w:rsidR="0098163C" w:rsidRDefault="0098163C">
+    <w:p w14:paraId="25DF19C9" w14:textId="77777777" w:rsidR="00D555E3" w:rsidRDefault="00D555E3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="decorative"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
-    <w:charset w:val="4D"/>
-    <w:family w:val="decorative"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="AdvGulliv-R">
     <w:altName w:val="MS Gothic"/>
-    <w:panose1 w:val="020B0604020202020204"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="648104704"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="7060B104" w14:textId="44D59E22" w:rsidR="009F01BE" w:rsidRDefault="009F01BE">
         <w:pPr>
           <w:pStyle w:val="Rodap"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00C76CEC">
+        <w:r w:rsidR="00043808">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
-          <w:t>15</w:t>
+          <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="4873CD08" w14:textId="1A57B482" w:rsidR="009F01BE" w:rsidRPr="00787F17" w:rsidRDefault="00787F17" w:rsidP="00787F17">
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r w:rsidRPr="00580CA9">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">ES Engineering and Science ISSN: 2358-5390 DOI: 10.18607/ES[ano][edição][artigo] Volume _, </w:t>
+      <w:t xml:space="preserve">ES </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00580CA9">
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>Engineering</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00580CA9">
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00580CA9">
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>and</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00580CA9">
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> Science ISSN: 2358-5390 DOI: 10.18607/ES[ano][edição][artigo] Volume _, </w:t>
     </w:r>
     <w:r w:rsidR="00ED525C">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>Número</w:t>
     </w:r>
     <w:r w:rsidRPr="00580CA9">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> _</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1666011641"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="05D0E047" w14:textId="4DB69C70" w:rsidR="00E629EB" w:rsidRDefault="00E629EB">
         <w:pPr>
           <w:pStyle w:val="Rodap"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
-          <w:t>2</w:t>
+        <w:r w:rsidR="00043808">
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>1</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="08B3B2EA" w14:textId="03948719" w:rsidR="009F01BE" w:rsidRPr="00580CA9" w:rsidRDefault="00E629EB" w:rsidP="00E629EB">
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r w:rsidRPr="00580CA9">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">ES - Engineering and Science ISSN: 2358-5390 DOI: 10.18607/ES[ano][edição][artigo] Volume _, </w:t>
+      <w:t xml:space="preserve">ES - </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00580CA9">
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>Engineering</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00580CA9">
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00580CA9">
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>and</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00580CA9">
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> Science ISSN: 2358-5390 DOI: 10.18607/ES[ano][edição][artigo] Volume _, </w:t>
     </w:r>
     <w:r w:rsidR="00090013">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>Número</w:t>
     </w:r>
     <w:r w:rsidRPr="00580CA9">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> _</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="33D03DD4" w14:textId="77777777" w:rsidR="0098163C" w:rsidRDefault="0098163C" w:rsidP="00D65080">
+    <w:p w14:paraId="39F7B056" w14:textId="77777777" w:rsidR="00D555E3" w:rsidRDefault="00D555E3" w:rsidP="00D65080">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="04ED75F0" w14:textId="77777777" w:rsidR="0098163C" w:rsidRDefault="0098163C" w:rsidP="00D65080">
+    <w:p w14:paraId="7736E0E8" w14:textId="77777777" w:rsidR="00D555E3" w:rsidRDefault="00D555E3" w:rsidP="00D65080">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="2DB10CA1" w14:textId="77777777" w:rsidR="0098163C" w:rsidRDefault="0098163C">
+    <w:p w14:paraId="51382D16" w14:textId="77777777" w:rsidR="00D555E3" w:rsidRDefault="00D555E3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:p w14:paraId="0FEC7B87" w14:textId="06AC19EF" w:rsidR="009F01BE" w:rsidRPr="006A2AA6" w:rsidRDefault="009F01BE" w:rsidP="00F00F63">
     <w:pPr>
       <w:spacing w:after="200"/>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="006A2AA6">
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Sobrenome, Nome; </w:t>
     </w:r>
     <w:r w:rsidRPr="006A2AA6">
       <w:rPr>
         <w:i/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>et al</w:t>
     </w:r>
     <w:r w:rsidRPr="006A2AA6">
       <w:rPr>
         <w:sz w:val="16"/>
@@ -4130,58 +4831,90 @@
     <w:r w:rsidRPr="006A2AA6">
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="006A2AA6">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>ES</w:t>
     </w:r>
     <w:r w:rsidR="00892325">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="006A2AA6">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
-      <w:t>Engineering and Science, (ano), (edição).</w:t>
+      <w:t>Engineering and Science, (</w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="006A2AA6">
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t>ano</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="006A2AA6">
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t>), (</w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="006A2AA6">
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t>edição</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="006A2AA6">
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t>).</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:p w14:paraId="3581E11C" w14:textId="5598B46C" w:rsidR="009F01BE" w:rsidRPr="005450F0" w:rsidRDefault="006761AE" w:rsidP="006761AE">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="center" w:pos="4535"/>
         <w:tab w:val="right" w:pos="8504"/>
         <w:tab w:val="right" w:pos="9070"/>
       </w:tabs>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
@@ -4243,154 +4976,176 @@
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="009F01BE" w:rsidRPr="00D109B5">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
+    <w:proofErr w:type="spellStart"/>
     <w:r w:rsidR="009F01BE">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>Sobrenome</w:t>
     </w:r>
+    <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidR="009F01BE" w:rsidRPr="00962675">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t xml:space="preserve">; </w:t>
     </w:r>
     <w:r w:rsidR="009F01BE" w:rsidRPr="00962675">
       <w:rPr>
         <w:i/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>et al</w:t>
     </w:r>
     <w:r w:rsidR="00747717">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
     <w:r w:rsidR="00DD2005">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>,</w:t>
     </w:r>
     <w:r w:rsidR="009F01BE" w:rsidRPr="00962675">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t xml:space="preserve"> ES Engineering and Science </w:t>
     </w:r>
     <w:r w:rsidR="00DD2005">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
-      <w:t>(ano)</w:t>
+      <w:t>(</w:t>
     </w:r>
-    <w:r w:rsidR="009F01BE" w:rsidRPr="00962675">
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidR="00DD2005">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
+      <w:t>ano</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidR="00DD2005">
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t>)</w:t>
+    </w:r>
+    <w:r w:rsidR="009F01BE" w:rsidRPr="00962675">
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
       <w:t xml:space="preserve">, </w:t>
     </w:r>
     <w:r w:rsidR="00090013">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>(</w:t>
     </w:r>
+    <w:proofErr w:type="spellStart"/>
     <w:r w:rsidR="00892325">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>edição</w:t>
     </w:r>
+    <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidR="00090013">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>)</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="58FA4A80" w14:textId="492B4C38" w:rsidR="009F01BE" w:rsidRPr="00FE4A58" w:rsidRDefault="009F01BE" w:rsidP="00FE4A58">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
-  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="056D5CA6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BF7EC9A8"/>
     <w:lvl w:ilvl="0" w:tplc="E326D39C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0416001B" w:tentative="1">
@@ -4435,51 +5190,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0416001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1">
     <w:nsid w:val="0611713D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F878D6D4"/>
     <w:lvl w:ilvl="0" w:tplc="04160001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1380" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2100" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4548,51 +5303,51 @@
     <w:lvl w:ilvl="7" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6420" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04160005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7140" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2">
     <w:nsid w:val="0A36730F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CE34192E"/>
     <w:lvl w:ilvl="0" w:tplc="04160001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="782" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1502" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4661,51 +5416,51 @@
     <w:lvl w:ilvl="7" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5822" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04160005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6542" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3">
     <w:nsid w:val="0B155D3F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="245E772A"/>
     <w:lvl w:ilvl="0" w:tplc="04160005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4774,51 +5529,51 @@
     <w:lvl w:ilvl="7" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04160005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4">
     <w:nsid w:val="0C845676"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7D967CB6"/>
     <w:lvl w:ilvl="0" w:tplc="0416000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0416001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -4860,51 +5615,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0416001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5">
     <w:nsid w:val="0D151806"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CA326B3A"/>
     <w:lvl w:ilvl="0" w:tplc="04160001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4973,51 +5728,51 @@
     <w:lvl w:ilvl="7" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04160005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6">
     <w:nsid w:val="0F724152"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5A9C8936"/>
     <w:lvl w:ilvl="0" w:tplc="04160001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5086,51 +5841,51 @@
     <w:lvl w:ilvl="7" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04160005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7">
     <w:nsid w:val="12E6381F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="343C4E72"/>
     <w:lvl w:ilvl="0" w:tplc="58007294">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="420" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1140" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0416001B" w:tentative="1">
@@ -5175,51 +5930,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4740" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5460" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0416001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6180" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8">
     <w:nsid w:val="17723625"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="343C4E72"/>
     <w:lvl w:ilvl="0" w:tplc="58007294">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="420" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1140" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0416001B" w:tentative="1">
@@ -5264,51 +6019,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4740" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5460" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0416001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6180" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9">
     <w:nsid w:val="1A364EDB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D5B66782"/>
     <w:lvl w:ilvl="0" w:tplc="0416000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="785" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1505" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0416001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -5350,51 +6105,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5105" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5825" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0416001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6545" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10">
     <w:nsid w:val="1FF47F5B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="47B09BAC"/>
     <w:lvl w:ilvl="0" w:tplc="04160001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="776" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1496" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5463,51 +6218,51 @@
     <w:lvl w:ilvl="7" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5816" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04160005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6536" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11">
     <w:nsid w:val="2E4D69C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="32486106"/>
     <w:lvl w:ilvl="0" w:tplc="0416000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0416001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -5549,51 +6304,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0416001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12">
     <w:nsid w:val="2F5C2111"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A30A4A78"/>
     <w:lvl w:ilvl="0" w:tplc="04160001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5662,51 +6417,51 @@
     <w:lvl w:ilvl="7" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04160005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13">
     <w:nsid w:val="3093246B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C64E561C"/>
     <w:lvl w:ilvl="0" w:tplc="04160001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5775,51 +6530,51 @@
     <w:lvl w:ilvl="7" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04160005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14">
     <w:nsid w:val="31DA2B93"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DE6081FE"/>
     <w:lvl w:ilvl="0" w:tplc="8EC003BC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5888,51 +6643,51 @@
     <w:lvl w:ilvl="7" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04160005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15">
     <w:nsid w:val="37A45E98"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="54D61344"/>
     <w:lvl w:ilvl="0" w:tplc="04160001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6001,51 +6756,51 @@
     <w:lvl w:ilvl="7" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04160005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16">
     <w:nsid w:val="386E06FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9AFACFA2"/>
     <w:lvl w:ilvl="0" w:tplc="0416000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0416001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -6087,51 +6842,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0416001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17">
     <w:nsid w:val="397920AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6FE8BAA8"/>
     <w:lvl w:ilvl="0" w:tplc="04160005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6200,51 +6955,51 @@
     <w:lvl w:ilvl="7" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04160005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18">
     <w:nsid w:val="3AB62368"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EDBE4DFE"/>
     <w:lvl w:ilvl="0" w:tplc="04160001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6313,51 +7068,51 @@
     <w:lvl w:ilvl="7" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04160005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19">
     <w:nsid w:val="3F1D7766"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AEE89754"/>
     <w:lvl w:ilvl="0" w:tplc="04160001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6426,51 +7181,51 @@
     <w:lvl w:ilvl="7" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04160005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20">
     <w:nsid w:val="3F402DA3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3ADEAB38"/>
     <w:lvl w:ilvl="0" w:tplc="07EAD8D0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0416001B" w:tentative="1">
@@ -6515,51 +7270,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0416001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21">
     <w:nsid w:val="41D54731"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B0423F46"/>
     <w:lvl w:ilvl="0" w:tplc="04160001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6628,51 +7383,51 @@
     <w:lvl w:ilvl="7" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04160005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22">
     <w:nsid w:val="427A78D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1220AE68"/>
     <w:lvl w:ilvl="0" w:tplc="04160001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="785" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1505" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6741,51 +7496,51 @@
     <w:lvl w:ilvl="7" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5825" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04160005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6545" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23">
     <w:nsid w:val="4336413D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0CAEC872"/>
     <w:lvl w:ilvl="0" w:tplc="04160001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6854,51 +7609,51 @@
     <w:lvl w:ilvl="7" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04160005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24">
     <w:nsid w:val="47153342"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3918D586"/>
     <w:lvl w:ilvl="0" w:tplc="04160001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6967,51 +7722,51 @@
     <w:lvl w:ilvl="7" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04160005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25">
     <w:nsid w:val="4875654C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A13609BC"/>
     <w:lvl w:ilvl="0" w:tplc="04160005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7080,51 +7835,51 @@
     <w:lvl w:ilvl="7" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04160005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26">
     <w:nsid w:val="57B5723E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E4D4160A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -7193,51 +7948,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27">
     <w:nsid w:val="5A472492"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="55145CC8"/>
     <w:lvl w:ilvl="0" w:tplc="04160001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7306,51 +8061,51 @@
     <w:lvl w:ilvl="7" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04160005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28">
     <w:nsid w:val="5C4B6770"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FF10A786"/>
     <w:lvl w:ilvl="0" w:tplc="04160005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7419,51 +8174,51 @@
     <w:lvl w:ilvl="7" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04160005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29">
     <w:nsid w:val="5C666D2C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="343C4E72"/>
     <w:lvl w:ilvl="0" w:tplc="58007294">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="420" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1140" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0416001B" w:tentative="1">
@@ -7508,51 +8263,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4740" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5460" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0416001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6180" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30">
     <w:nsid w:val="655F432E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="13DAFA2C"/>
     <w:lvl w:ilvl="0" w:tplc="04160001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7621,51 +8376,51 @@
     <w:lvl w:ilvl="7" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04160005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31">
     <w:nsid w:val="69F93B09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8C3C42A6"/>
     <w:lvl w:ilvl="0" w:tplc="D814F6E0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0416001B" w:tentative="1">
@@ -7710,51 +8465,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0416001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32">
     <w:nsid w:val="716166FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FCA621A6"/>
     <w:lvl w:ilvl="0" w:tplc="04160005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7823,51 +8578,51 @@
     <w:lvl w:ilvl="7" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04160005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33">
     <w:nsid w:val="72683DA2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B7E20DD8"/>
     <w:lvl w:ilvl="0" w:tplc="0EAAD616">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0416001B" w:tentative="1">
@@ -7912,51 +8667,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0416001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34">
     <w:nsid w:val="79976692"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="68BA1640"/>
     <w:lvl w:ilvl="0" w:tplc="04160001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8025,51 +8780,51 @@
     <w:lvl w:ilvl="7" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04160005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35">
     <w:nsid w:val="7B123B5E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="683E81DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="692" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -8138,51 +8893,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2924" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3496" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36">
     <w:nsid w:val="7B6C374C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="432C7CA0"/>
     <w:lvl w:ilvl="0" w:tplc="04160001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8251,51 +9006,51 @@
     <w:lvl w:ilvl="7" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04160005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37">
     <w:nsid w:val="7CF3530C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="749CEA34"/>
     <w:lvl w:ilvl="0" w:tplc="04160001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8482,115 +9237,116 @@
   <w:num w:numId="32">
     <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="33">
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="34">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="35">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="36">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="37">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="38">
     <w:abstractNumId w:val="17"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
-  <w:zoom w:percent="160"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E746CE"/>
     <w:rsid w:val="00004574"/>
     <w:rsid w:val="00004DEC"/>
     <w:rsid w:val="0000642A"/>
     <w:rsid w:val="000100D3"/>
     <w:rsid w:val="00010D60"/>
     <w:rsid w:val="0001124C"/>
     <w:rsid w:val="000128EB"/>
     <w:rsid w:val="00013943"/>
     <w:rsid w:val="00013F8C"/>
     <w:rsid w:val="00013FA0"/>
     <w:rsid w:val="000142FD"/>
     <w:rsid w:val="0001732F"/>
     <w:rsid w:val="0001757E"/>
     <w:rsid w:val="00021C91"/>
     <w:rsid w:val="00021D72"/>
     <w:rsid w:val="00021F97"/>
     <w:rsid w:val="00022514"/>
     <w:rsid w:val="00023776"/>
     <w:rsid w:val="00025061"/>
     <w:rsid w:val="00025257"/>
     <w:rsid w:val="00025B6C"/>
     <w:rsid w:val="000261F4"/>
     <w:rsid w:val="00027E16"/>
     <w:rsid w:val="00027F57"/>
     <w:rsid w:val="000301E9"/>
     <w:rsid w:val="00031BF2"/>
     <w:rsid w:val="00033300"/>
     <w:rsid w:val="00033377"/>
     <w:rsid w:val="00033C62"/>
     <w:rsid w:val="00033EF2"/>
     <w:rsid w:val="000342A0"/>
     <w:rsid w:val="00036F68"/>
     <w:rsid w:val="0003757D"/>
     <w:rsid w:val="00037B20"/>
     <w:rsid w:val="00040665"/>
     <w:rsid w:val="00040E10"/>
     <w:rsid w:val="000427ED"/>
     <w:rsid w:val="0004361D"/>
+    <w:rsid w:val="00043808"/>
     <w:rsid w:val="00044EF2"/>
     <w:rsid w:val="00045A7E"/>
     <w:rsid w:val="000470F0"/>
     <w:rsid w:val="000531C8"/>
     <w:rsid w:val="000540EA"/>
     <w:rsid w:val="00054286"/>
     <w:rsid w:val="000548A6"/>
     <w:rsid w:val="00054F3B"/>
     <w:rsid w:val="00056322"/>
     <w:rsid w:val="000563A0"/>
     <w:rsid w:val="00056C2B"/>
     <w:rsid w:val="0005707F"/>
     <w:rsid w:val="000570D7"/>
     <w:rsid w:val="00062123"/>
     <w:rsid w:val="00062314"/>
     <w:rsid w:val="00062BC5"/>
     <w:rsid w:val="00063DC3"/>
     <w:rsid w:val="00066457"/>
     <w:rsid w:val="00071E3F"/>
     <w:rsid w:val="00074045"/>
     <w:rsid w:val="000753E7"/>
     <w:rsid w:val="00077D64"/>
     <w:rsid w:val="0008271B"/>
     <w:rsid w:val="000841FA"/>
     <w:rsid w:val="000845BA"/>
@@ -9241,50 +9997,51 @@
     <w:rsid w:val="00703285"/>
     <w:rsid w:val="0070376D"/>
     <w:rsid w:val="0070446B"/>
     <w:rsid w:val="00706106"/>
     <w:rsid w:val="007078CB"/>
     <w:rsid w:val="00710BAE"/>
     <w:rsid w:val="00712457"/>
     <w:rsid w:val="00713482"/>
     <w:rsid w:val="00714E57"/>
     <w:rsid w:val="007160DE"/>
     <w:rsid w:val="0071637D"/>
     <w:rsid w:val="00717879"/>
     <w:rsid w:val="00720841"/>
     <w:rsid w:val="007218FA"/>
     <w:rsid w:val="00722B1E"/>
     <w:rsid w:val="00723B36"/>
     <w:rsid w:val="0072472E"/>
     <w:rsid w:val="00724C16"/>
     <w:rsid w:val="0072655F"/>
     <w:rsid w:val="00730807"/>
     <w:rsid w:val="00731BA4"/>
     <w:rsid w:val="0073249C"/>
     <w:rsid w:val="00732526"/>
     <w:rsid w:val="00732B28"/>
     <w:rsid w:val="00734860"/>
+    <w:rsid w:val="007360EC"/>
     <w:rsid w:val="00736266"/>
     <w:rsid w:val="00736BCC"/>
     <w:rsid w:val="00741325"/>
     <w:rsid w:val="007413B3"/>
     <w:rsid w:val="007420C1"/>
     <w:rsid w:val="007440AA"/>
     <w:rsid w:val="00746EBE"/>
     <w:rsid w:val="00747717"/>
     <w:rsid w:val="00750ADA"/>
     <w:rsid w:val="00750E6C"/>
     <w:rsid w:val="00752122"/>
     <w:rsid w:val="00752CA4"/>
     <w:rsid w:val="00754B80"/>
     <w:rsid w:val="00755BB4"/>
     <w:rsid w:val="00756686"/>
     <w:rsid w:val="0075711E"/>
     <w:rsid w:val="00761CAB"/>
     <w:rsid w:val="00761E43"/>
     <w:rsid w:val="0076458B"/>
     <w:rsid w:val="00764C25"/>
     <w:rsid w:val="0076598D"/>
     <w:rsid w:val="007723FB"/>
     <w:rsid w:val="00780E4E"/>
     <w:rsid w:val="0078116F"/>
     <w:rsid w:val="0078146D"/>
@@ -9841,50 +10598,51 @@
     <w:rsid w:val="00D2206A"/>
     <w:rsid w:val="00D22189"/>
     <w:rsid w:val="00D23FFF"/>
     <w:rsid w:val="00D245C7"/>
     <w:rsid w:val="00D25BA9"/>
     <w:rsid w:val="00D25D07"/>
     <w:rsid w:val="00D26B67"/>
     <w:rsid w:val="00D27CE2"/>
     <w:rsid w:val="00D30209"/>
     <w:rsid w:val="00D30751"/>
     <w:rsid w:val="00D31654"/>
     <w:rsid w:val="00D33A47"/>
     <w:rsid w:val="00D34B84"/>
     <w:rsid w:val="00D37232"/>
     <w:rsid w:val="00D37C4A"/>
     <w:rsid w:val="00D40910"/>
     <w:rsid w:val="00D40BCF"/>
     <w:rsid w:val="00D42521"/>
     <w:rsid w:val="00D448BE"/>
     <w:rsid w:val="00D455CC"/>
     <w:rsid w:val="00D45CCF"/>
     <w:rsid w:val="00D51D0B"/>
     <w:rsid w:val="00D522F2"/>
     <w:rsid w:val="00D54790"/>
     <w:rsid w:val="00D54E38"/>
+    <w:rsid w:val="00D555E3"/>
     <w:rsid w:val="00D55A39"/>
     <w:rsid w:val="00D5608C"/>
     <w:rsid w:val="00D56A7B"/>
     <w:rsid w:val="00D609DD"/>
     <w:rsid w:val="00D60F9A"/>
     <w:rsid w:val="00D6121C"/>
     <w:rsid w:val="00D61966"/>
     <w:rsid w:val="00D62E87"/>
     <w:rsid w:val="00D63A40"/>
     <w:rsid w:val="00D65080"/>
     <w:rsid w:val="00D662E5"/>
     <w:rsid w:val="00D671D1"/>
     <w:rsid w:val="00D6769B"/>
     <w:rsid w:val="00D71400"/>
     <w:rsid w:val="00D7189E"/>
     <w:rsid w:val="00D7285C"/>
     <w:rsid w:val="00D7524B"/>
     <w:rsid w:val="00D75F3C"/>
     <w:rsid w:val="00D768B6"/>
     <w:rsid w:val="00D7742B"/>
     <w:rsid w:val="00D80BD3"/>
     <w:rsid w:val="00D81634"/>
     <w:rsid w:val="00D83BBA"/>
     <w:rsid w:val="00D84EAD"/>
     <w:rsid w:val="00D934B5"/>
@@ -10149,67 +10907,67 @@
     <m:smallFrac/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="38065266"/>
   <w15:docId w15:val="{CB264263-04E6-40DE-83DB-D4272BE3FABE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -10537,55 +11295,50 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00E746CE"/>
     <w:pPr>
       <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00E746CE"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="480" w:after="0"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
@@ -10914,65 +11667,72 @@
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Nmerodelinha">
     <w:name w:val="line number"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009504F4"/>
   </w:style>
   <w:style w:type="table" w:styleId="Tabelacomgrade">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="006A2AA6"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:divs>
     <w:div w:id="62026855">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="77941594">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -11763,55 +12523,55 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2092307745">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Escritório">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -12064,78 +12824,78 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B2DD188A-361F-4688-A553-CAC2D0ABB9B2}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{56B96231-0967-4508-A6F7-22D31B944317}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>5581</Characters>
+  <Pages>4</Pages>
+  <Words>1042</Words>
+  <Characters>5627</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>129</Lines>
-  <Paragraphs>70</Paragraphs>
+  <Lines>46</Lines>
+  <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6520</CharactersWithSpaces>
+  <CharactersWithSpaces>6656</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>André Rodrigues carvalho</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>