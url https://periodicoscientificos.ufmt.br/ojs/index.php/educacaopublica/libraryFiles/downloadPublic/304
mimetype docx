--- v0 (2026-04-16)
+++ v1 (2026-05-27)
@@ -22,62 +22,52 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="22470E91" w14:textId="77777777" w:rsidR="00212511" w:rsidRDefault="00212511" w:rsidP="00433B35">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Título em </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Título em Português</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="5C314EA5" w14:textId="70037D3C" w:rsidR="00212511" w:rsidRDefault="00212511" w:rsidP="00433B35">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009367BC">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>Artigo Inédito</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29D3A7E9" w14:textId="147BDDF1" w:rsidR="00212511" w:rsidRDefault="00212511" w:rsidP="00212511">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -116,371 +106,270 @@
         <w:footnoteReference w:id="2"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="57C2C8E1" w14:textId="6A369F80" w:rsidR="00212511" w:rsidRPr="00433B35" w:rsidRDefault="00212511" w:rsidP="00433B35">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>Autor</w:t>
       </w:r>
       <w:r w:rsidR="008E210B">
         <w:rPr>
           <w:rStyle w:val="Refdenotaderodap"/>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="427F744C" w14:textId="183581D7" w:rsidR="00212511" w:rsidRPr="00212511" w:rsidRDefault="00212511" w:rsidP="00212511">
+    <w:p w14:paraId="2332C6B8" w14:textId="2B4FAF93" w:rsidR="00212511" w:rsidRPr="0019152A" w:rsidRDefault="00212511" w:rsidP="00777B6B">
       <w:pPr>
         <w:pStyle w:val="Resumo"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...13 lines deleted...]
-        <w:sectPr w:rsidR="00212511" w:rsidSect="00212511">
+        <w:sectPr w:rsidR="00212511" w:rsidRPr="0019152A" w:rsidSect="00212511">
           <w:headerReference w:type="default" r:id="rId8"/>
           <w:footerReference w:type="default" r:id="rId9"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1701" w:right="1134" w:bottom="1134" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="620D73FA" w14:textId="7A4E24C5" w:rsidR="00212511" w:rsidRDefault="00212511" w:rsidP="00212511">
+      <w:r w:rsidRPr="00212511">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Resumo</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_Hlk220673882"/>
+    </w:p>
+    <w:p w14:paraId="0B173FE4" w14:textId="008D8F5C" w:rsidR="00212511" w:rsidRDefault="00212511" w:rsidP="0019152A">
       <w:pPr>
         <w:pStyle w:val="Resumo"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C07F71">
-[...10 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="0019152A">
+        <w:t xml:space="preserve">O resumo do trabalho será precedido pelo subtítulo </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA02C2" w:rsidRPr="0019152A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>Resumo</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C07F71">
-[...15 lines deleted...]
-      <w:r w:rsidR="000333DF">
+      <w:r w:rsidRPr="0019152A">
+        <w:t xml:space="preserve">, fonte Montserrat, corpo 12pts, </w:t>
+      </w:r>
+      <w:r w:rsidR="0019152A">
+        <w:t xml:space="preserve">primeira letra em </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0019152A">
+        <w:t>maiúscul</w:t>
+      </w:r>
+      <w:r w:rsidR="0019152A">
+        <w:t>o e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0019152A">
+        <w:t xml:space="preserve"> negrito. O texto do resumo utilizará a fonte Montserrat, corpo 10pts, alinhamento de parágrafo justificado, sem recuos à direita ou à esquerda e com espaçamento entre linhas SIMPLES. O resumo não excederá a primeira página do artigo, </w:t>
+      </w:r>
+      <w:r w:rsidR="0019152A">
+        <w:t xml:space="preserve">deve </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0019152A">
+        <w:t xml:space="preserve">ter no mínimo 100 e no máximo </w:t>
+      </w:r>
+      <w:r w:rsidR="000333DF" w:rsidRPr="0019152A">
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C07F71">
+      <w:r w:rsidRPr="0019152A">
         <w:t xml:space="preserve">50 palavras. Use este espaço para escrever o resumo. </w:t>
       </w:r>
-      <w:r>
-[...38 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="0"/>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w14:paraId="6DFE4F97" w14:textId="1CDBBE82" w:rsidR="00212511" w:rsidRDefault="00212511" w:rsidP="00212511">
+    </w:p>
+    <w:p w14:paraId="4A304F65" w14:textId="77777777" w:rsidR="0019152A" w:rsidRPr="0019152A" w:rsidRDefault="0019152A" w:rsidP="0019152A">
       <w:pPr>
         <w:pStyle w:val="Resumo"/>
-        <w:sectPr w:rsidR="00212511" w:rsidSect="00212511">
-[...16 lines deleted...]
-    <w:p w14:paraId="749A2452" w14:textId="22E5A216" w:rsidR="00D7715B" w:rsidRDefault="00212511" w:rsidP="000333DF">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="445D2F41" w14:textId="45EA9972" w:rsidR="0019152A" w:rsidRPr="0019152A" w:rsidRDefault="00212511" w:rsidP="0019152A">
       <w:pPr>
         <w:pStyle w:val="Resumo"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C07F71">
+      <w:r w:rsidRPr="0019152A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Palavras-Chave</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C07F71">
+      <w:r w:rsidRPr="0019152A">
         <w:t>: Use até 04 (quatro) palavras</w:t>
       </w:r>
-      <w:r w:rsidR="00BA02C2">
+      <w:r w:rsidR="00BA02C2" w:rsidRPr="0019152A">
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C07F71">
+      <w:r w:rsidRPr="0019152A">
         <w:t>chave, separando-as por vírgula. Não incluir siglas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6165A336" w14:textId="7FFBCE5F" w:rsidR="00212511" w:rsidRDefault="00212511" w:rsidP="00212511">
-      <w:pPr>
+    <w:p w14:paraId="230820C6" w14:textId="77777777" w:rsidR="0019152A" w:rsidRDefault="0019152A" w:rsidP="00777B6B">
+      <w:pPr>
+        <w:pStyle w:val="Resumo"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6165A336" w14:textId="7FFBCE5F" w:rsidR="00212511" w:rsidRDefault="00212511" w:rsidP="00777B6B">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Título em </w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="5B99E32A" w14:textId="138EAE49" w:rsidR="00212511" w:rsidRPr="008E210B" w:rsidRDefault="00212511" w:rsidP="00212511">
+        <w:t xml:space="preserve">Título em Inglês </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B99E32A" w14:textId="138EAE49" w:rsidR="00212511" w:rsidRPr="0019152A" w:rsidRDefault="00212511" w:rsidP="0019152A">
       <w:pPr>
         <w:pStyle w:val="Resumo"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00212511" w:rsidRPr="008E210B" w:rsidSect="00212511">
+        <w:sectPr w:rsidR="00212511" w:rsidRPr="0019152A" w:rsidSect="00212511">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1701" w:right="1134" w:bottom="1134" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-      <w:r w:rsidRPr="00212511">
+      <w:r w:rsidRPr="0019152A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44E95ECB" w14:textId="1C270692" w:rsidR="00212511" w:rsidRDefault="00212511" w:rsidP="00212511">
+    <w:p w14:paraId="0C0BEAA9" w14:textId="576D960E" w:rsidR="0019152A" w:rsidRDefault="0019152A" w:rsidP="0019152A">
       <w:pPr>
         <w:pStyle w:val="Resumo"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C07F71">
-[...67 lines deleted...]
-        <w:sectPr w:rsidR="00212511" w:rsidSect="00212511">
+      <w:r w:rsidRPr="0019152A">
+        <w:t xml:space="preserve">O resumo do trabalho será precedido pelo subtítulo </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0019152A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Resumo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0019152A">
+        <w:t xml:space="preserve">, fonte Montserrat, corpo 12pts, </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">primeira letra em </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0019152A">
+        <w:t>maiúscul</w:t>
+      </w:r>
+      <w:r>
+        <w:t>o e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0019152A">
+        <w:t xml:space="preserve"> negrito. O texto do resumo utilizará a fonte Montserrat, corpo 10pts, alinhamento de parágrafo justificado, sem recuos à direita ou à esquerda e com espaçamento entre linhas SIMPLES. O resumo não excederá a primeira página do artigo, </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">deve </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0019152A">
+        <w:t>ter no mínimo 100 e no máximo 150 palavras. Use este espaço para escrever o resumo</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> em Inglês</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0019152A">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39ACB460" w14:textId="77777777" w:rsidR="00212511" w:rsidRDefault="00212511" w:rsidP="0019152A">
+      <w:pPr>
+        <w:pStyle w:val="Resumo"/>
+        <w:sectPr w:rsidR="00212511" w:rsidSect="00777B6B">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1701" w:right="1134" w:bottom="1134" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
-          <w:cols w:num="2" w:space="284"/>
+          <w:cols w:space="284"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3772B377" w14:textId="77777777" w:rsidR="00212511" w:rsidRDefault="00212511" w:rsidP="008E210B">
-[...6 lines deleted...]
-    <w:p w14:paraId="46ACAC86" w14:textId="77777777" w:rsidR="008E210B" w:rsidRDefault="008E210B" w:rsidP="008E210B">
+    <w:p w14:paraId="3772B377" w14:textId="56F31415" w:rsidR="00212511" w:rsidRDefault="0019152A" w:rsidP="0019152A">
       <w:pPr>
         <w:pStyle w:val="Resumo"/>
       </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CEFEDA1" w14:textId="2F982552" w:rsidR="00433B35" w:rsidRDefault="008E210B" w:rsidP="0019152A">
+      <w:pPr>
+        <w:pStyle w:val="Resumo"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0019152A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>KEYWORDS</w:t>
+      </w:r>
       <w:r w:rsidRPr="008E210B">
-        <w:rPr>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> Use </w:t>
+        <w:t xml:space="preserve">: Use </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008E210B">
         <w:t>until</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008E210B">
         <w:t xml:space="preserve"> four (04) </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008E210B">
         <w:t>keywords</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008E210B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008E210B">
         <w:t>by</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008E210B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -495,1663 +384,2419 @@
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008E210B">
         <w:t>them</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008E210B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008E210B">
         <w:t>with</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008E210B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008E210B">
         <w:t>commas</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008E210B">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CEFEDA1" w14:textId="77777777" w:rsidR="00433B35" w:rsidRDefault="00433B35" w:rsidP="008E210B">
+    <w:p w14:paraId="7842188F" w14:textId="77777777" w:rsidR="00777B6B" w:rsidRDefault="00777B6B" w:rsidP="00777B6B">
       <w:pPr>
         <w:pStyle w:val="Resumo"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6E3CC906" w14:textId="71E2B8E2" w:rsidR="00212511" w:rsidRPr="00433B35" w:rsidRDefault="00433B35" w:rsidP="00433B35">
-      <w:pPr>
+    <w:p w14:paraId="6E3CC906" w14:textId="71E2B8E2" w:rsidR="00212511" w:rsidRPr="00433B35" w:rsidRDefault="00433B35" w:rsidP="00777B6B">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Título em </w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="021C4AB2" w14:textId="5EF99CD1" w:rsidR="000333DF" w:rsidRPr="008E210B" w:rsidRDefault="000333DF" w:rsidP="000333DF">
+        <w:t xml:space="preserve">Título em Espanhol </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="021C4AB2" w14:textId="5EF99CD1" w:rsidR="000333DF" w:rsidRPr="0019152A" w:rsidRDefault="000333DF" w:rsidP="0019152A">
       <w:pPr>
         <w:pStyle w:val="Resumo"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:sectPr w:rsidR="000333DF" w:rsidRPr="008E210B" w:rsidSect="000333DF">
+        <w:sectPr w:rsidR="000333DF" w:rsidRPr="0019152A" w:rsidSect="000333DF">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1701" w:right="1134" w:bottom="1134" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="0019152A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Resumen</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00433B35">
+      <w:r w:rsidR="00433B35" w:rsidRPr="0019152A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="490C4214" w14:textId="3614FF00" w:rsidR="000333DF" w:rsidRDefault="000333DF" w:rsidP="00433B35">
+    <w:p w14:paraId="76FE52D4" w14:textId="07D6C869" w:rsidR="002D57F7" w:rsidRPr="0019152A" w:rsidRDefault="0019152A" w:rsidP="0019152A">
       <w:pPr>
         <w:pStyle w:val="Resumo"/>
-      </w:pPr>
-[...81 lines deleted...]
-        <w:sectPr w:rsidR="002D57F7" w:rsidSect="002D57F7">
+        <w:sectPr w:rsidR="002D57F7" w:rsidRPr="0019152A" w:rsidSect="00777B6B">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1701" w:right="1134" w:bottom="1134" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
-          <w:cols w:num="2" w:space="709"/>
+          <w:cols w:space="709"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="43F13C5E" w14:textId="77777777" w:rsidR="00433B35" w:rsidRDefault="00433B35" w:rsidP="00433B35">
+      <w:r w:rsidRPr="0019152A">
+        <w:t xml:space="preserve">O resumo do trabalho será precedido pelo subtítulo </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0019152A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Resumo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0019152A">
+        <w:t xml:space="preserve">, fonte Montserrat, corpo 12pts, </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">primeira letra em </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0019152A">
+        <w:t>maiúscul</w:t>
+      </w:r>
+      <w:r>
+        <w:t>o e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0019152A">
+        <w:t xml:space="preserve"> negrito. O texto do resumo utilizará a fonte Montserrat, corpo 10pts, alinhamento de parágrafo justificado, sem recuos à direita ou à esquerda e com espaçamento entre linhas SIMPLES. O resumo não excederá a primeira página do artigo, </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">deve </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0019152A">
+        <w:t>ter no mínimo 100 e no máximo 150 palavras. Use este espaço para escrever o resumo</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> em Espanhol</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0019152A">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43F13C5E" w14:textId="77777777" w:rsidR="00433B35" w:rsidRPr="0019152A" w:rsidRDefault="00433B35" w:rsidP="0019152A">
       <w:pPr>
         <w:pStyle w:val="Resumo"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4B86EA31" w14:textId="76C2D332" w:rsidR="008E210B" w:rsidRDefault="000333DF" w:rsidP="005020F7">
+    <w:p w14:paraId="4B86EA31" w14:textId="76C2D332" w:rsidR="008E210B" w:rsidRDefault="000333DF" w:rsidP="0019152A">
       <w:pPr>
         <w:pStyle w:val="Resumo"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="0019152A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Palabras</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...9 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="0019152A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> clave:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0019152A">
+        <w:t xml:space="preserve"> Use </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0019152A">
+        <w:t>until</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0019152A">
+        <w:t xml:space="preserve"> four (04) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0019152A">
+        <w:t>keywords</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0019152A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0019152A">
+        <w:t>by</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0019152A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0019152A">
+        <w:t>separating</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0019152A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0019152A">
+        <w:t>them</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0019152A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0019152A">
+        <w:t>with</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0019152A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0019152A">
+        <w:t>commas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0019152A">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="149ACF9D" w14:textId="77777777" w:rsidR="00127FED" w:rsidRDefault="00127FED" w:rsidP="008E210B">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BD2BD2C" w14:textId="658FD76A" w:rsidR="008E210B" w:rsidRPr="007B09DF" w:rsidRDefault="00D70400" w:rsidP="00CD650D">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Requisitos de submissão</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EB038DF" w14:textId="77777777" w:rsidR="008E210B" w:rsidRDefault="008E210B" w:rsidP="002D57F7"/>
+    <w:p w14:paraId="2D84858E" w14:textId="03420175" w:rsidR="00CD650D" w:rsidRDefault="00CD650D" w:rsidP="00CD650D">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="222222"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C07F71">
+        <w:t>Para submissão</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, os</w:t>
+      </w:r>
+      <w:r w:rsidR="00F34924">
+        <w:t>/as</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> autores</w:t>
+      </w:r>
+      <w:r w:rsidR="00F34924">
+        <w:t>/as</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> devem </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C07F71">
+        <w:t xml:space="preserve">seguir </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>as orientações</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C07F71">
+        <w:rPr>
+          <w:color w:val="222222"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidRPr="008E210B">
-[...104 lines deleted...]
-    <w:p w14:paraId="16B67501" w14:textId="0ADF47DB" w:rsidR="008E210B" w:rsidRDefault="008E210B" w:rsidP="002D57F7">
+    </w:p>
+    <w:p w14:paraId="42AEA5BD" w14:textId="77777777" w:rsidR="00CD650D" w:rsidRDefault="00CD650D" w:rsidP="002D57F7"/>
+    <w:p w14:paraId="6440A652" w14:textId="6A6B5E7F" w:rsidR="00CD650D" w:rsidRDefault="00CD650D" w:rsidP="00CD650D">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="11"/>
         </w:numPr>
-      </w:pPr>
-[...12 lines deleted...]
-        <w:t>/autoras</w:t>
+        <w:ind w:left="1072" w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C07F71">
+        <w:t>Máximo de três autores</w:t>
+      </w:r>
+      <w:r>
+        <w:t>/as</w:t>
       </w:r>
       <w:r w:rsidRPr="00C07F71">
         <w:t> por artigo, um</w:t>
       </w:r>
       <w:r>
         <w:t>/uma</w:t>
       </w:r>
       <w:r w:rsidRPr="00C07F71">
         <w:t xml:space="preserve"> deles</w:t>
       </w:r>
       <w:r>
-        <w:t>/delas</w:t>
+        <w:t>/as</w:t>
       </w:r>
       <w:r w:rsidRPr="00C07F71">
         <w:t xml:space="preserve"> necessariamente com título de doutor</w:t>
       </w:r>
       <w:r>
-        <w:t>ado</w:t>
-[...17 lines deleted...]
-    <w:p w14:paraId="2E377EAE" w14:textId="4713BD5F" w:rsidR="008E210B" w:rsidRDefault="008E210B" w:rsidP="002D57F7">
+        <w:t>ado;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A4D36D6" w14:textId="261537B6" w:rsidR="00CD650D" w:rsidRDefault="00CD650D" w:rsidP="00CD650D">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="11"/>
         </w:numPr>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="01F0574C" w14:textId="5B59AA7D" w:rsidR="008E210B" w:rsidRDefault="008E210B" w:rsidP="002D57F7">
+        <w:ind w:left="1072" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Autores</w:t>
+      </w:r>
+      <w:r w:rsidR="00D66447">
+        <w:t>/as</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C07F71">
+        <w:t xml:space="preserve"> dever</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ão</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C07F71">
+        <w:t xml:space="preserve"> aguardar um intervalo de dois anos para nova publicação; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C502337" w14:textId="41ED12BF" w:rsidR="00CD650D" w:rsidRDefault="00CD650D" w:rsidP="00CD650D">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="11"/>
         </w:numPr>
-      </w:pPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="646C1033" w14:textId="3EA821E0" w:rsidR="008E210B" w:rsidRDefault="008E210B" w:rsidP="002D57F7">
+        <w:ind w:left="1072" w:firstLine="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Hlk230211861"/>
+      <w:r>
+        <w:t>Todos</w:t>
+      </w:r>
+      <w:r w:rsidR="00D66447">
+        <w:t>/as</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> os</w:t>
+      </w:r>
+      <w:r w:rsidR="00D66447">
+        <w:t>/as</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> autores</w:t>
+      </w:r>
+      <w:r w:rsidR="00D66447">
+        <w:t>/as</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> possuem cadastro na plataforma </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF46C6">
+        <w:t>Lattes (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="00BF46C6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>http://lattes.cnpq.br</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00BF46C6">
+        <w:t>) do Conselho Nacional de Pesquisa do Brasil (CNPq) e no ORCID (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="00BF46C6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>https://orcid.org/</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00BF46C6">
+        <w:t>).</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+    </w:p>
+    <w:p w14:paraId="7EA9E302" w14:textId="77777777" w:rsidR="00CD650D" w:rsidRDefault="00CD650D" w:rsidP="00CD650D">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="11"/>
         </w:numPr>
-      </w:pPr>
-[...19 lines deleted...]
-    <w:p w14:paraId="10D190D1" w14:textId="2ECB4017" w:rsidR="008E210B" w:rsidRDefault="008E210B" w:rsidP="002D57F7">
+        <w:ind w:left="1072" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>O artigo deve conter o mínimo de 15 e o máximo de 20 páginas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="611CA5E6" w14:textId="312F2674" w:rsidR="00CD650D" w:rsidRPr="008E0D76" w:rsidRDefault="00CD650D" w:rsidP="00CD650D">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="11"/>
         </w:numPr>
-      </w:pPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="622D39FF" w14:textId="6523DEED" w:rsidR="008E210B" w:rsidRDefault="008E210B" w:rsidP="002D57F7">
+        <w:ind w:left="1072" w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008E0D76">
+        <w:t xml:space="preserve">A contribuição </w:t>
+      </w:r>
+      <w:r>
+        <w:t>deve ser</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E0D76">
+        <w:t xml:space="preserve"> original e inédita, e não </w:t>
+      </w:r>
+      <w:r>
+        <w:t>deve estar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E0D76">
+        <w:t xml:space="preserve"> sendo avaliada para publicação em outra revista.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33D8F4C3" w14:textId="77777777" w:rsidR="00CD650D" w:rsidRDefault="00CD650D" w:rsidP="00CD650D">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="11"/>
         </w:numPr>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="14967D79" w14:textId="48698BB7" w:rsidR="008E210B" w:rsidRDefault="008E210B" w:rsidP="002D57F7">
+        <w:ind w:left="1072" w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C07F71">
+        <w:t>Originalidade (grau de ineditismo ou de contribuição teórico-metodológica</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C07F71">
+        <w:t>para a seção a que se destina o manuscrito); </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2532A91E" w14:textId="77777777" w:rsidR="00CD650D" w:rsidRDefault="00CD650D" w:rsidP="00CD650D">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="11"/>
         </w:numPr>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="11686E1A" w14:textId="13E6F6EC" w:rsidR="008E210B" w:rsidRDefault="008E210B" w:rsidP="002D57F7">
+        <w:ind w:left="1072" w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B00346">
+        <w:t>Material e método (critérios de escolha e procedimentos de coleta e análise</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B00346">
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B00346">
+        <w:t>dados);</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C07F71">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="238EBA4B" w14:textId="77777777" w:rsidR="00CD650D" w:rsidRDefault="00CD650D" w:rsidP="00CD650D">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="11"/>
         </w:numPr>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="3D9CBE2A" w14:textId="67585AD7" w:rsidR="008E210B" w:rsidRPr="009D085E" w:rsidRDefault="008E210B" w:rsidP="002D57F7">
+        <w:ind w:left="1072" w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C07F71">
+        <w:t>Resultados (apresentar descrição clara dos dados e sua interpretação à luz d</w:t>
+      </w:r>
+      <w:r>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C07F71">
+        <w:t xml:space="preserve"> conceitos e categorias); </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="358D9348" w14:textId="77777777" w:rsidR="00CD650D" w:rsidRDefault="00CD650D" w:rsidP="00CD650D">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="11"/>
         </w:numPr>
-      </w:pPr>
-[...27 lines deleted...]
-    <w:p w14:paraId="22B7B14F" w14:textId="32EB3B3F" w:rsidR="008E210B" w:rsidRDefault="008E210B" w:rsidP="002D57F7">
+        <w:ind w:left="1072" w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C07F71">
+        <w:t>Conclusão (exposição dos principais resultados obtidos e sua relação com os objetivos e limites); </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1358084D" w14:textId="77777777" w:rsidR="00CD650D" w:rsidRDefault="00CD650D" w:rsidP="00CD650D">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="11"/>
         </w:numPr>
-      </w:pPr>
-[...18 lines deleted...]
-    <w:p w14:paraId="76404295" w14:textId="37D127F6" w:rsidR="008E210B" w:rsidRDefault="008E210B" w:rsidP="002D57F7">
+        <w:ind w:left="1072" w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C07F71">
+        <w:t>A correção formal do texto (a concisão e a objetividade da redação; o mérito intrínseco dos argumentos; a coerência lógica do texto em sua totalidade); </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33432EF7" w14:textId="77777777" w:rsidR="00CD650D" w:rsidRDefault="00CD650D" w:rsidP="00CD650D">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="11"/>
         </w:numPr>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="38E60F0C" w14:textId="69075C7A" w:rsidR="008E210B" w:rsidRPr="002D57F7" w:rsidRDefault="008E210B" w:rsidP="002D57F7">
+        <w:ind w:left="1072" w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C07F71">
+        <w:t>O potencial do trabalho deve efetivamente expandir o conhecimento existente; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="336D8E07" w14:textId="77777777" w:rsidR="00CD650D" w:rsidRPr="009D085E" w:rsidRDefault="00CD650D" w:rsidP="00CD650D">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="11"/>
         </w:numPr>
-      </w:pPr>
-[...48 lines deleted...]
-    <w:p w14:paraId="4F52D2A5" w14:textId="702FB956" w:rsidR="008E210B" w:rsidRPr="002D57F7" w:rsidRDefault="008E210B" w:rsidP="002D57F7">
+        <w:ind w:left="1072" w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C07F71">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">A pertinência, diversidade e atualidade das referências bibliográficas e cumprimento das normas da </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D085E">
+        <w:t>Associação Brasileira de Normas Técnicas – ABNT NBR 6023</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D085E">
+        <w:t>2018 (atualizada em 2020) ; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="504D855E" w14:textId="122AD652" w:rsidR="00CD650D" w:rsidRDefault="00CD650D" w:rsidP="00CD650D">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="11"/>
         </w:numPr>
+        <w:ind w:left="1072" w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C07F71">
+        <w:t>Conjunto de ideias abordadas, relativamente à extensão do texto e exaustividade da bibliografia pertinente é fundamental ao desenvolvimento do tema; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06B94E17" w14:textId="77777777" w:rsidR="00CD650D" w:rsidRDefault="00CD650D" w:rsidP="00CD650D"/>
+    <w:p w14:paraId="34E61F3A" w14:textId="781060E0" w:rsidR="00CD650D" w:rsidRDefault="00CD650D" w:rsidP="00CD650D">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Dos critérios de</w:t>
+      </w:r>
+      <w:r w:rsidR="007E2F71">
+        <w:t xml:space="preserve"> escrita e</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> formatação do artigo</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="149C1AEA" w14:textId="77777777" w:rsidR="007422FA" w:rsidRDefault="007422FA" w:rsidP="007422FA">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14573557" w14:textId="747FE08E" w:rsidR="007E2F71" w:rsidRDefault="007E2F71" w:rsidP="007E2F71">
+      <w:r w:rsidRPr="007E2F71">
+        <w:t>Informações no texto ou referências que possam identificar o(s) autor(es) devem ser suprimidas do texto e enviadas separadamente via documento suplementar. Marcas de identificação do autor no texto, impossibilitarão o manuscrito de seguir para o trâmite de avaliação.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D1E038D" w14:textId="72ACA8A2" w:rsidR="007E2F71" w:rsidRDefault="007E2F71" w:rsidP="007E2F71">
+      <w:r>
+        <w:t xml:space="preserve">Utilizar o processador de texto Microsoft Word, formato </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>doc</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> ou </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>docx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="007422FA">
+        <w:t>Todo o artigo deve ser escrito com fonte Montserrat</w:t>
+      </w:r>
+      <w:r w:rsidR="002A4A92">
+        <w:t>. M</w:t>
+      </w:r>
+      <w:r>
+        <w:t>argens superior/esquerda 3,0cm; margens direita/inferior 2,0cm; papel A4.</w:t>
+      </w:r>
+      <w:r w:rsidR="009F43F4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FE755A3" w14:textId="0168C8EB" w:rsidR="009F43F4" w:rsidRDefault="009F43F4" w:rsidP="009F43F4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:color w:val="222222"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="006B1624">
+        <w:t xml:space="preserve">No caso de uso de Inteligência artificial (IA), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003033A4">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+        <w:t>deve ser explicitado com transparência. Quando utilizadas, os autores</w:t>
+      </w:r>
+      <w:r w:rsidR="00D66447">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+        <w:t>/as</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003033A4">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> devem informar no campo </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003033A4">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Comentários ao Editor</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+        <w:t>, na submissão,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003033A4">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+        <w:t> como a tecnologia foi empregada. É obrigatório constar na seção </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003033A4">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Metodologia</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003033A4">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+        <w:t> a identificação da ferramenta, a transcrição do(s) prompt(s) utilizado(s) e a descrição detalhada da finalidade (análise de dados, correção, estruturação, entre outros).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2155B3D3" w14:textId="76561FDE" w:rsidR="0086586D" w:rsidRPr="009F43F4" w:rsidRDefault="0086586D" w:rsidP="009F43F4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">O </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0086586D">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">artigo </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+        <w:t>deve seguir</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0086586D">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> os princípios de ética científica e não </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+        <w:t>conter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0086586D">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> plágio ou qualquer forma de apropriação indevida de conteúdo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E74D61C" w14:textId="77777777" w:rsidR="007E2F71" w:rsidRDefault="007E2F71" w:rsidP="007E2F71">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C8B9B9F" w14:textId="4CDC6754" w:rsidR="007E2F71" w:rsidRDefault="007E2F71" w:rsidP="007E2F71">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007E2F71">
+        <w:t>Primeira página</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FFEEFD0" w14:textId="77777777" w:rsidR="007E2F71" w:rsidRPr="007E2F71" w:rsidRDefault="007E2F71" w:rsidP="007E2F71"/>
+    <w:p w14:paraId="783CDD3D" w14:textId="231D5B2D" w:rsidR="00CD650D" w:rsidRPr="00CD650D" w:rsidRDefault="00CD650D" w:rsidP="007422FA">
+      <w:r w:rsidRPr="007422FA">
+        <w:t xml:space="preserve">O </w:t>
+      </w:r>
+      <w:r w:rsidR="007422FA">
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007422FA">
+        <w:t>ítulo deve</w:t>
+      </w:r>
+      <w:r w:rsidR="002A4A92">
+        <w:t xml:space="preserve"> ser conciso,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007422FA">
+        <w:t xml:space="preserve"> conter no máximo 15 palavras</w:t>
+      </w:r>
+      <w:r w:rsidR="007422FA" w:rsidRPr="007422FA">
+        <w:t>, fonte tamanho 12pts e centralizado.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007422FA">
+        <w:t xml:space="preserve"> Deve</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> conter </w:t>
+      </w:r>
+      <w:r w:rsidR="009371EA">
+        <w:t>m</w:t>
+      </w:r>
+      <w:r>
+        <w:t>aiúscula apenas na primeira let</w:t>
+      </w:r>
+      <w:r w:rsidR="007422FA">
+        <w:t>ra, nomes próprios ou siglas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3072064C" w14:textId="5C6CC433" w:rsidR="007E2F71" w:rsidRDefault="007422FA" w:rsidP="007E2F71">
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">O resumo deve possuir </w:t>
+      </w:r>
+      <w:r w:rsidR="007E2F71">
+        <w:t>no mínimo</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 100 e no máximo 150 palavras, nos 3 idiomas</w:t>
+      </w:r>
+      <w:r w:rsidR="007E2F71">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="007E2F71" w:rsidRPr="00792CDA">
+        <w:t>ressaltando objetivo, método e conclusões</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Deve ser escrito em Português, Inglês e Espanhol. O título </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007422FA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Resumo/Abstract/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007422FA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Resumen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> deve estar alinhado </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> esquerda, em negrito, tamanho 12pts e com espaçamento simples</w:t>
+      </w:r>
+      <w:r w:rsidR="002A4A92">
+        <w:t xml:space="preserve"> entre linhas</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. O resumo deve estar com fonte tamanho 10</w:t>
+      </w:r>
+      <w:r w:rsidR="00E76D0D">
+        <w:t>pts, espaçamento</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> simples entre linhas</w:t>
+      </w:r>
+      <w:r w:rsidR="00B731ED">
+        <w:t xml:space="preserve"> e justificado</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E6A6461" w14:textId="6E15FD73" w:rsidR="007422FA" w:rsidRDefault="007422FA" w:rsidP="007E2F71">
+      <w:pPr>
         <w:rPr>
           <w:color w:val="222222"/>
         </w:rPr>
-        <w:t>Palavras-chave (até quatro palavras) devem ser esclarecedoras e representativas do conteúdo. Tratando-se de resumo em língua estrangeira</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00825EEB">
+      </w:pPr>
+      <w:r>
+        <w:t>As palavras</w:t>
+      </w:r>
+      <w:r w:rsidR="00E76D0D">
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:t>chave devem seguir a mesma formatação do resumo</w:t>
+      </w:r>
+      <w:r w:rsidR="002A4A92">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> e conter até 4 palavras-chaves separadas por vírgula.</w:t>
+      </w:r>
+      <w:r w:rsidR="007E2F71">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007E2F71" w:rsidRPr="007E2F71">
         <w:rPr>
           <w:color w:val="222222"/>
         </w:rPr>
-        <w:t>, as palavras-chave</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="006B1624">
+        <w:t>Devem ser esclarecedoras e representativas do conteúdo. Tratando-se de resumo em língua estrangeira, as palavras-chave deverão ser encaminhadas de acordo com a língua escolhida</w:t>
+      </w:r>
+      <w:r w:rsidR="002A4A92">
         <w:rPr>
           <w:color w:val="222222"/>
         </w:rPr>
-        <w:t xml:space="preserve"> deverão ser encaminhad</w:t>
-[...72 lines deleted...]
-        <w:t xml:space="preserve">Para a formatação utilizar o processador de texto Microsoft Word no formato </w:t>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E34A262" w14:textId="50907C83" w:rsidR="007E2F71" w:rsidRPr="009F43F4" w:rsidRDefault="009F43F4" w:rsidP="009F43F4">
+      <w:r>
+        <w:t>Após o</w:t>
+      </w:r>
+      <w:r w:rsidR="002A4A92">
+        <w:t xml:space="preserve"> artigo </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ser</w:t>
+      </w:r>
+      <w:r w:rsidR="002A4A92">
+        <w:t xml:space="preserve"> avaliado e </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">aprovado, deverá ser enviado uma versão do texto em língua estrangeria escolhida pelo autor. </w:t>
+      </w:r>
+      <w:r w:rsidR="009B3192">
+        <w:t>A</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> nota de fim da primeira página da versão traduzida deverá conter as informações do(a) tradutor(a) do texto. Exemplo: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00C07F71">
-        <w:t>doc</w:t>
+      <w:r w:rsidRPr="00E65427">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>English</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00C07F71">
-        <w:t xml:space="preserve"> ou </w:t>
+      <w:r w:rsidRPr="00E65427">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00C07F71">
-        <w:t>docx</w:t>
+      <w:r w:rsidRPr="00E65427">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>version</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00C07F71">
-[...44 lines deleted...]
-      <w:r w:rsidR="009D085E">
+      <w:r w:rsidRPr="00E65427">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E65427">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>by</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D84A76">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE5730">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+        <w:t>Maria Silva</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D84A76">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+        <w:t>. E-mail:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE5730">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+        <w:t>maria.silva</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D84A76">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+        <w:t>@</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE5730">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+        <w:t>email</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D84A76">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+        <w:t>.com.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E8FCFA0" w14:textId="77777777" w:rsidR="009F43F4" w:rsidRDefault="009F43F4" w:rsidP="007E2F71">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E897362" w14:textId="5A739108" w:rsidR="007E2F71" w:rsidRPr="007E2F71" w:rsidRDefault="007E2F71" w:rsidP="007E2F71">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E2F71">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>O artigo</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="107B8FDE" w14:textId="77777777" w:rsidR="007E2F71" w:rsidRDefault="007E2F71" w:rsidP="007422FA"/>
+    <w:p w14:paraId="3F702284" w14:textId="39DFE075" w:rsidR="007E2F71" w:rsidRDefault="007E2F71" w:rsidP="00722B86">
+      <w:r>
+        <w:t xml:space="preserve">Todos os títulos devem usar fonte tamanho 12pts, negrito, alinhados </w:t>
+      </w:r>
+      <w:r w:rsidR="002A4A92">
+        <w:t>à</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> esquerda, sem recuo e com espaçamento 1,5 entre linhas</w:t>
+      </w:r>
+      <w:r w:rsidR="00722B86">
+        <w:t>, usar</w:t>
+      </w:r>
+      <w:r w:rsidR="00F9020B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE5730">
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidR="00F9020B">
+        <w:t>aiúscula apenas na primeira letra, nomes próprios ou siglas</w:t>
+      </w:r>
+      <w:r w:rsidR="00722B86">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00F9020B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00722B86">
+        <w:t>e com</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> o espaço de 1 (uma) linha </w:t>
+      </w:r>
+      <w:r w:rsidR="002A4A92">
+        <w:t>antes e depois do título.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="584690FC" w14:textId="0D1E7B89" w:rsidR="002A4A92" w:rsidRDefault="007E2F71" w:rsidP="002A4A92">
+      <w:r>
+        <w:t xml:space="preserve">O corpo do texto deve ser formatado com fonte tamanho 12pts, </w:t>
+      </w:r>
+      <w:r w:rsidR="002A4A92">
+        <w:t>espaçamento de 1,5 entre linhas,</w:t>
+      </w:r>
+      <w:r w:rsidR="00B731ED">
+        <w:t xml:space="preserve"> justificado e</w:t>
+      </w:r>
+      <w:r w:rsidR="002A4A92">
+        <w:t xml:space="preserve"> recuo de 1,25cm na primeira linha. Não deve haver espaço entre parágrafos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="331BD795" w14:textId="77777777" w:rsidR="002A4A92" w:rsidRDefault="002A4A92" w:rsidP="002A4A92">
+      <w:r w:rsidRPr="00C07F71">
+        <w:t>Em caso de ênfase ou destaque no corpo do texto usar apenas itálico</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38473454" w14:textId="77777777" w:rsidR="00146E50" w:rsidRDefault="00146E50" w:rsidP="00146E50">
+      <w:r w:rsidRPr="00C07F71">
+        <w:t>As citações indiretas (texto baseado na obra do autor consultado) devem indicar apenas o autor e o ano da obra</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6993A242" w14:textId="77777777" w:rsidR="00562E2C" w:rsidRDefault="002A4A92" w:rsidP="002A4A92">
+      <w:r w:rsidRPr="00C07F71">
+        <w:lastRenderedPageBreak/>
+        <w:t>As citações diretas (transcrições textuais de parte da obra do autor consultado), de até três linhas, devem estar contidas entre aspas duplas indicadas por chamadas</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, exemplo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C07F71">
+        <w:t xml:space="preserve">: (Freire, 1974, p. 57). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="193102DA" w14:textId="77777777" w:rsidR="00562E2C" w:rsidRDefault="00562E2C" w:rsidP="002A4A92"/>
+    <w:p w14:paraId="2C9B385D" w14:textId="59CE03CD" w:rsidR="00562E2C" w:rsidRDefault="00562E2C" w:rsidP="00562E2C">
+      <w:pPr>
+        <w:pStyle w:val="citdireta"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C07F71">
+        <w:t>Para as citações diretas com mais de três linhas, usar fonte 10</w:t>
+      </w:r>
+      <w:r>
+        <w:t>pts</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C07F71">
+        <w:t xml:space="preserve">, observando-se um recuo de 4 cm da margem esquerda. Utilizar 1 (um) espaço antes e depois de citação. As citações devem obedecer a NBR </w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve">ABNT </w:t>
       </w:r>
       <w:r w:rsidRPr="00C07F71">
         <w:t>10520 (</w:t>
       </w:r>
-      <w:r w:rsidR="009D085E">
+      <w:r>
         <w:t xml:space="preserve">atualizada em </w:t>
       </w:r>
       <w:r w:rsidRPr="00C07F71">
-        <w:t xml:space="preserve">2023), indicadas no texto pelo sistema de chamada autor-data. As citações diretas (transcrições textuais de </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve">As ilustrações e tabelas deverão ser enviadas no corpo do texto, claramente identificadas (Ilustração 1, Tabela 1, Quadro 1, etc.). No caso de fotografias, somente </w:t>
+        <w:t>2023), indicadas no texto pelo sistema de chamada autor-data.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A7226CB" w14:textId="77777777" w:rsidR="00146E50" w:rsidRDefault="00146E50" w:rsidP="00146E50"/>
+    <w:p w14:paraId="091614AC" w14:textId="2D492737" w:rsidR="009F43F4" w:rsidRDefault="009F43F4" w:rsidP="00146E50">
+      <w:r>
+        <w:t xml:space="preserve">Para notas, não deverá ser utilizado notas de rodapé. Deve ser feito uso de notas de fim, formatadas em tamanho 10pts, </w:t>
+      </w:r>
+      <w:r w:rsidR="00B731ED">
+        <w:t xml:space="preserve">justificado, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>sem recuo e espaçamento simples entre linhas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="142CC684" w14:textId="6F6E8918" w:rsidR="002A4A92" w:rsidRDefault="002A4A92" w:rsidP="002A4A92">
+      <w:r w:rsidRPr="00C07F71">
+        <w:t xml:space="preserve">As ilustrações e tabelas deverão ser enviadas no corpo do texto, claramente identificadas (Ilustração 1, Tabela 1, Quadro 1, etc.). </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Legendas</w:t>
+      </w:r>
+      <w:r w:rsidR="00B731ED">
+        <w:t xml:space="preserve"> devem estar acima</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> e fonte</w:t>
+      </w:r>
+      <w:r w:rsidR="00B731ED">
+        <w:t xml:space="preserve"> abaixo</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B731ED">
+        <w:t xml:space="preserve">do anexo, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>devem estar centralizadas</w:t>
+      </w:r>
+      <w:r w:rsidR="00B731ED">
+        <w:t xml:space="preserve"> e</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B731ED">
+        <w:t xml:space="preserve">com </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">fonte tamanho 10pts. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C07F71">
+        <w:t xml:space="preserve">No caso de fotografias, somente </w:t>
       </w:r>
       <w:r w:rsidRPr="00695049">
         <w:t>aceitas em preto e branco, é necessário o nome do fotógrafo e autorização para publicação, assim como a autorização das pessoas fotografadas.</w:t>
       </w:r>
       <w:r w:rsidRPr="00C07F71">
-        <w:t xml:space="preserve"> Tais informações devem ser anexadas ao arquivo. As tabelas, figuras, fotos, ilustrações e diagramas a serem inseridos no corpo do texto deverão conter:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="422B3ED3" w14:textId="77777777" w:rsidR="008E210B" w:rsidRDefault="008E210B" w:rsidP="008E210B">
+        <w:t xml:space="preserve"> Tais informações devem ser anexadas ao arquivo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="763FBA3C" w14:textId="442C8582" w:rsidR="002A4A92" w:rsidRDefault="002A4A92" w:rsidP="009F43F4">
+      <w:r w:rsidRPr="00C07F71">
+        <w:t>As tabelas, figuras, fotos, ilustrações e diagramas a serem inseridos no corpo do texto deverão conter:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1498E95C" w14:textId="77777777" w:rsidR="002A4A92" w:rsidRDefault="002A4A92" w:rsidP="002A4A92">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00C07F71">
         <w:t>Tamanho equivalente a mancha da página (12x18);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6155FED8" w14:textId="77777777" w:rsidR="008E210B" w:rsidRDefault="008E210B" w:rsidP="008E210B">
+    <w:p w14:paraId="493D19CE" w14:textId="77777777" w:rsidR="002A4A92" w:rsidRDefault="002A4A92" w:rsidP="002A4A92">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00C07F71">
         <w:t xml:space="preserve">Qualidade de impressão (300 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C07F71">
         <w:t>dpi</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C07F71">
         <w:t>);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03B5D5C3" w14:textId="1D355F52" w:rsidR="008E210B" w:rsidRPr="00C07F71" w:rsidRDefault="008E210B" w:rsidP="008E210B">
+    <w:p w14:paraId="4813D432" w14:textId="77777777" w:rsidR="002A4A92" w:rsidRDefault="002A4A92" w:rsidP="002A4A92">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00C07F71">
         <w:t>Guardar legibilidade e definição.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71D65182" w14:textId="6C91B2CC" w:rsidR="008E210B" w:rsidRDefault="008E210B" w:rsidP="008E210B">
-[...24 lines deleted...]
-    <w:p w14:paraId="557A3987" w14:textId="23968BCE" w:rsidR="00CD2DBA" w:rsidRDefault="00CD2DBA" w:rsidP="002D57F7">
+    <w:p w14:paraId="2BD612D8" w14:textId="77777777" w:rsidR="002A4A92" w:rsidRDefault="002A4A92" w:rsidP="002A4A92"/>
+    <w:p w14:paraId="2DC39FE7" w14:textId="2CFF8C6B" w:rsidR="002A4A92" w:rsidRDefault="009F43F4" w:rsidP="00E67DA5">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
+        <w:ind w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:t>Referências</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CF73B85" w14:textId="77777777" w:rsidR="00CD2DBA" w:rsidRDefault="00CD2DBA" w:rsidP="00CD2DBA">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="7E94985F" w14:textId="77777777" w:rsidR="004A0CDE" w:rsidRDefault="004A0CDE" w:rsidP="00E67DA5"/>
+    <w:p w14:paraId="4C9E1FE9" w14:textId="77777777" w:rsidR="00542CA1" w:rsidRDefault="00E67DA5" w:rsidP="00E67DA5">
+      <w:r w:rsidRPr="00C07F71">
+        <w:t xml:space="preserve">As Referências, digitadas em ordem alfabética no final do texto, devem seguir a NBR 6023 </w:t>
+      </w:r>
+      <w:r w:rsidR="007F4191">
+        <w:t xml:space="preserve">(atualizada) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C07F71">
+        <w:t xml:space="preserve">e a ABNT NBR 10520 (2023). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B4FB28E" w14:textId="53724A29" w:rsidR="00542CA1" w:rsidRDefault="00542CA1" w:rsidP="00542CA1">
+      <w:r w:rsidRPr="00E53E0F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Obs.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E53E0F">
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> O nome de todos os autores/as deverá ser escrito por extenso.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="093A7203" w14:textId="77777777" w:rsidR="00542CA1" w:rsidRDefault="00542CA1" w:rsidP="005F03A2">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BA5841B" w14:textId="2234985C" w:rsidR="00542CA1" w:rsidRDefault="00E67DA5" w:rsidP="00542CA1">
+      <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00C07F71">
         <w:t xml:space="preserve">lguns </w:t>
       </w:r>
       <w:r>
         <w:t>exemplos</w:t>
       </w:r>
       <w:r w:rsidRPr="00C07F71">
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33B359C6" w14:textId="77777777" w:rsidR="00CD2DBA" w:rsidRPr="00C07F71" w:rsidRDefault="00CD2DBA" w:rsidP="00CD2DBA"/>
-    <w:p w14:paraId="0287CF89" w14:textId="77777777" w:rsidR="00CD2DBA" w:rsidRDefault="00CD2DBA" w:rsidP="005020F7">
+    <w:p w14:paraId="7D9F2059" w14:textId="77777777" w:rsidR="00542CA1" w:rsidRPr="00C07F71" w:rsidRDefault="00542CA1" w:rsidP="00542CA1"/>
+    <w:p w14:paraId="12322B65" w14:textId="78A69D3A" w:rsidR="00E67DA5" w:rsidRDefault="00542CA1" w:rsidP="00E67DA5">
       <w:pPr>
         <w:pStyle w:val="Referncia"/>
-        <w:numPr>
-[...17 lines deleted...]
-    <w:p w14:paraId="2F315CA3" w14:textId="77777777" w:rsidR="00CD2DBA" w:rsidRPr="00C07F71" w:rsidRDefault="00CD2DBA" w:rsidP="00CD2DBA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">1 </w:t>
+      </w:r>
+      <w:r w:rsidR="00E67DA5" w:rsidRPr="00C07F71">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidR="00E67DA5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ivro</w:t>
+      </w:r>
+      <w:r w:rsidR="00E67DA5" w:rsidRPr="00C07F71">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29B781FB" w14:textId="77777777" w:rsidR="00E67DA5" w:rsidRPr="00C07F71" w:rsidRDefault="00E67DA5" w:rsidP="00E67DA5">
       <w:pPr>
         <w:pStyle w:val="Referncia"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="13BBB6F5" w14:textId="77777777" w:rsidR="00CD2DBA" w:rsidRDefault="00CD2DBA" w:rsidP="00CD2DBA">
+    <w:p w14:paraId="00024E2F" w14:textId="77777777" w:rsidR="00E67DA5" w:rsidRDefault="00E67DA5" w:rsidP="00E67DA5">
       <w:pPr>
         <w:pStyle w:val="Referncia"/>
       </w:pPr>
       <w:r w:rsidRPr="00C07F71">
         <w:t>FREIRE, Paulo. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C07F71">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Educação como prática da liberdade</w:t>
       </w:r>
       <w:r w:rsidRPr="00C07F71">
         <w:t>. 4. ed. Rio de Janeiro: Paz e Terra, 1974. 150 p. (Série Ecumenismo e Humanismo).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2366820A" w14:textId="77777777" w:rsidR="00CD2DBA" w:rsidRPr="00C07F71" w:rsidRDefault="00CD2DBA" w:rsidP="00CD2DBA">
+    <w:p w14:paraId="737E05F0" w14:textId="77777777" w:rsidR="00E67DA5" w:rsidRPr="00C07F71" w:rsidRDefault="00E67DA5" w:rsidP="00E67DA5">
       <w:pPr>
         <w:pStyle w:val="Referncia"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2E97737B" w14:textId="77777777" w:rsidR="00CD2DBA" w:rsidRDefault="00CD2DBA" w:rsidP="005020F7">
+    <w:p w14:paraId="44B6B01D" w14:textId="0A5D7CBB" w:rsidR="00E67DA5" w:rsidRDefault="00542CA1" w:rsidP="00E67DA5">
       <w:pPr>
         <w:pStyle w:val="Referncia"/>
-        <w:numPr>
-[...17 lines deleted...]
-    <w:p w14:paraId="0335F1DB" w14:textId="77777777" w:rsidR="00CD2DBA" w:rsidRPr="00C07F71" w:rsidRDefault="00CD2DBA" w:rsidP="00CD2DBA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">2 </w:t>
+      </w:r>
+      <w:r w:rsidR="00E67DA5" w:rsidRPr="00C07F71">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidR="00E67DA5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>vento</w:t>
+      </w:r>
+      <w:r w:rsidR="00E67DA5" w:rsidRPr="00C07F71">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F8F2DC4" w14:textId="77777777" w:rsidR="00E67DA5" w:rsidRPr="00C07F71" w:rsidRDefault="00E67DA5" w:rsidP="00E67DA5">
       <w:pPr>
         <w:pStyle w:val="Referncia"/>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="478C0C90" w14:textId="77777777" w:rsidR="00CD2DBA" w:rsidRDefault="00CD2DBA" w:rsidP="00CD2DBA">
+    <w:p w14:paraId="22DB7AE4" w14:textId="77777777" w:rsidR="00E67DA5" w:rsidRDefault="00E67DA5" w:rsidP="00E67DA5">
       <w:pPr>
         <w:pStyle w:val="Referncia"/>
       </w:pPr>
       <w:r w:rsidRPr="00BA02C2">
         <w:rPr>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve">FERREIRA, Simone Cristina Rubim; FANIZZI; Sueli. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C07F71">
         <w:t xml:space="preserve">Fatores que Elevam a Proficiência em Matemática de Estudantes do 9º Ano: um Estudo de Município Brasileiro Bem Avaliado. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C07F71">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>In</w:t>
       </w:r>
       <w:r w:rsidRPr="00C07F71">
         <w:t>: Seminário Educação 2024. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C07F71">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Anais</w:t>
       </w:r>
       <w:r w:rsidRPr="00C07F71">
         <w:t>... Cuiabá: UFMT, 2024, p. 22-24.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62CADE62" w14:textId="77777777" w:rsidR="00CD2DBA" w:rsidRPr="00C07F71" w:rsidRDefault="00CD2DBA" w:rsidP="00CD2DBA">
+    <w:p w14:paraId="590649A1" w14:textId="77777777" w:rsidR="00E67DA5" w:rsidRPr="00C07F71" w:rsidRDefault="00E67DA5" w:rsidP="00E67DA5">
       <w:pPr>
         <w:pStyle w:val="Referncia"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1BC23FED" w14:textId="77777777" w:rsidR="00CD2DBA" w:rsidRDefault="00CD2DBA" w:rsidP="005020F7">
+    <w:p w14:paraId="6143864B" w14:textId="2DF759D9" w:rsidR="00E67DA5" w:rsidRDefault="00542CA1" w:rsidP="00E67DA5">
       <w:pPr>
         <w:pStyle w:val="Referncia"/>
-        <w:numPr>
-[...17 lines deleted...]
-    <w:p w14:paraId="061B3746" w14:textId="77777777" w:rsidR="00CD2DBA" w:rsidRPr="00C07F71" w:rsidRDefault="00CD2DBA" w:rsidP="00CD2DBA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">3 </w:t>
+      </w:r>
+      <w:r w:rsidR="00E67DA5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="00E67DA5" w:rsidRPr="00C07F71">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>rtigo em periódico:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7683DF28" w14:textId="77777777" w:rsidR="00E67DA5" w:rsidRPr="00C07F71" w:rsidRDefault="00E67DA5" w:rsidP="00E67DA5">
       <w:pPr>
         <w:pStyle w:val="Referncia"/>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5D24398A" w14:textId="77777777" w:rsidR="00CD2DBA" w:rsidRDefault="00CD2DBA" w:rsidP="00CD2DBA">
+    <w:p w14:paraId="3C1501A9" w14:textId="77777777" w:rsidR="00E67DA5" w:rsidRDefault="00E67DA5" w:rsidP="00E67DA5">
       <w:pPr>
         <w:pStyle w:val="Referncia"/>
       </w:pPr>
       <w:r w:rsidRPr="00C07F71">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">GADOTTI, Moacir. A </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C07F71">
         <w:t>eco-pedagogia</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C07F71">
         <w:t xml:space="preserve"> como pedagogia apropriada ao processo da Carta da Terra. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C07F71">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Revista de Educação Pública, </w:t>
       </w:r>
       <w:r w:rsidRPr="00C07F71">
         <w:t>Cuiabá, v. 12, n. 21, p. 11-24, jan./jun. 2003.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51C05D6A" w14:textId="77777777" w:rsidR="00CD2DBA" w:rsidRPr="00C07F71" w:rsidRDefault="00CD2DBA" w:rsidP="00CD2DBA">
+    <w:p w14:paraId="0CED7B40" w14:textId="77777777" w:rsidR="00E67DA5" w:rsidRPr="00C07F71" w:rsidRDefault="00E67DA5" w:rsidP="00E67DA5">
       <w:pPr>
         <w:pStyle w:val="Referncia"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5BCC9621" w14:textId="77777777" w:rsidR="00CD2DBA" w:rsidRDefault="00CD2DBA" w:rsidP="005020F7">
+    <w:p w14:paraId="0D9E0B56" w14:textId="4E46A446" w:rsidR="00E67DA5" w:rsidRDefault="00542CA1" w:rsidP="00E67DA5">
       <w:pPr>
         <w:pStyle w:val="Referncia"/>
-        <w:numPr>
-[...17 lines deleted...]
-    <w:p w14:paraId="52A85C09" w14:textId="77777777" w:rsidR="00CD2DBA" w:rsidRPr="00C07F71" w:rsidRDefault="00CD2DBA" w:rsidP="00CD2DBA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">4 </w:t>
+      </w:r>
+      <w:r w:rsidR="00E67DA5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="00E67DA5" w:rsidRPr="00C07F71">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ocumento com autoria de entidade:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0325A7DB" w14:textId="77777777" w:rsidR="00E67DA5" w:rsidRPr="00C07F71" w:rsidRDefault="00E67DA5" w:rsidP="00E67DA5">
       <w:pPr>
         <w:pStyle w:val="Referncia"/>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1FDF9C43" w14:textId="77777777" w:rsidR="00CD2DBA" w:rsidRDefault="00CD2DBA" w:rsidP="00CD2DBA">
+    <w:p w14:paraId="56A52638" w14:textId="77777777" w:rsidR="00E67DA5" w:rsidRDefault="00E67DA5" w:rsidP="00E67DA5">
       <w:pPr>
         <w:pStyle w:val="Referncia"/>
       </w:pPr>
       <w:r w:rsidRPr="00C07F71">
         <w:t>MATO GROSSO. Presidência da Província. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C07F71">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Relatório:</w:t>
       </w:r>
       <w:r w:rsidRPr="00C07F71">
         <w:t> 1852. Cuiabá, 20 mar. 1853. Manuscrito. 26 p. In: APMT, caixa 1852.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="607A8BC2" w14:textId="77777777" w:rsidR="00CD2DBA" w:rsidRDefault="00CD2DBA" w:rsidP="00CD2DBA">
+    <w:p w14:paraId="18B80BE3" w14:textId="77777777" w:rsidR="00E67DA5" w:rsidRDefault="00E67DA5" w:rsidP="00E67DA5">
       <w:pPr>
         <w:pStyle w:val="Referncia"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="58506E03" w14:textId="77777777" w:rsidR="00CD2DBA" w:rsidRDefault="00CD2DBA" w:rsidP="00CD2DBA">
+    <w:p w14:paraId="67ACD044" w14:textId="77777777" w:rsidR="00E67DA5" w:rsidRDefault="00E67DA5" w:rsidP="00E67DA5">
       <w:pPr>
         <w:pStyle w:val="Referncia"/>
       </w:pPr>
       <w:r w:rsidRPr="00C07F71">
         <w:t>UNIVERSIDADE FEDERAL DE MATO GROSSO. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C07F71">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Relatório</w:t>
       </w:r>
       <w:r w:rsidRPr="00C07F71">
         <w:t>: 2003, Cuiabá, 2004. 96 p.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20994F72" w14:textId="77777777" w:rsidR="00CD2DBA" w:rsidRPr="00C07F71" w:rsidRDefault="00CD2DBA" w:rsidP="00CD2DBA">
+    <w:p w14:paraId="6BBEA182" w14:textId="77777777" w:rsidR="00E67DA5" w:rsidRPr="00C07F71" w:rsidRDefault="00E67DA5" w:rsidP="00E67DA5">
       <w:pPr>
         <w:pStyle w:val="Referncia"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="34898089" w14:textId="77777777" w:rsidR="00CD2DBA" w:rsidRDefault="00CD2DBA" w:rsidP="005020F7">
+    <w:p w14:paraId="0B46EC25" w14:textId="60FB33C4" w:rsidR="00E67DA5" w:rsidRDefault="00542CA1" w:rsidP="00E67DA5">
       <w:pPr>
         <w:pStyle w:val="Referncia"/>
-        <w:numPr>
-[...17 lines deleted...]
-    <w:p w14:paraId="1A14E37C" w14:textId="77777777" w:rsidR="00CD2DBA" w:rsidRPr="00C07F71" w:rsidRDefault="00CD2DBA" w:rsidP="00CD2DBA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">5 </w:t>
+      </w:r>
+      <w:r w:rsidR="00E67DA5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="00E67DA5" w:rsidRPr="00C07F71">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>apítulo de livro:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3ADDFAEB" w14:textId="77777777" w:rsidR="00E67DA5" w:rsidRPr="00C07F71" w:rsidRDefault="00E67DA5" w:rsidP="00E67DA5">
       <w:pPr>
         <w:pStyle w:val="Referncia"/>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2E67CC1D" w14:textId="77777777" w:rsidR="00CD2DBA" w:rsidRDefault="00CD2DBA" w:rsidP="00CD2DBA">
+    <w:p w14:paraId="70EFDB0A" w14:textId="77777777" w:rsidR="00E67DA5" w:rsidRDefault="00E67DA5" w:rsidP="00E67DA5">
       <w:pPr>
         <w:pStyle w:val="Referncia"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C07F71">
-        <w:t xml:space="preserve">FARIA FILHO, </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">. O processo de escolarização em Minas: questões teórico-metodológicas e perspectivas de análise. </w:t>
+        <w:t xml:space="preserve">FARIA FILHO, Luciano  Mendes. O processo de escolarização em Minas: questões teórico-metodológicas e perspectivas de análise. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C07F71">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>In</w:t>
       </w:r>
       <w:r w:rsidRPr="00C07F71">
-        <w:t xml:space="preserve">: VEIGA, </w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Cynthia  </w:t>
+        <w:t xml:space="preserve">: VEIGA, Cynthia  </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C07F71">
         <w:t>Greive</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00C07F71">
         <w:t xml:space="preserve">; FONSECA, Thais </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C07F71">
         <w:t>Nivia</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C07F71">
         <w:t xml:space="preserve"> de Lima. (Org.).</w:t>
       </w:r>
       <w:r w:rsidRPr="00C07F71">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A50BB7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>História e</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A50BB7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Historiografia da Educação no Brasil. Belo Horizonte: Autêntica, 2003. p. 77-97.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F0E33A0" w14:textId="77777777" w:rsidR="00CD2DBA" w:rsidRPr="00A50BB7" w:rsidRDefault="00CD2DBA" w:rsidP="00CD2DBA">
+    <w:p w14:paraId="3CB30E63" w14:textId="77777777" w:rsidR="00E67DA5" w:rsidRPr="00A50BB7" w:rsidRDefault="00E67DA5" w:rsidP="00E67DA5">
       <w:pPr>
         <w:pStyle w:val="Referncia"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3EDF58B7" w14:textId="77777777" w:rsidR="00CD2DBA" w:rsidRDefault="00CD2DBA" w:rsidP="005020F7">
+    <w:p w14:paraId="3C3BBA44" w14:textId="649D9917" w:rsidR="00E67DA5" w:rsidRDefault="00542CA1" w:rsidP="00E67DA5">
       <w:pPr>
         <w:pStyle w:val="Referncia"/>
-        <w:numPr>
-[...17 lines deleted...]
-    <w:p w14:paraId="195B4B49" w14:textId="77777777" w:rsidR="00CD2DBA" w:rsidRPr="00C07F71" w:rsidRDefault="00CD2DBA" w:rsidP="00CD2DBA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">6 </w:t>
+      </w:r>
+      <w:r w:rsidR="00E67DA5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="00E67DA5" w:rsidRPr="00C07F71">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>rtigo e/ou matéria de revista, boletim e outros em meio eletrônico:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A65956C" w14:textId="77777777" w:rsidR="00E67DA5" w:rsidRPr="00C07F71" w:rsidRDefault="00E67DA5" w:rsidP="00E67DA5">
       <w:pPr>
         <w:pStyle w:val="Referncia"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5E63EB16" w14:textId="77777777" w:rsidR="00CD2DBA" w:rsidRDefault="00CD2DBA" w:rsidP="00CD2DBA">
+    <w:p w14:paraId="06223E75" w14:textId="77777777" w:rsidR="00E67DA5" w:rsidRDefault="00E67DA5" w:rsidP="00E67DA5">
       <w:pPr>
         <w:pStyle w:val="Referncia"/>
       </w:pPr>
       <w:r w:rsidRPr="00C07F71">
         <w:t>CHARLOT, Bernard. A produção e o acesso ao conhecimento: abordagem antropológica, social e histórica. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C07F71">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Revista de Educação Pública,</w:t>
       </w:r>
       <w:r w:rsidRPr="00C07F71">
         <w:t> Cuiabá, v. 14, n. 25, jan./jun. 2005. Disponível em: &lt;http://www.ie.ufmt.br/revista&gt;. Acesso em: 10 nov. 2006.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A3E9458" w14:textId="77777777" w:rsidR="00CD2DBA" w:rsidRDefault="00CD2DBA" w:rsidP="00CD2DBA">
+    <w:p w14:paraId="028D132F" w14:textId="77777777" w:rsidR="007F4191" w:rsidRDefault="007F4191" w:rsidP="00E67DA5">
       <w:pPr>
         <w:pStyle w:val="Referncia"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6C841FD4" w14:textId="77777777" w:rsidR="00CD2DBA" w:rsidRDefault="00CD2DBA" w:rsidP="00CD2DBA">
+    <w:p w14:paraId="1F497584" w14:textId="77777777" w:rsidR="00542CA1" w:rsidRDefault="00542CA1" w:rsidP="00E67DA5">
       <w:pPr>
         <w:pStyle w:val="Referncia"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0DCDB649" w14:textId="77777777" w:rsidR="00CD2DBA" w:rsidRDefault="00CD2DBA" w:rsidP="00CD2DBA">
+    <w:p w14:paraId="366C2B75" w14:textId="5CF42195" w:rsidR="007F4191" w:rsidRPr="000965B4" w:rsidRDefault="00542CA1" w:rsidP="00E67DA5">
+      <w:pPr>
+        <w:pStyle w:val="Referncia"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">7 </w:t>
+      </w:r>
+      <w:r w:rsidR="007F4191" w:rsidRPr="000965B4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Entrevista</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="007F4191" w:rsidRPr="000965B4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00C1FA7A" w14:textId="77777777" w:rsidR="00542CA1" w:rsidRDefault="00542CA1" w:rsidP="00542CA1">
+      <w:pPr>
+        <w:pStyle w:val="p1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="023A6298" w14:textId="514C8CCA" w:rsidR="00542CA1" w:rsidRPr="00E53E0F" w:rsidRDefault="00542CA1" w:rsidP="00542CA1">
+      <w:pPr>
+        <w:pStyle w:val="Referncia"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E53E0F">
+        <w:t>HAMEL, Gary. Eficiência não basta: as empresas precisam inovar na gestão. [Entrevista cedida a] Chris</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E53E0F">
+        <w:t xml:space="preserve">Stanley. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E53E0F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>HSM Management</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E53E0F">
+        <w:t>, São Paulo, n. 79, mar./abr. 2010. Disponível em: http://www.revistahsm.com.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14E514EC" w14:textId="77777777" w:rsidR="00542CA1" w:rsidRDefault="00542CA1" w:rsidP="00542CA1">
+      <w:pPr>
+        <w:pStyle w:val="Referncia"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E53E0F">
+        <w:t>br</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E53E0F">
+        <w:t>/coluna/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E53E0F">
+        <w:t>gary</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E53E0F">
+        <w:t>-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E53E0F">
+        <w:t>hamel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E53E0F">
+        <w:t>-e-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E53E0F">
+        <w:t>gestao</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E53E0F">
+        <w:t>-na-era-da-criatividade/. Acesso em: 23 mar. 2017.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D3673BC" w14:textId="00671F4E" w:rsidR="00542CA1" w:rsidRDefault="00542CA1" w:rsidP="00542CA1">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">No caso de anonimato </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E53E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E53E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> entrevistados</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>/as</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E53E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>, utiliz</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E53E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pseudônimos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0459AF79" w14:textId="77777777" w:rsidR="00542CA1" w:rsidRPr="00E53E0F" w:rsidRDefault="00542CA1" w:rsidP="00542CA1">
+      <w:pPr>
+        <w:pStyle w:val="Referncia"/>
+      </w:pPr>
+      <w:r>
+        <w:t>SOBRENOME</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E53E0F">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Nome</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E53E0F">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E53E0F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Entrevista I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E53E0F">
+        <w:t>. [jan. 20</w:t>
+      </w:r>
+      <w:r>
+        <w:t>26</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E53E0F">
+        <w:t xml:space="preserve">]. Entrevistador: </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Nome completo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E53E0F">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Cuiabá</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E53E0F">
+        <w:t>, 20</w:t>
+      </w:r>
+      <w:r>
+        <w:t>26</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E53E0F">
+        <w:t xml:space="preserve">. 1 arquivo.mp3 (60 min.). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E26D1F0" w14:textId="77777777" w:rsidR="00542CA1" w:rsidRDefault="00542CA1" w:rsidP="00E67DA5">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4847B989" w14:textId="227D36FC" w:rsidR="00E67DA5" w:rsidRDefault="00E67DA5" w:rsidP="00E67DA5">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r w:rsidRPr="00C3271F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Conflitos de Interesses</w:t>
       </w:r>
       <w:r>
         <w:t>: Autores declaram que não há interesse comercial ou associativo que represente conflito de interesse com relação a este manuscrito.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27D6B87B" w14:textId="77777777" w:rsidR="00CD2DBA" w:rsidRDefault="00CD2DBA" w:rsidP="00CD2DBA">
+    <w:p w14:paraId="4665A8C0" w14:textId="77777777" w:rsidR="00E67DA5" w:rsidRDefault="00E67DA5" w:rsidP="00E67DA5">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02A586E1" w14:textId="4BACFCA8" w:rsidR="00E67DA5" w:rsidRDefault="00E67DA5" w:rsidP="00E67DA5">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r w:rsidRPr="00C3271F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Financiamento</w:t>
       </w:r>
       <w:r>
         <w:t>: O artigo recebeu financiamento de XXXX.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="737015BB" w14:textId="77777777" w:rsidR="00CD2DBA" w:rsidRDefault="00CD2DBA" w:rsidP="00CD2DBA">
+    <w:p w14:paraId="23340B81" w14:textId="77777777" w:rsidR="00E67DA5" w:rsidRDefault="00E67DA5" w:rsidP="00E67DA5">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Ou </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DFE98FA" w14:textId="77777777" w:rsidR="00CD2DBA" w:rsidRPr="00C3271F" w:rsidRDefault="00CD2DBA" w:rsidP="00CD2DBA">
+    <w:p w14:paraId="1EAA1C53" w14:textId="77777777" w:rsidR="00E67DA5" w:rsidRPr="00C3271F" w:rsidRDefault="00E67DA5" w:rsidP="00E67DA5">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r w:rsidRPr="00C3271F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Financiamento</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3271F">
         <w:t>: O artigo não recebeu financiamento.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B3F73FB" w14:textId="77777777" w:rsidR="00CD2DBA" w:rsidRDefault="00CD2DBA" w:rsidP="00CD2DBA">
-      <w:pPr>
+    <w:p w14:paraId="7F0D5911" w14:textId="77777777" w:rsidR="00E67DA5" w:rsidRDefault="00E67DA5" w:rsidP="00E67DA5">
+      <w:pPr>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6C5130C2" w14:textId="77777777" w:rsidR="00CD2DBA" w:rsidRPr="00B00346" w:rsidRDefault="00CD2DBA" w:rsidP="00CD2DBA">
-      <w:pPr>
+    <w:p w14:paraId="3E1ED4DE" w14:textId="77777777" w:rsidR="00E67DA5" w:rsidRPr="00B00346" w:rsidRDefault="00E67DA5" w:rsidP="00E67DA5">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C3271F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Contribuições de autores:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01C874BF" w14:textId="77777777" w:rsidR="00CD2DBA" w:rsidRDefault="00CD2DBA" w:rsidP="00CD2DBA">
-      <w:pPr>
+    <w:p w14:paraId="04E80B4C" w14:textId="530DA50E" w:rsidR="00E67DA5" w:rsidRPr="00E67DA5" w:rsidRDefault="00E67DA5" w:rsidP="00E67DA5">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C3271F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Exemplo</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3271F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02337704" w14:textId="77777777" w:rsidR="00CD2DBA" w:rsidRPr="00B00346" w:rsidRDefault="00CD2DBA" w:rsidP="00CD2DBA"/>
-    <w:p w14:paraId="6B6DF42C" w14:textId="2D1B5AF1" w:rsidR="00CD2DBA" w:rsidRPr="00B00346" w:rsidRDefault="00CD2DBA" w:rsidP="00CD2DBA">
+    <w:p w14:paraId="550618A2" w14:textId="77777777" w:rsidR="00E67DA5" w:rsidRPr="00B00346" w:rsidRDefault="00E67DA5" w:rsidP="00E67DA5">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
       <w:r w:rsidRPr="00B00346">
-        <w:lastRenderedPageBreak/>
-[...35 lines deleted...]
-    <w:p w14:paraId="6819B6CC" w14:textId="23C5FFC1" w:rsidR="00CD2DBA" w:rsidRPr="00B00346" w:rsidRDefault="00CD2DBA" w:rsidP="00CD2DBA">
+        <w:t>Autor 1 – Coautoria,  com  participação  ativa  na  construção  do  texto, com ênfase em XXXX.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65EBD744" w14:textId="77777777" w:rsidR="00E67DA5" w:rsidRPr="00B00346" w:rsidRDefault="00E67DA5" w:rsidP="00E67DA5">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r w:rsidRPr="00B00346">
         <w:t>Autor 2 – Coautoria, XXXX.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D43F269" w14:textId="49C60723" w:rsidR="00CD2DBA" w:rsidRDefault="00CD2DBA" w:rsidP="00CD2DBA">
+    <w:p w14:paraId="23AE326F" w14:textId="77777777" w:rsidR="00E67DA5" w:rsidRDefault="00E67DA5" w:rsidP="00E67DA5">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r w:rsidRPr="00B00346">
         <w:t xml:space="preserve">Autor 3 - Coautoria, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B00346">
         <w:t>xxxxx</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B00346">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DE206D9" w14:textId="77777777" w:rsidR="00CD2DBA" w:rsidRPr="00CD2DBA" w:rsidRDefault="00CD2DBA" w:rsidP="00CD2DBA"/>
-[...1 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="6CD180EC" w14:textId="77777777" w:rsidR="00E67DA5" w:rsidRPr="00CD2DBA" w:rsidRDefault="00E67DA5" w:rsidP="00E67DA5">
+      <w:pPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5736F2F5" w14:textId="77777777" w:rsidR="00E67DA5" w:rsidRDefault="00E67DA5" w:rsidP="00E67DA5">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C07F71">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>Como citar este artigo:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="524F816F" w14:textId="77777777" w:rsidR="00CD2DBA" w:rsidRPr="00C07F71" w:rsidRDefault="00CD2DBA" w:rsidP="00CD2DBA">
-[...1 lines deleted...]
-        <w:pStyle w:val="Referncia"/>
+    <w:p w14:paraId="42BF7244" w14:textId="23E9B0F8" w:rsidR="00E67DA5" w:rsidRPr="00C07F71" w:rsidRDefault="00E67DA5" w:rsidP="00E67DA5">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C07F71">
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">XXXX, </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>SOBRENOME</w:t>
+      </w:r>
       <w:r w:rsidRPr="00C07F71">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t>xxxx</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00C07F71">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (202X). </w:t>
+        <w:t>Nome</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C07F71">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Título.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C07F71">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C07F71">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:i/>
         </w:rPr>
         <w:t>Revista de Educação Pública</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C07F71">
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Não preencher; os dados serão preenchidos pela edição).</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6B5EC193" w14:textId="77777777" w:rsidR="005020F7" w:rsidRDefault="005020F7" w:rsidP="00CD2DBA">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="458F7584" w14:textId="77777777" w:rsidR="00E67DA5" w:rsidRDefault="00E67DA5" w:rsidP="00E67DA5">
       <w:pPr>
         <w:pStyle w:val="Referncia"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4F2552B8" w14:textId="4F82E382" w:rsidR="00CD2DBA" w:rsidRPr="00C07F71" w:rsidRDefault="00CD2DBA" w:rsidP="00CD2DBA">
+    <w:p w14:paraId="2B9C287D" w14:textId="77777777" w:rsidR="00E67DA5" w:rsidRPr="00C07F71" w:rsidRDefault="00E67DA5" w:rsidP="00E67DA5">
       <w:pPr>
         <w:pStyle w:val="Referncia"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C07F71">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t>SOBRE OS AUTORES (Não preencher no arquivo. Inserir as informações no sistema da revista no ato da submissão na área dos METADADOS)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65E33D0D" w14:textId="77777777" w:rsidR="00CD2DBA" w:rsidRPr="00C07F71" w:rsidRDefault="00CD2DBA" w:rsidP="00CD2DBA">
-      <w:pPr>
+    <w:p w14:paraId="1227F8B7" w14:textId="77777777" w:rsidR="00E67DA5" w:rsidRDefault="00E67DA5" w:rsidP="00E67DA5">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
-          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="59A9FE41" w14:textId="77777777" w:rsidR="00CD2DBA" w:rsidRPr="00C07F71" w:rsidRDefault="00CD2DBA" w:rsidP="00CD2DBA">
-[...1 lines deleted...]
-        <w:jc w:val="right"/>
+    <w:p w14:paraId="55756A78" w14:textId="77777777" w:rsidR="00AE2106" w:rsidRDefault="00AE2106" w:rsidP="00E67DA5">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C07F71">
+    </w:p>
+    <w:p w14:paraId="02782CF4" w14:textId="111894C1" w:rsidR="00E67DA5" w:rsidRPr="00C07F71" w:rsidRDefault="00E67DA5" w:rsidP="00E67DA5">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C07F71">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Recebido: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C07F71">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>xx</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C07F71">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C07F71">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>xx</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C07F71">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> de 202x  </w:t>
-[...4 lines deleted...]
-        <w:jc w:val="right"/>
+        <w:t xml:space="preserve"> de 202x</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="576150F9" w14:textId="77777777" w:rsidR="00E67DA5" w:rsidRPr="00C07F71" w:rsidRDefault="00E67DA5" w:rsidP="00E67DA5">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C07F71">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Aceito: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C07F71">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>xx</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C07F71">
@@ -2159,384 +2804,578 @@
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C07F71">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>xx</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C07F71">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> de 202x</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E61FE58" w14:textId="34E9A641" w:rsidR="00CD2DBA" w:rsidRPr="00CD2DBA" w:rsidRDefault="00CD2DBA" w:rsidP="00CD2DBA">
-[...1 lines deleted...]
-        <w:jc w:val="right"/>
+    <w:p w14:paraId="4B6C5379" w14:textId="77777777" w:rsidR="00E67DA5" w:rsidRPr="00CD2DBA" w:rsidRDefault="00E67DA5" w:rsidP="00E67DA5">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="00C07F71">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Publicado: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C07F71">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>xx</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C07F71">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C07F71">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>xx</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C07F71">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> de 202x</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00CD2DBA" w:rsidRPr="00CD2DBA" w:rsidSect="00212511">
+    <w:p w14:paraId="4342CBDF" w14:textId="77777777" w:rsidR="007422FA" w:rsidRDefault="007422FA" w:rsidP="00E67DA5">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C81AA05" w14:textId="77777777" w:rsidR="00DE5730" w:rsidRDefault="00DE5730" w:rsidP="00E67DA5">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7262A8CB" w14:textId="77777777" w:rsidR="00DE5730" w:rsidRDefault="00DE5730" w:rsidP="00E67DA5">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56BFC727" w14:textId="77777777" w:rsidR="00725A80" w:rsidRDefault="00725A80" w:rsidP="00E67DA5">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="664B7EA9" w14:textId="11ABE12B" w:rsidR="00725A80" w:rsidRDefault="00725A80" w:rsidP="00E67DA5">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69CDF30F" w14:textId="77777777" w:rsidR="00AE2106" w:rsidRDefault="00AE2106" w:rsidP="00E67DA5">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DE85491" w14:textId="77777777" w:rsidR="00AE2106" w:rsidRDefault="00AE2106" w:rsidP="00E67DA5">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44F6DE8F" w14:textId="77777777" w:rsidR="00AE2106" w:rsidRDefault="00AE2106" w:rsidP="00E67DA5">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="155C41A5" w14:textId="77777777" w:rsidR="00AE2106" w:rsidRDefault="00AE2106" w:rsidP="00E67DA5">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69BF14F8" w14:textId="77777777" w:rsidR="00AE2106" w:rsidRDefault="00AE2106" w:rsidP="00E67DA5">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E44E5BC" w14:textId="77777777" w:rsidR="00AE2106" w:rsidRDefault="00AE2106" w:rsidP="00E67DA5">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F252782" w14:textId="77777777" w:rsidR="00AE2106" w:rsidRDefault="00AE2106" w:rsidP="00E67DA5">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F26298A" w14:textId="77777777" w:rsidR="00AE2106" w:rsidRDefault="00AE2106" w:rsidP="00E67DA5">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F1A33EB" w14:textId="77777777" w:rsidR="00AE2106" w:rsidRDefault="00AE2106" w:rsidP="00E67DA5">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BE8BCB4" w14:textId="77777777" w:rsidR="00AE2106" w:rsidRDefault="00AE2106" w:rsidP="00E67DA5">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26CDB969" w14:textId="77777777" w:rsidR="00AE2106" w:rsidRDefault="00AE2106" w:rsidP="00E67DA5">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="121BBF3D" w14:textId="77777777" w:rsidR="00AE2106" w:rsidRDefault="00AE2106" w:rsidP="00E67DA5">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66E2BC1A" w14:textId="77777777" w:rsidR="00AE2106" w:rsidRDefault="00AE2106" w:rsidP="00E67DA5">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48B58C3F" w14:textId="77777777" w:rsidR="00AE2106" w:rsidRDefault="00AE2106" w:rsidP="00E67DA5">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1781A3A1" w14:textId="612B458A" w:rsidR="00725A80" w:rsidRDefault="00DE5730" w:rsidP="00E67DA5">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="491F1C24" wp14:editId="2F3CEC4D">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="page">
+              <wp:posOffset>3181350</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>201930</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="1619250" cy="1619250"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapTopAndBottom/>
+            <wp:docPr id="17988091" name="Imagem 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="17988091" name="Imagem 17988091"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId12" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1619250" cy="1619250"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37128BF3" w14:textId="77777777" w:rsidR="00725A80" w:rsidRPr="0017534E" w:rsidRDefault="00725A80" w:rsidP="00DE5730">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0017534E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Disponível em: https://periodicoscientificos.ufmt.br/ojs/index.php/educacaopublica</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36355534" w14:textId="062F0DFE" w:rsidR="00725A80" w:rsidRPr="00CD2DBA" w:rsidRDefault="00725A80" w:rsidP="00E67DA5">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00725A80" w:rsidRPr="00CD2DBA" w:rsidSect="00212511">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1134" w:bottom="1134" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0DB4CD27" w14:textId="77777777" w:rsidR="004A4499" w:rsidRDefault="004A4499" w:rsidP="008E210B">
+    <w:p w14:paraId="0AEB3340" w14:textId="77777777" w:rsidR="004259D7" w:rsidRDefault="004259D7" w:rsidP="008E210B">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="61D50AFE" w14:textId="77777777" w:rsidR="004A4499" w:rsidRDefault="004A4499" w:rsidP="008E210B">
+    <w:p w14:paraId="037BD62C" w14:textId="77777777" w:rsidR="004259D7" w:rsidRDefault="004259D7" w:rsidP="008E210B">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="decorative"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
-    <w:family w:val="decorative"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Montserrat">
-    <w:panose1 w:val="00000500000000000000"/>
-    <w:charset w:val="4D"/>
+    <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="2000020F" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="00000197" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian Light">
-    <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian">
     <w:altName w:val="等线"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="Tabelacomgrade"/>
       <w:tblW w:w="0" w:type="auto"/>
+      <w:tblInd w:w="-147" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="1555"/>
-      <w:gridCol w:w="7506"/>
+      <w:gridCol w:w="7653"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00C3739F" w14:paraId="0BA55241" w14:textId="77777777" w:rsidTr="00C3739F">
+    <w:tr w:rsidR="00777B6B" w14:paraId="62380460" w14:textId="77777777" w:rsidTr="00777B6B">
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="1555" w:type="dxa"/>
-          <w:vMerge w:val="restart"/>
+          <w:tcW w:w="7653" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="07C4617C" w14:textId="3F04DD90" w:rsidR="00C3739F" w:rsidRDefault="00C3739F">
-[...67 lines deleted...]
-        <w:p w14:paraId="13DC75F1" w14:textId="3A3C8DDF" w:rsidR="00C3739F" w:rsidRDefault="00C3739F" w:rsidP="00C3739F">
+        <w:p w14:paraId="05D89E27" w14:textId="77777777" w:rsidR="00777B6B" w:rsidRPr="00C3739F" w:rsidRDefault="00777B6B" w:rsidP="00C3739F">
           <w:pPr>
             <w:pStyle w:val="Cabealhorodap"/>
           </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+    <w:tr w:rsidR="003A19A1" w14:paraId="0BA55241" w14:textId="77777777" w:rsidTr="00777B6B">
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="7653" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="13DC75F1" w14:textId="688543F7" w:rsidR="003A19A1" w:rsidRDefault="003A19A1" w:rsidP="00725A80">
+          <w:pPr>
+            <w:pStyle w:val="Cabealhorodap"/>
+            <w:ind w:firstLine="0"/>
+          </w:pPr>
           <w:r w:rsidRPr="00C3739F">
-            <w:t xml:space="preserve">Revista de Educação Pública, Ano </w:t>
+            <w:t>Revista de Educação Pública, v.</w:t>
+          </w:r>
+          <w:r>
+            <w:t xml:space="preserve">35, </w:t>
           </w:r>
           <w:proofErr w:type="spellStart"/>
-          <w:r w:rsidRPr="00C3739F">
-            <w:t>xx</w:t>
+          <w:r>
+            <w:t>jan</w:t>
           </w:r>
           <w:proofErr w:type="spellEnd"/>
+          <w:r>
+            <w:t>-dez</w:t>
+          </w:r>
           <w:r w:rsidRPr="00C3739F">
-            <w:t xml:space="preserve">, v.1, </w:t>
+            <w:t>, 202</w:t>
           </w:r>
-          <w:proofErr w:type="spellStart"/>
-[...5 lines deleted...]
-            <w:t>, 202X</w:t>
+          <w:r>
+            <w:t>6</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00C3739F" w14:paraId="32273E59" w14:textId="77777777" w:rsidTr="00C3739F">
+    <w:tr w:rsidR="003A19A1" w14:paraId="32273E59" w14:textId="77777777" w:rsidTr="00777B6B">
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="1555" w:type="dxa"/>
-          <w:vMerge/>
+          <w:tcW w:w="7653" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="605147D3" w14:textId="77777777" w:rsidR="00C3739F" w:rsidRDefault="00C3739F"/>
-[...5 lines deleted...]
-        <w:p w14:paraId="293D5D0B" w14:textId="5129C510" w:rsidR="00C3739F" w:rsidRDefault="00C3739F" w:rsidP="00C3739F">
+        <w:p w14:paraId="293D5D0B" w14:textId="734D95A7" w:rsidR="003A19A1" w:rsidRDefault="003A19A1" w:rsidP="00725A80">
           <w:pPr>
             <w:pStyle w:val="Cabealhorodap"/>
+            <w:ind w:firstLine="0"/>
           </w:pPr>
           <w:r>
             <w:t>DOI:</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="17BA4F66" w14:textId="2673AEC7" w:rsidR="00C3739F" w:rsidRDefault="00C3739F"/>
+  <w:p w14:paraId="17BA4F66" w14:textId="0074E627" w:rsidR="00C3739F" w:rsidRDefault="00777B6B">
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w14:ligatures w14:val="standardContextual"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4E3A3885" wp14:editId="1257F052">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>4866005</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-317500</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="869521" cy="297565"/>
+          <wp:effectExtent l="0" t="0" r="6985" b="7620"/>
+          <wp:wrapNone/>
+          <wp:docPr id="1284790729" name="Imagem 3"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="2114263858" name="Imagem 2114263858"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="869521" cy="297565"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+  </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="72DA454C" w14:textId="77777777" w:rsidR="004A4499" w:rsidRDefault="004A4499" w:rsidP="008E210B">
+    <w:p w14:paraId="5ED60ACB" w14:textId="77777777" w:rsidR="004259D7" w:rsidRDefault="004259D7" w:rsidP="008E210B">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5F056191" w14:textId="77777777" w:rsidR="004A4499" w:rsidRDefault="004A4499" w:rsidP="008E210B">
+    <w:p w14:paraId="5C0FA30B" w14:textId="77777777" w:rsidR="004259D7" w:rsidRDefault="004259D7" w:rsidP="008E210B">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="7C0A7AD8" w14:textId="30209031" w:rsidR="006B1624" w:rsidRDefault="008E210B">
+    <w:p w14:paraId="7C0A7AD8" w14:textId="30209031" w:rsidR="006B1624" w:rsidRDefault="008E210B" w:rsidP="00D70400">
       <w:pPr>
         <w:pStyle w:val="Textodenotaderodap"/>
+        <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rStyle w:val="NotaderodapChar"/>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdenotaderodap"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008E210B">
         <w:rPr>
           <w:rStyle w:val="NotaderodapChar"/>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Durante a submissão do artigo, na aba “contribuidores”, informar nome, e-mail, país, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008E210B">
         <w:rPr>
           <w:rStyle w:val="NotaderodapChar"/>
@@ -2561,207 +3400,212 @@
         <w:t>Ex</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008E210B">
         <w:rPr>
           <w:rStyle w:val="NotaderodapChar"/>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>: Doutora em Educação pela Universidade Federal de Uberlândia. Professora no Programa de Pós-graduação em Educação, na Universidade Federal Mato Grosso</w:t>
       </w:r>
       <w:r w:rsidR="00C36503">
         <w:rPr>
           <w:rStyle w:val="NotaderodapChar"/>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>, Brasil</w:t>
       </w:r>
       <w:r w:rsidRPr="008E210B">
         <w:rPr>
           <w:rStyle w:val="NotaderodapChar"/>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">. Integrante do Grupo de Pesquisa em História da Educação, Acervos Históricos Institucionais e gênero - GPHEG. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47068671" w14:textId="5A6BFE5F" w:rsidR="008E210B" w:rsidRPr="008E210B" w:rsidRDefault="008E210B">
+    <w:p w14:paraId="47068671" w14:textId="5A6BFE5F" w:rsidR="008E210B" w:rsidRPr="008E210B" w:rsidRDefault="008E210B" w:rsidP="00D70400">
       <w:pPr>
         <w:pStyle w:val="Textodenotaderodap"/>
+        <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rStyle w:val="NotaderodapChar"/>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E210B">
         <w:rPr>
           <w:rStyle w:val="NotaderodapChar"/>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">E-mail de contato: </w:t>
       </w:r>
       <w:hyperlink r:id="rId1">
         <w:r w:rsidRPr="008E210B">
           <w:rPr>
             <w:rStyle w:val="NotaderodapChar"/>
             <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           </w:rPr>
           <w:t>exemplo@exemplo.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="008E210B">
         <w:rPr>
           <w:rStyle w:val="NotaderodapChar"/>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="713DE78B" w14:textId="700B4731" w:rsidR="008E210B" w:rsidRDefault="008E210B">
+    <w:p w14:paraId="713DE78B" w14:textId="700B4731" w:rsidR="008E210B" w:rsidRDefault="008E210B" w:rsidP="00D70400">
       <w:pPr>
         <w:pStyle w:val="Textodenotaderodap"/>
+        <w:ind w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdenotaderodap"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Idem</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="393D0C57" w14:textId="2CE7B5EE" w:rsidR="008E210B" w:rsidRDefault="008E210B">
+    <w:p w14:paraId="393D0C57" w14:textId="2CE7B5EE" w:rsidR="008E210B" w:rsidRDefault="008E210B" w:rsidP="00D70400">
       <w:pPr>
         <w:pStyle w:val="Textodenotaderodap"/>
+        <w:ind w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdenotaderodap"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Idem</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="206E3985" w14:textId="77777777" w:rsidR="00433B35" w:rsidRDefault="00433B35" w:rsidP="00433B35">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="Tabelacomgrade"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5807"/>
       <w:gridCol w:w="3254"/>
     </w:tblGrid>
     <w:tr w:rsidR="00433B35" w14:paraId="3E8AD713" w14:textId="77777777" w:rsidTr="00DE1798">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5807" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="3FA1584B" w14:textId="77777777" w:rsidR="00433B35" w:rsidRPr="00AE7A42" w:rsidRDefault="00433B35" w:rsidP="00433B35">
+        <w:p w14:paraId="3FA1584B" w14:textId="77777777" w:rsidR="00433B35" w:rsidRPr="00AE7A42" w:rsidRDefault="00433B35" w:rsidP="003A5C1C">
           <w:pPr>
             <w:pStyle w:val="Cabealhorodap"/>
+            <w:ind w:firstLine="0"/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00AE7A42">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>REVISTA DE EDUCAÇÃO PÚBLICA</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3254" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="2BC4F8D5" w14:textId="77777777" w:rsidR="00433B35" w:rsidRDefault="00433B35" w:rsidP="00433B35">
+        <w:p w14:paraId="2BC4F8D5" w14:textId="77777777" w:rsidR="00433B35" w:rsidRDefault="00433B35" w:rsidP="003A5C1C">
           <w:pPr>
             <w:pStyle w:val="Cabealhorodap"/>
+            <w:ind w:firstLine="0"/>
           </w:pPr>
           <w:r w:rsidRPr="00AE7A42">
             <w:t>e-ISSN: 2238-2097</w:t>
           </w:r>
           <w:r>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="4F32E275" w14:textId="794D81E0" w:rsidR="00AE7A42" w:rsidRDefault="00433B35" w:rsidP="00AE7A42">
     <w:pPr>
       <w:pStyle w:val="Cabealhorodap"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4868AACF" wp14:editId="726D9D24">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>5104130</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-259647</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="801497" cy="428625"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="1735400505" name="Imagem 2" descr="Uma imagem contendo Interface gráfica do usuário&#10;&#10;O conteúdo gerado por IA pode estar incorreto."/>
+          <wp:docPr id="1028395067" name="Imagem 2" descr="Uma imagem contendo Interface gráfica do usuário&#10;&#10;O conteúdo gerado por IA pode estar incorreto."/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1735400505" name="Imagem 2" descr="Uma imagem contendo Interface gráfica do usuário&#10;&#10;O conteúdo gerado por IA pode estar incorreto."/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
@@ -2881,50 +3725,136 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04160005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0974570D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CBC4B7EA"/>
+    <w:lvl w:ilvl="0" w:tplc="04160017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1429" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04160019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2149" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0416001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2869" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0416000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3589" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04160019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4309" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0416001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5029" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0416000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5749" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04160019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6469" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0416001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7189" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="09DC77C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8ADCA7B4"/>
     <w:lvl w:ilvl="0" w:tplc="04160017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0416001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -2966,51 +3896,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0416001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1026402A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A0EAC2C4"/>
     <w:lvl w:ilvl="0" w:tplc="04160017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0416001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -3052,51 +3982,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0416001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="141E7EB0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="74740A92"/>
     <w:lvl w:ilvl="0" w:tplc="E7F2D302">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0416001B" w:tentative="1">
@@ -3141,51 +4071,164 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0416001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="25A61B31"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="96BAEA0C"/>
+    <w:lvl w:ilvl="0" w:tplc="04160001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04160003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04160005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04160001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04160003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04160005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04160001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04160003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04160005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2D607F88"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D50244E0"/>
     <w:lvl w:ilvl="0" w:tplc="04160017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0416001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -3227,51 +4270,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0416001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3EA86219"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6F1C2284"/>
     <w:lvl w:ilvl="0" w:tplc="04160017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0416001B" w:tentative="1">
@@ -3316,51 +4359,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0416001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="450D4731"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BA24A6BE"/>
     <w:lvl w:ilvl="0" w:tplc="04160017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0416001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -3402,51 +4445,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0416001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4A322D68"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4EE0414E"/>
     <w:lvl w:ilvl="0" w:tplc="04160001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3515,51 +4558,51 @@
     <w:lvl w:ilvl="7" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04160005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4E5858D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="305C9B06"/>
     <w:lvl w:ilvl="0" w:tplc="04160017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0416001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -3601,51 +4644,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0416001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="64EA3872"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="56E4E5A0"/>
     <w:lvl w:ilvl="0" w:tplc="04160017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0416001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -3688,153 +4731,217 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0416001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1551071331">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1729262406">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="49615771">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1408186951">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="2090926157">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="180704091">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1132282510">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1556164271">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1560750274">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1670668153">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1695305609">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1556164271">
-[...6 lines deleted...]
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="12" w16cid:durableId="1110395022">
+    <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="189"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="1F08" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00212511"/>
     <w:rsid w:val="00002F54"/>
+    <w:rsid w:val="00024670"/>
     <w:rsid w:val="000333DF"/>
+    <w:rsid w:val="00070131"/>
     <w:rsid w:val="00081D84"/>
+    <w:rsid w:val="00094BD1"/>
+    <w:rsid w:val="000965B4"/>
+    <w:rsid w:val="00127FED"/>
     <w:rsid w:val="001431A4"/>
+    <w:rsid w:val="001451ED"/>
+    <w:rsid w:val="00146E50"/>
     <w:rsid w:val="00147D73"/>
+    <w:rsid w:val="0019152A"/>
+    <w:rsid w:val="00203A1F"/>
     <w:rsid w:val="00205218"/>
     <w:rsid w:val="00212511"/>
+    <w:rsid w:val="00221335"/>
     <w:rsid w:val="002631EB"/>
+    <w:rsid w:val="002A4A92"/>
     <w:rsid w:val="002D57F7"/>
+    <w:rsid w:val="003039DF"/>
+    <w:rsid w:val="003A19A1"/>
+    <w:rsid w:val="003A5C1C"/>
+    <w:rsid w:val="003D35A4"/>
     <w:rsid w:val="003E263E"/>
     <w:rsid w:val="004179E6"/>
+    <w:rsid w:val="004259D7"/>
     <w:rsid w:val="00433B35"/>
     <w:rsid w:val="0044383F"/>
+    <w:rsid w:val="004A0CDE"/>
     <w:rsid w:val="004A4499"/>
     <w:rsid w:val="004B17AB"/>
     <w:rsid w:val="004B5688"/>
+    <w:rsid w:val="004F0240"/>
     <w:rsid w:val="005020F7"/>
+    <w:rsid w:val="005254BD"/>
+    <w:rsid w:val="00542CA1"/>
+    <w:rsid w:val="00562E2C"/>
+    <w:rsid w:val="005640EA"/>
     <w:rsid w:val="005A7F8F"/>
     <w:rsid w:val="005B0875"/>
     <w:rsid w:val="005B3600"/>
+    <w:rsid w:val="005E3FC9"/>
+    <w:rsid w:val="005F03A2"/>
     <w:rsid w:val="00663579"/>
+    <w:rsid w:val="00697F03"/>
     <w:rsid w:val="006B1624"/>
+    <w:rsid w:val="006D0740"/>
     <w:rsid w:val="007206D5"/>
+    <w:rsid w:val="00722B86"/>
+    <w:rsid w:val="00725A80"/>
+    <w:rsid w:val="007422FA"/>
+    <w:rsid w:val="00777B6B"/>
+    <w:rsid w:val="007E2F71"/>
     <w:rsid w:val="007F0917"/>
+    <w:rsid w:val="007F4191"/>
     <w:rsid w:val="00825EEB"/>
+    <w:rsid w:val="0086586D"/>
     <w:rsid w:val="008E210B"/>
     <w:rsid w:val="00936CCD"/>
+    <w:rsid w:val="009371EA"/>
+    <w:rsid w:val="009567BC"/>
+    <w:rsid w:val="0096040E"/>
     <w:rsid w:val="0097602E"/>
+    <w:rsid w:val="009768E1"/>
+    <w:rsid w:val="009B3192"/>
     <w:rsid w:val="009D085E"/>
+    <w:rsid w:val="009F43F4"/>
     <w:rsid w:val="00AB70B8"/>
+    <w:rsid w:val="00AE2106"/>
     <w:rsid w:val="00AE7A42"/>
     <w:rsid w:val="00AF1089"/>
+    <w:rsid w:val="00B731ED"/>
     <w:rsid w:val="00BA02C2"/>
+    <w:rsid w:val="00C21B25"/>
     <w:rsid w:val="00C36503"/>
     <w:rsid w:val="00C3739F"/>
     <w:rsid w:val="00C73B7D"/>
+    <w:rsid w:val="00CC5672"/>
     <w:rsid w:val="00CD2DBA"/>
+    <w:rsid w:val="00CD650D"/>
+    <w:rsid w:val="00D26FF1"/>
+    <w:rsid w:val="00D66447"/>
     <w:rsid w:val="00D671CC"/>
+    <w:rsid w:val="00D70400"/>
     <w:rsid w:val="00D7715B"/>
     <w:rsid w:val="00DB1B15"/>
+    <w:rsid w:val="00DE5730"/>
     <w:rsid w:val="00DF62B2"/>
+    <w:rsid w:val="00E65427"/>
+    <w:rsid w:val="00E67DA5"/>
+    <w:rsid w:val="00E67DAC"/>
+    <w:rsid w:val="00E76D0D"/>
+    <w:rsid w:val="00E8038F"/>
+    <w:rsid w:val="00EF1FF7"/>
+    <w:rsid w:val="00F34924"/>
+    <w:rsid w:val="00F76A56"/>
+    <w:rsid w:val="00F9020B"/>
     <w:rsid w:val="00F96FAB"/>
+    <w:rsid w:val="00FE2074"/>
     <w:rsid w:val="00FF21AD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
@@ -4222,53 +5329,54 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00212511"/>
+    <w:rsid w:val="00F9020B"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+      <w:ind w:firstLine="709"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Montserrat" w:eastAsia="Times New Roman" w:hAnsi="Montserrat" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="pt-BR"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="008E210B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
@@ -4623,50 +5731,51 @@
   <w:style w:type="character" w:customStyle="1" w:styleId="TtuloChar">
     <w:name w:val="Título Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Ttulo"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="00212511"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subttulo">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="SubttuloChar"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="00212511"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
+      <w:ind w:firstLine="709"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SubttuloChar">
     <w:name w:val="Subtítulo Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Subttulo"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="00212511"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Citao">
     <w:name w:val="Quote"/>
@@ -4780,64 +5889,65 @@
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TextodenotadefimChar">
     <w:name w:val="Texto de nota de fim Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Textodenotadefim"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="008E210B"/>
     <w:rPr>
       <w:rFonts w:ascii="Montserrat" w:eastAsia="Times New Roman" w:hAnsi="Montserrat" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="pt-BR"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Resumo">
     <w:name w:val="Resumo"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="ResumoChar"/>
     <w:qFormat/>
-    <w:rsid w:val="00212511"/>
+    <w:rsid w:val="00D70400"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:ind w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ResumoChar">
     <w:name w:val="Resumo Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Resumo"/>
-    <w:rsid w:val="00212511"/>
+    <w:rsid w:val="00D70400"/>
     <w:rPr>
       <w:rFonts w:ascii="Montserrat" w:eastAsia="Calibri" w:hAnsi="Montserrat" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="pt-BR"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Refdenotadefim">
     <w:name w:val="endnote reference"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="008E210B"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="008E210B"/>
@@ -4873,72 +5983,73 @@
     <w:semiHidden/>
     <w:rsid w:val="008E210B"/>
     <w:rPr>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Refdenotaderodap">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="008E210B"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Notaderodap">
     <w:name w:val="Nota de rodapé"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="NotaderodapChar"/>
     <w:qFormat/>
-    <w:rsid w:val="008E210B"/>
+    <w:rsid w:val="00D70400"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:ind w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NotaderodapChar">
     <w:name w:val="Nota de rodapé Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Notaderodap"/>
-    <w:rsid w:val="008E210B"/>
+    <w:rsid w:val="00D70400"/>
     <w:rPr>
       <w:rFonts w:ascii="Montserrat" w:eastAsia="Times New Roman" w:hAnsi="Montserrat" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="pt-BR"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Cabealho">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CabealhoChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C3739F"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
@@ -5002,64 +6113,65 @@
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Cabealhorodap">
     <w:name w:val="Cabeçalho rodapé"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CabealhorodapChar"/>
     <w:qFormat/>
     <w:rsid w:val="00AE7A42"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referncia">
     <w:name w:val="Referência"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="RefernciaChar"/>
     <w:qFormat/>
-    <w:rsid w:val="00CD2DBA"/>
+    <w:rsid w:val="00E67DA5"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:ind w:firstLine="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="222222"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RefernciaChar">
     <w:name w:val="Referência Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Referncia"/>
-    <w:rsid w:val="00CD2DBA"/>
+    <w:rsid w:val="00E67DA5"/>
     <w:rPr>
       <w:rFonts w:ascii="Montserrat" w:eastAsia="Times New Roman" w:hAnsi="Montserrat" w:cs="Times New Roman"/>
       <w:color w:val="222222"/>
       <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="pt-BR"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CabealhorodapChar">
     <w:name w:val="Cabeçalho rodapé Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Cabealhorodap"/>
     <w:rsid w:val="00AE7A42"/>
     <w:rPr>
       <w:rFonts w:ascii="Montserrat" w:eastAsia="Times New Roman" w:hAnsi="Montserrat" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="pt-BR"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Forte">
@@ -5148,62 +6260,135 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="AssuntodocomentrioChar">
     <w:name w:val="Assunto do comentário Char"/>
     <w:basedOn w:val="TextodecomentrioChar"/>
     <w:link w:val="Assuntodocomentrio"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00BA02C2"/>
     <w:rPr>
       <w:rFonts w:ascii="Montserrat" w:eastAsia="Times New Roman" w:hAnsi="Montserrat" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="pt-BR"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="apple-converted-space">
     <w:name w:val="apple-converted-space"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:rsid w:val="009D085E"/>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="tabelas">
+    <w:name w:val="tabelas"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="tabelasChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CD650D"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:ind w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="tabelasChar">
+    <w:name w:val="tabelas Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="tabelas"/>
+    <w:rsid w:val="00CD650D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Montserrat" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Montserrat" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="pt-BR"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="citdireta">
+    <w:name w:val="cit direta"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="citdiretaChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="00562E2C"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="2268" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="citdiretaChar">
+    <w:name w:val="cit direta Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="citdireta"/>
+    <w:rsid w:val="00562E2C"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Montserrat" w:eastAsia="Times New Roman" w:hAnsi="Montserrat" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="pt-BR"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="p1">
+    <w:name w:val="p1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00542CA1"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:ind w:firstLine="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="21201E"/>
+      <w:sz w:val="15"/>
+      <w:szCs w:val="15"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lattes.cnpq.br/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:exemplo@exemplo.com" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -5487,72 +6672,72 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7390B5DE-6DC9-44EE-A421-5BC34503CE99}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
-[...1 lines deleted...]
-  <Characters>7028</Characters>
+  <Pages>8</Pages>
+  <Words>1657</Words>
+  <Characters>8952</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>58</Lines>
-  <Paragraphs>16</Paragraphs>
+  <Lines>74</Lines>
+  <Paragraphs>21</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8313</CharactersWithSpaces>
+  <CharactersWithSpaces>10588</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>SkyUp marketing</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>