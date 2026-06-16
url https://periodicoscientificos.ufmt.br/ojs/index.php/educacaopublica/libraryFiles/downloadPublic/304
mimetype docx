--- v1 (2026-05-27)
+++ v2 (2026-06-16)
@@ -6,148 +6,147 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="22470E91" w14:textId="77777777" w:rsidR="00212511" w:rsidRDefault="00212511" w:rsidP="00433B35">
+    <w:p w14:paraId="22470E91" w14:textId="77777777" w:rsidR="00212511" w:rsidRDefault="00212511" w:rsidP="00A9131C">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="center"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Título em Português</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5C314EA5" w14:textId="70037D3C" w:rsidR="00212511" w:rsidRDefault="00212511" w:rsidP="00433B35">
+        <w:t xml:space="preserve">Título em </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Português</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="29D3A7E9" w14:textId="4852EE49" w:rsidR="00212511" w:rsidRDefault="00212511" w:rsidP="00A9131C">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="center"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009367BC">
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t>Artigo Inédito</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="29D3A7E9" w14:textId="147BDDF1" w:rsidR="00212511" w:rsidRDefault="00212511" w:rsidP="00212511">
+        <w:t>Autor</w:t>
+      </w:r>
+      <w:r w:rsidR="00A70C4E">
+        <w:rPr>
+          <w:rStyle w:val="Refdenotadefim"/>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:endnoteReference w:id="1"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51C0C431" w14:textId="10AED95F" w:rsidR="00212511" w:rsidRDefault="00212511" w:rsidP="00A9131C">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>Autor</w:t>
       </w:r>
-      <w:r w:rsidR="008E210B">
-[...1 lines deleted...]
-          <w:rStyle w:val="Refdenotaderodap"/>
+      <w:r w:rsidR="00A70C4E">
+        <w:rPr>
+          <w:rStyle w:val="Refdenotadefim"/>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:footnoteReference w:id="1"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="51C0C431" w14:textId="137B0365" w:rsidR="00212511" w:rsidRDefault="00212511" w:rsidP="00212511">
+        <w:endnoteReference w:id="2"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57C2C8E1" w14:textId="5D0AE027" w:rsidR="00212511" w:rsidRPr="00433B35" w:rsidRDefault="00212511" w:rsidP="00A9131C">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>Autor</w:t>
       </w:r>
-      <w:r w:rsidR="008E210B">
-[...1 lines deleted...]
-          <w:rStyle w:val="Refdenotaderodap"/>
+      <w:r w:rsidR="00A70C4E">
+        <w:rPr>
+          <w:rStyle w:val="Refdenotadefim"/>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:footnoteReference w:id="2"/>
-[...21 lines deleted...]
-        <w:footnoteReference w:id="3"/>
+        <w:endnoteReference w:id="3"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2332C6B8" w14:textId="2B4FAF93" w:rsidR="00212511" w:rsidRPr="0019152A" w:rsidRDefault="00212511" w:rsidP="00777B6B">
       <w:pPr>
         <w:pStyle w:val="Resumo"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:sectPr w:rsidR="00212511" w:rsidRPr="0019152A" w:rsidSect="00212511">
           <w:headerReference w:type="default" r:id="rId8"/>
           <w:footerReference w:type="default" r:id="rId9"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1701" w:right="1134" w:bottom="1134" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="00212511">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
@@ -207,546 +206,1332 @@
       <w:pPr>
         <w:pStyle w:val="Resumo"/>
       </w:pPr>
       <w:r w:rsidRPr="0019152A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Palavras-Chave</w:t>
       </w:r>
       <w:r w:rsidRPr="0019152A">
         <w:t>: Use até 04 (quatro) palavras</w:t>
       </w:r>
       <w:r w:rsidR="00BA02C2" w:rsidRPr="0019152A">
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="0019152A">
         <w:t>chave, separando-as por vírgula. Não incluir siglas.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="230820C6" w14:textId="77777777" w:rsidR="0019152A" w:rsidRDefault="0019152A" w:rsidP="00777B6B">
       <w:pPr>
         <w:pStyle w:val="Resumo"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6165A336" w14:textId="7FFBCE5F" w:rsidR="00212511" w:rsidRDefault="00212511" w:rsidP="00777B6B">
-[...18 lines deleted...]
-    <w:p w14:paraId="5B99E32A" w14:textId="138EAE49" w:rsidR="00212511" w:rsidRPr="0019152A" w:rsidRDefault="00212511" w:rsidP="0019152A">
+    <w:p w14:paraId="24EED29E" w14:textId="7912AB9F" w:rsidR="00A70C4E" w:rsidRDefault="00A70C4E" w:rsidP="00A9131C">
+      <w:pPr>
+        <w:pStyle w:val="Resumo"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A70C4E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Title</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A70C4E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A70C4E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>English</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="5B99E32A" w14:textId="398B0295" w:rsidR="00212511" w:rsidRPr="0019152A" w:rsidRDefault="00212511" w:rsidP="0019152A">
       <w:pPr>
         <w:pStyle w:val="Resumo"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:sectPr w:rsidR="00212511" w:rsidRPr="0019152A" w:rsidSect="00212511">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1701" w:right="1134" w:bottom="1134" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="0019152A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C0BEAA9" w14:textId="576D960E" w:rsidR="0019152A" w:rsidRDefault="0019152A" w:rsidP="0019152A">
+    <w:p w14:paraId="27615E49" w14:textId="77777777" w:rsidR="00A70C4E" w:rsidRDefault="00A70C4E" w:rsidP="00A70C4E">
       <w:pPr>
         <w:pStyle w:val="Resumo"/>
       </w:pPr>
-      <w:r w:rsidRPr="0019152A">
-[...37 lines deleted...]
-    <w:p w14:paraId="39ACB460" w14:textId="77777777" w:rsidR="00212511" w:rsidRDefault="00212511" w:rsidP="0019152A">
+      <w:r>
+        <w:t xml:space="preserve">The abstract </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>paper</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>will</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>be</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>preceded</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>by</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>subtitle</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> “Abstract,” in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Montserrat </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>font</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, 12-point </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>size</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>with</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>first</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>letter</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>capitalized</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>bold</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. The </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> abstract </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>will</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> use </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Montserrat </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>font</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, 10-point </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>size</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>justified</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>paragraph</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>alignment</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>with</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> no </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>indentation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>on</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>right</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>or</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>left</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> SINGLE </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>line</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>spacing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. The abstract must </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>not</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>exceed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>first</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>page</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>article</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> must </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>be</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>at</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>least</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> 100 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> no more </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>than</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> 150 words. Use </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>this</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>space</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>write</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> abstract in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>English</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BCF8AB8" w14:textId="4771456E" w:rsidR="00A70C4E" w:rsidRDefault="00A70C4E" w:rsidP="00A70C4E">
       <w:pPr>
         <w:pStyle w:val="Resumo"/>
-        <w:sectPr w:rsidR="00212511" w:rsidSect="00777B6B">
-[...8 lines deleted...]
-    <w:p w14:paraId="3772B377" w14:textId="56F31415" w:rsidR="00212511" w:rsidRDefault="0019152A" w:rsidP="0019152A">
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A70C4E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>KEYWORDS:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Use </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>up</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> four (04) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>keywords</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>separating</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>them</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>with</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>commas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="340976B5" w14:textId="77777777" w:rsidR="00A70C4E" w:rsidRDefault="00A70C4E" w:rsidP="00A70C4E">
       <w:pPr>
         <w:pStyle w:val="Resumo"/>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w14:paraId="1CEFEDA1" w14:textId="2F982552" w:rsidR="00433B35" w:rsidRDefault="008E210B" w:rsidP="0019152A">
+    </w:p>
+    <w:p w14:paraId="13075749" w14:textId="2CD8D296" w:rsidR="00A70C4E" w:rsidRDefault="00A70C4E" w:rsidP="00A9131C">
       <w:pPr>
         <w:pStyle w:val="Resumo"/>
-      </w:pPr>
-[...91 lines deleted...]
-    <w:p w14:paraId="021C4AB2" w14:textId="5EF99CD1" w:rsidR="000333DF" w:rsidRPr="0019152A" w:rsidRDefault="000333DF" w:rsidP="0019152A">
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A70C4E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Título </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A70C4E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A70C4E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A70C4E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>spañol</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="021C4AB2" w14:textId="2B05A7E9" w:rsidR="000333DF" w:rsidRPr="0019152A" w:rsidRDefault="000333DF" w:rsidP="0019152A">
       <w:pPr>
         <w:pStyle w:val="Resumo"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:sectPr w:rsidR="000333DF" w:rsidRPr="0019152A" w:rsidSect="000333DF">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1701" w:right="1134" w:bottom="1134" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0019152A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Resumen</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00433B35" w:rsidRPr="0019152A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76FE52D4" w14:textId="07D6C869" w:rsidR="002D57F7" w:rsidRPr="0019152A" w:rsidRDefault="0019152A" w:rsidP="0019152A">
+    <w:p w14:paraId="152E3C93" w14:textId="77777777" w:rsidR="00A70C4E" w:rsidRDefault="00A70C4E" w:rsidP="00A70C4E">
       <w:pPr>
         <w:pStyle w:val="Resumo"/>
-        <w:sectPr w:rsidR="002D57F7" w:rsidRPr="0019152A" w:rsidSect="00777B6B">
-[...41 lines deleted...]
-      <w:r w:rsidRPr="0019152A">
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">El </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>resumen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>del</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>trabajo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> irá precedido </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>del</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> subtítulo «</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Resumen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">», </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>con</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>la</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>fuente</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Montserrat, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>tamaño</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> 12, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>la</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>primera</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> letra </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>mayúscula</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> y </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> negrita. El texto </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>del</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>resumen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> utilizará </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>la</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>fuente</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Montserrat, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>tamaño</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> 10, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>con</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>justificación</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>párrafo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>sin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> sangrados a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>la</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>derecha</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>ni</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>la</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>izquierda</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> y </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>con</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>interlineado</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> SINGLE. El </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>resumen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> no excederá </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>la</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>primera</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> página </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>del</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> artículo, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>deberá</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>tener</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>un</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> mínimo de 100 y </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>un</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> máximo de 150 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>palabras</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="43F13C5E" w14:textId="77777777" w:rsidR="00433B35" w:rsidRPr="0019152A" w:rsidRDefault="00433B35" w:rsidP="0019152A">
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Utilice</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> este </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>espacio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> para </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>escribir</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>el</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>resumen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>inglés</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27B623C1" w14:textId="0296FBA5" w:rsidR="00A70C4E" w:rsidRDefault="00A70C4E" w:rsidP="00A70C4E">
       <w:pPr>
         <w:pStyle w:val="Resumo"/>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="4B86EA31" w14:textId="76C2D332" w:rsidR="008E210B" w:rsidRDefault="000333DF" w:rsidP="0019152A">
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11866FEB" w14:textId="77777777" w:rsidR="00A70C4E" w:rsidRDefault="00A70C4E" w:rsidP="00A70C4E">
       <w:pPr>
         <w:pStyle w:val="Resumo"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...80 lines deleted...]
-    <w:p w14:paraId="5BD2BD2C" w14:textId="658FD76A" w:rsidR="008E210B" w:rsidRPr="007B09DF" w:rsidRDefault="00D70400" w:rsidP="00CD650D">
+      <w:r w:rsidRPr="00A70C4E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>PALABRAS CLAVE</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Utilice</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> hasta </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>cuatro</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> (04) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>palabras</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> clave </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>separándolas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>con</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> comas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="149ACF9D" w14:textId="77777777" w:rsidR="00127FED" w:rsidRDefault="00127FED" w:rsidP="00A70C4E">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BD2BD2C" w14:textId="658FD76A" w:rsidR="008E210B" w:rsidRPr="007B09DF" w:rsidRDefault="00D70400" w:rsidP="00CD650D">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
       <w:r>
         <w:t>Requisitos de submissão</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EB038DF" w14:textId="77777777" w:rsidR="008E210B" w:rsidRDefault="008E210B" w:rsidP="002D57F7"/>
-    <w:p w14:paraId="2D84858E" w14:textId="03420175" w:rsidR="00CD650D" w:rsidRDefault="00CD650D" w:rsidP="00CD650D">
+    <w:p w14:paraId="42AEA5BD" w14:textId="44537FE3" w:rsidR="00CD650D" w:rsidRPr="00A9131C" w:rsidRDefault="00CD650D" w:rsidP="00A9131C">
       <w:pPr>
         <w:rPr>
           <w:color w:val="222222"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C07F71">
         <w:t>Para submissão</w:t>
       </w:r>
       <w:r>
         <w:t>, os</w:t>
       </w:r>
       <w:r w:rsidR="00F34924">
         <w:t>/as</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> autores</w:t>
       </w:r>
       <w:r w:rsidR="00F34924">
         <w:t>/as</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> devem </w:t>
       </w:r>
       <w:r w:rsidRPr="00C07F71">
         <w:t xml:space="preserve">seguir </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>as orientações</w:t>
       </w:r>
       <w:r w:rsidRPr="00C07F71">
         <w:rPr>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42AEA5BD" w14:textId="77777777" w:rsidR="00CD650D" w:rsidRDefault="00CD650D" w:rsidP="002D57F7"/>
-    <w:p w14:paraId="6440A652" w14:textId="6A6B5E7F" w:rsidR="00CD650D" w:rsidRDefault="00CD650D" w:rsidP="00CD650D">
+    <w:p w14:paraId="6440A652" w14:textId="7C02F7E4" w:rsidR="00CD650D" w:rsidRDefault="00CD650D" w:rsidP="00CD650D">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:ind w:left="1072" w:firstLine="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00C07F71">
         <w:t>Máximo de três autores</w:t>
       </w:r>
       <w:r>
         <w:t>/as</w:t>
       </w:r>
       <w:r w:rsidRPr="00C07F71">
         <w:t> por artigo, um</w:t>
       </w:r>
       <w:r>
         <w:t>/uma</w:t>
       </w:r>
       <w:r w:rsidRPr="00C07F71">
         <w:t xml:space="preserve"> deles</w:t>
       </w:r>
       <w:r>
         <w:t>/as</w:t>
       </w:r>
       <w:r w:rsidRPr="00C07F71">
         <w:t xml:space="preserve"> necessariamente com título de doutor</w:t>
       </w:r>
       <w:r>
-        <w:t>ado;</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7A4D36D6" w14:textId="261537B6" w:rsidR="00CD650D" w:rsidRDefault="00CD650D" w:rsidP="00CD650D">
+        <w:t>ado</w:t>
+      </w:r>
+      <w:r w:rsidR="00A9131C">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A4D36D6" w14:textId="5F0BD15B" w:rsidR="00CD650D" w:rsidRDefault="00CD650D" w:rsidP="00CD650D">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:ind w:left="1072" w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:t>Autores</w:t>
       </w:r>
       <w:r w:rsidR="00D66447">
         <w:t>/as</w:t>
       </w:r>
       <w:r w:rsidRPr="00C07F71">
         <w:t xml:space="preserve"> dever</w:t>
       </w:r>
       <w:r>
         <w:t>ão</w:t>
       </w:r>
       <w:r w:rsidRPr="00C07F71">
-        <w:t xml:space="preserve"> aguardar um intervalo de dois anos para nova publicação; </w:t>
+        <w:t xml:space="preserve"> aguardar um intervalo de dois anos para nova publicação</w:t>
+      </w:r>
+      <w:r w:rsidR="00A9131C">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C502337" w14:textId="41ED12BF" w:rsidR="00CD650D" w:rsidRDefault="00CD650D" w:rsidP="00CD650D">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:ind w:left="1072" w:firstLine="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Hlk230211861"/>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Todos</w:t>
       </w:r>
       <w:r w:rsidR="00D66447">
         <w:t>/as</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> os</w:t>
       </w:r>
       <w:r w:rsidR="00D66447">
         <w:t>/as</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> autores</w:t>
       </w:r>
       <w:r w:rsidR="00D66447">
         <w:t>/as</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> possuem cadastro na plataforma </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF46C6">
         <w:t>Lattes (</w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidRPr="00BF46C6">
@@ -788,198 +1573,268 @@
     <w:p w14:paraId="611CA5E6" w14:textId="312F2674" w:rsidR="00CD650D" w:rsidRPr="008E0D76" w:rsidRDefault="00CD650D" w:rsidP="00CD650D">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:ind w:left="1072" w:firstLine="0"/>
       </w:pPr>
       <w:r w:rsidRPr="008E0D76">
         <w:t xml:space="preserve">A contribuição </w:t>
       </w:r>
       <w:r>
         <w:t>deve ser</w:t>
       </w:r>
       <w:r w:rsidRPr="008E0D76">
         <w:t xml:space="preserve"> original e inédita, e não </w:t>
       </w:r>
       <w:r>
         <w:t>deve estar</w:t>
       </w:r>
       <w:r w:rsidRPr="008E0D76">
         <w:t xml:space="preserve"> sendo avaliada para publicação em outra revista.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33D8F4C3" w14:textId="77777777" w:rsidR="00CD650D" w:rsidRDefault="00CD650D" w:rsidP="00CD650D">
+    <w:p w14:paraId="33D8F4C3" w14:textId="51DE35E9" w:rsidR="00CD650D" w:rsidRDefault="00CD650D" w:rsidP="00CD650D">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:ind w:left="1072" w:firstLine="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00C07F71">
         <w:t>Originalidade (grau de ineditismo ou de contribuição teórico-metodológica</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C07F71">
-        <w:t>para a seção a que se destina o manuscrito); </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2532A91E" w14:textId="77777777" w:rsidR="00CD650D" w:rsidRDefault="00CD650D" w:rsidP="00CD650D">
+        <w:t>para a seção a que se destina o manuscrito)</w:t>
+      </w:r>
+      <w:r w:rsidR="00A9131C">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2532A91E" w14:textId="08207D60" w:rsidR="00CD650D" w:rsidRDefault="00CD650D" w:rsidP="00CD650D">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:ind w:left="1072" w:firstLine="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00B00346">
         <w:t>Material e método (critérios de escolha e procedimentos de coleta e análise</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B00346">
         <w:t>de</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B00346">
-        <w:t>dados);</w:t>
-[...5 lines deleted...]
-    <w:p w14:paraId="238EBA4B" w14:textId="77777777" w:rsidR="00CD650D" w:rsidRDefault="00CD650D" w:rsidP="00CD650D">
+        <w:t>dados)</w:t>
+      </w:r>
+      <w:r w:rsidR="00A9131C">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="238EBA4B" w14:textId="53941630" w:rsidR="00CD650D" w:rsidRDefault="00CD650D" w:rsidP="00CD650D">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:ind w:left="1072" w:firstLine="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00C07F71">
         <w:t>Resultados (apresentar descrição clara dos dados e sua interpretação à luz d</w:t>
       </w:r>
       <w:r>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="00C07F71">
-        <w:t xml:space="preserve"> conceitos e categorias); </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="358D9348" w14:textId="77777777" w:rsidR="00CD650D" w:rsidRDefault="00CD650D" w:rsidP="00CD650D">
+        <w:t xml:space="preserve"> conceitos e categorias)</w:t>
+      </w:r>
+      <w:r w:rsidR="00A9131C">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="358D9348" w14:textId="07AA33EE" w:rsidR="00CD650D" w:rsidRDefault="00CD650D" w:rsidP="00CD650D">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:ind w:left="1072" w:firstLine="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00C07F71">
-        <w:t>Conclusão (exposição dos principais resultados obtidos e sua relação com os objetivos e limites); </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1358084D" w14:textId="77777777" w:rsidR="00CD650D" w:rsidRDefault="00CD650D" w:rsidP="00CD650D">
+        <w:t>Conclusão (exposição dos principais resultados obtidos e sua relação com os objetivos e limites)</w:t>
+      </w:r>
+      <w:r w:rsidR="00A9131C">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1358084D" w14:textId="0CC16043" w:rsidR="00CD650D" w:rsidRDefault="00CD650D" w:rsidP="00CD650D">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:ind w:left="1072" w:firstLine="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00C07F71">
-        <w:t>A correção formal do texto (a concisão e a objetividade da redação; o mérito intrínseco dos argumentos; a coerência lógica do texto em sua totalidade); </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="33432EF7" w14:textId="77777777" w:rsidR="00CD650D" w:rsidRDefault="00CD650D" w:rsidP="00CD650D">
+        <w:t>A correção formal do texto (a concisão e a objetividade da redação; o mérito intrínseco dos argumentos; a coerência lógica do texto em sua totalidade)</w:t>
+      </w:r>
+      <w:r w:rsidR="00A9131C">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33432EF7" w14:textId="3B3F6071" w:rsidR="00CD650D" w:rsidRDefault="00CD650D" w:rsidP="00CD650D">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:ind w:left="1072" w:firstLine="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00C07F71">
-        <w:t>O potencial do trabalho deve efetivamente expandir o conhecimento existente; </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="336D8E07" w14:textId="77777777" w:rsidR="00CD650D" w:rsidRPr="009D085E" w:rsidRDefault="00CD650D" w:rsidP="00CD650D">
+        <w:t>O potencial do trabalho deve efetivamente expandir o conhecimento existente</w:t>
+      </w:r>
+      <w:r w:rsidR="00A9131C">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C07F71">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="336D8E07" w14:textId="77777777" w:rsidR="00CD650D" w:rsidRPr="00A70C4E" w:rsidRDefault="00CD650D" w:rsidP="00CD650D">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:ind w:left="1072" w:firstLine="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C07F71">
-[...13 lines deleted...]
-    <w:p w14:paraId="504D855E" w14:textId="122AD652" w:rsidR="00CD650D" w:rsidRDefault="00CD650D" w:rsidP="00CD650D">
+      <w:r w:rsidRPr="00A70C4E">
+        <w:t>A pertinência, diversidade e atualidade das referências bibliográficas e cumprimento das normas da Associação Brasileira de Normas Técnicas – ABNT NBR 6023, 2018 (atualizada em 2020</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A70C4E">
+        <w:t>) ;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A70C4E">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="504D855E" w14:textId="773F1443" w:rsidR="00CD650D" w:rsidRPr="00A70C4E" w:rsidRDefault="00CD650D" w:rsidP="00CD650D">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:ind w:left="1072" w:firstLine="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C07F71">
-[...3 lines deleted...]
-    <w:p w14:paraId="06B94E17" w14:textId="77777777" w:rsidR="00CD650D" w:rsidRDefault="00CD650D" w:rsidP="00CD650D"/>
+      <w:r w:rsidRPr="00A70C4E">
+        <w:t>Conjunto de ideias abordadas, relativamente à extensão do texto e exaustividade da bibliografia pertinente é fundamental ao desenvolvimento do tema</w:t>
+      </w:r>
+      <w:r w:rsidR="00A70C4E" w:rsidRPr="00A70C4E">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06B94E17" w14:textId="06231494" w:rsidR="00CD650D" w:rsidRPr="00A70C4E" w:rsidRDefault="00A70C4E" w:rsidP="00CD650D">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:ind w:left="1072" w:firstLine="0"/>
+        <w:rPr>
+          <w:rStyle w:val="NotaderodapChar"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A70C4E">
+        <w:rPr>
+          <w:rStyle w:val="NotaderodapChar"/>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Durante a submissão do artigo, na aba “contribuidores”, informar nome, e-mail, país, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A70C4E">
+        <w:rPr>
+          <w:rStyle w:val="NotaderodapChar"/>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Orcid</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A70C4E">
+        <w:rPr>
+          <w:rStyle w:val="NotaderodapChar"/>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ID, instituição e resumo da biografia de todos(as) os(as) autores(as). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45CA4077" w14:textId="77777777" w:rsidR="00A70C4E" w:rsidRDefault="00A70C4E" w:rsidP="00A70C4E">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+        <w:ind w:left="1072" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="34E61F3A" w14:textId="781060E0" w:rsidR="00CD650D" w:rsidRDefault="00CD650D" w:rsidP="00CD650D">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Dos critérios de</w:t>
       </w:r>
       <w:r w:rsidR="007E2F71">
         <w:t xml:space="preserve"> escrita e</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> formatação do artigo</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="149C1AEA" w14:textId="77777777" w:rsidR="007422FA" w:rsidRDefault="007422FA" w:rsidP="007422FA">
       <w:pPr>
         <w:ind w:firstLine="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="14573557" w14:textId="747FE08E" w:rsidR="007E2F71" w:rsidRDefault="007E2F71" w:rsidP="007E2F71">
       <w:r w:rsidRPr="007E2F71">
         <w:t>Informações no texto ou referências que possam identificar o(s) autor(es) devem ser suprimidas do texto e enviadas separadamente via documento suplementar. Marcas de identificação do autor no texto, impossibilitarão o manuscrito de seguir para o trâmite de avaliação.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D1E038D" w14:textId="72ACA8A2" w:rsidR="007E2F71" w:rsidRDefault="007E2F71" w:rsidP="007E2F71">
       <w:r>
         <w:t xml:space="preserve">Utilizar o processador de texto Microsoft Word, formato </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
@@ -1125,209 +1980,249 @@
         </w:rPr>
         <w:t>conter</w:t>
       </w:r>
       <w:r w:rsidRPr="0086586D">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve"> plágio ou qualquer forma de apropriação indevida de conteúdo.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E74D61C" w14:textId="77777777" w:rsidR="007E2F71" w:rsidRDefault="007E2F71" w:rsidP="007E2F71">
       <w:pPr>
         <w:ind w:firstLine="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5C8B9B9F" w14:textId="4CDC6754" w:rsidR="007E2F71" w:rsidRDefault="007E2F71" w:rsidP="007E2F71">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
       <w:r w:rsidRPr="007E2F71">
         <w:t>Primeira página</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FFEEFD0" w14:textId="77777777" w:rsidR="007E2F71" w:rsidRPr="007E2F71" w:rsidRDefault="007E2F71" w:rsidP="007E2F71"/>
-    <w:p w14:paraId="783CDD3D" w14:textId="231D5B2D" w:rsidR="00CD650D" w:rsidRPr="00CD650D" w:rsidRDefault="00CD650D" w:rsidP="007422FA">
+    <w:p w14:paraId="783CDD3D" w14:textId="6ACD906A" w:rsidR="00CD650D" w:rsidRPr="00CD650D" w:rsidRDefault="00CD650D" w:rsidP="007422FA">
       <w:r w:rsidRPr="007422FA">
         <w:t xml:space="preserve">O </w:t>
       </w:r>
       <w:r w:rsidR="007422FA">
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="007422FA">
         <w:t>ítulo deve</w:t>
       </w:r>
       <w:r w:rsidR="002A4A92">
         <w:t xml:space="preserve"> ser conciso,</w:t>
       </w:r>
       <w:r w:rsidRPr="007422FA">
         <w:t xml:space="preserve"> conter no máximo 15 palavras</w:t>
       </w:r>
       <w:r w:rsidR="007422FA" w:rsidRPr="007422FA">
         <w:t>, fonte tamanho 12pts e centralizado.</w:t>
       </w:r>
       <w:r w:rsidRPr="007422FA">
         <w:t xml:space="preserve"> Deve</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> conter </w:t>
       </w:r>
       <w:r w:rsidR="009371EA">
         <w:t>m</w:t>
       </w:r>
       <w:r>
         <w:t>aiúscula apenas na primeira let</w:t>
       </w:r>
       <w:r w:rsidR="007422FA">
-        <w:t>ra, nomes próprios ou siglas.</w:t>
+        <w:t>ra</w:t>
+      </w:r>
+      <w:r w:rsidR="00A9131C">
+        <w:t xml:space="preserve"> e/ou </w:t>
+      </w:r>
+      <w:r w:rsidR="007422FA">
+        <w:t>nomes próprios.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3072064C" w14:textId="5C6CC433" w:rsidR="007E2F71" w:rsidRDefault="007422FA" w:rsidP="007E2F71">
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">O resumo deve possuir </w:t>
       </w:r>
       <w:r w:rsidR="007E2F71">
         <w:t>no mínimo</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 100 e no máximo 150 palavras, nos 3 idiomas</w:t>
       </w:r>
       <w:r w:rsidR="007E2F71">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="007E2F71" w:rsidRPr="00792CDA">
         <w:t>ressaltando objetivo, método e conclusões</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">. Deve ser escrito em Português, Inglês e Espanhol. O título </w:t>
+        <w:t xml:space="preserve">. Deve ser escrito em </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>Português</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>Inglês</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> e Espanhol. O título </w:t>
       </w:r>
       <w:r w:rsidRPr="007422FA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Resumo/Abstract/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007422FA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Resumen</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> deve estar alinhado </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> esquerda, em negrito, tamanho 12pts e com espaçamento simples</w:t>
+        <w:t xml:space="preserve"> deve estar alinhado a esquerda, em negrito, tamanho 12pts e com espaçamento simples</w:t>
       </w:r>
       <w:r w:rsidR="002A4A92">
         <w:t xml:space="preserve"> entre linhas</w:t>
       </w:r>
       <w:r>
         <w:t>. O resumo deve estar com fonte tamanho 10</w:t>
       </w:r>
       <w:r w:rsidR="00E76D0D">
         <w:t>pts, espaçamento</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> simples entre linhas</w:t>
       </w:r>
       <w:r w:rsidR="00B731ED">
         <w:t xml:space="preserve"> e justificado</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E6A6461" w14:textId="6E15FD73" w:rsidR="007422FA" w:rsidRDefault="007422FA" w:rsidP="007E2F71">
       <w:pPr>
         <w:rPr>
           <w:color w:val="222222"/>
         </w:rPr>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>As palavras</w:t>
       </w:r>
       <w:r w:rsidR="00E76D0D">
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:t>chave devem seguir a mesma formatação do resumo</w:t>
       </w:r>
       <w:r w:rsidR="002A4A92">
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> e conter até 4 palavras-chaves separadas por vírgula.</w:t>
       </w:r>
       <w:r w:rsidR="007E2F71">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007E2F71" w:rsidRPr="007E2F71">
         <w:rPr>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>Devem ser esclarecedoras e representativas do conteúdo. Tratando-se de resumo em língua estrangeira, as palavras-chave deverão ser encaminhadas de acordo com a língua escolhida</w:t>
       </w:r>
       <w:r w:rsidR="002A4A92">
         <w:rPr>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E34A262" w14:textId="50907C83" w:rsidR="007E2F71" w:rsidRPr="009F43F4" w:rsidRDefault="009F43F4" w:rsidP="009F43F4">
+    <w:p w14:paraId="6E34A262" w14:textId="47764917" w:rsidR="007E2F71" w:rsidRPr="009F43F4" w:rsidRDefault="009F43F4" w:rsidP="009F43F4">
       <w:r>
         <w:t>Após o</w:t>
       </w:r>
       <w:r w:rsidR="002A4A92">
         <w:t xml:space="preserve"> artigo </w:t>
       </w:r>
       <w:r>
         <w:t>ser</w:t>
       </w:r>
       <w:r w:rsidR="002A4A92">
         <w:t xml:space="preserve"> avaliado e </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">aprovado, deverá ser enviado uma versão do texto em língua estrangeria escolhida pelo autor. </w:t>
       </w:r>
-      <w:r w:rsidR="009B3192">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> nota de fim da primeira página da versão traduzida deverá conter as informações do(a) tradutor(a) do texto. Exemplo: </w:t>
+      <w:r w:rsidR="002A0A6D">
+        <w:t>Incluir</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> nota de </w:t>
+      </w:r>
+      <w:r w:rsidR="004420C8">
+        <w:t>rodapé n</w:t>
+      </w:r>
+      <w:r w:rsidR="002A0A6D">
+        <w:t xml:space="preserve">o </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="002A0A6D">
+        <w:t>título</w:t>
+      </w:r>
+      <w:r w:rsidR="004420C8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> da</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> versão traduzida </w:t>
+      </w:r>
+      <w:r w:rsidR="002A0A6D">
+        <w:t xml:space="preserve">contendo </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">as informações do(a) tradutor(a) do texto. Exemplo: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E65427">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>English</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E65427">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E65427">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:i/>
           <w:iCs/>
@@ -1476,51 +2371,50 @@
       <w:r w:rsidR="00B731ED">
         <w:t xml:space="preserve"> justificado e</w:t>
       </w:r>
       <w:r w:rsidR="002A4A92">
         <w:t xml:space="preserve"> recuo de 1,25cm na primeira linha. Não deve haver espaço entre parágrafos.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="331BD795" w14:textId="77777777" w:rsidR="002A4A92" w:rsidRDefault="002A4A92" w:rsidP="002A4A92">
       <w:r w:rsidRPr="00C07F71">
         <w:t>Em caso de ênfase ou destaque no corpo do texto usar apenas itálico</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38473454" w14:textId="77777777" w:rsidR="00146E50" w:rsidRDefault="00146E50" w:rsidP="00146E50">
       <w:r w:rsidRPr="00C07F71">
         <w:t>As citações indiretas (texto baseado na obra do autor consultado) devem indicar apenas o autor e o ano da obra</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6993A242" w14:textId="77777777" w:rsidR="00562E2C" w:rsidRDefault="002A4A92" w:rsidP="002A4A92">
       <w:r w:rsidRPr="00C07F71">
-        <w:lastRenderedPageBreak/>
         <w:t>As citações diretas (transcrições textuais de parte da obra do autor consultado), de até três linhas, devem estar contidas entre aspas duplas indicadas por chamadas</w:t>
       </w:r>
       <w:r>
         <w:t>, exemplo</w:t>
       </w:r>
       <w:r w:rsidRPr="00C07F71">
         <w:t xml:space="preserve">: (Freire, 1974, p. 57). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="193102DA" w14:textId="77777777" w:rsidR="00562E2C" w:rsidRDefault="00562E2C" w:rsidP="002A4A92"/>
     <w:p w14:paraId="2C9B385D" w14:textId="59CE03CD" w:rsidR="00562E2C" w:rsidRDefault="00562E2C" w:rsidP="00562E2C">
       <w:pPr>
         <w:pStyle w:val="citdireta"/>
       </w:pPr>
       <w:r w:rsidRPr="00C07F71">
         <w:t>Para as citações diretas com mais de três linhas, usar fonte 10</w:t>
       </w:r>
       <w:r>
         <w:t>pts</w:t>
       </w:r>
       <w:r w:rsidRPr="00C07F71">
         <w:t xml:space="preserve">, observando-se um recuo de 4 cm da margem esquerda. Utilizar 1 (um) espaço antes e depois de citação. As citações devem obedecer a NBR </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ABNT </w:t>
@@ -1632,84 +2526,101 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="4813D432" w14:textId="77777777" w:rsidR="002A4A92" w:rsidRDefault="002A4A92" w:rsidP="002A4A92">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00C07F71">
         <w:t>Guardar legibilidade e definição.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BD612D8" w14:textId="77777777" w:rsidR="002A4A92" w:rsidRDefault="002A4A92" w:rsidP="002A4A92"/>
     <w:p w14:paraId="2DC39FE7" w14:textId="2CFF8C6B" w:rsidR="002A4A92" w:rsidRDefault="009F43F4" w:rsidP="00E67DA5">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:t>Referências</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E94985F" w14:textId="77777777" w:rsidR="004A0CDE" w:rsidRDefault="004A0CDE" w:rsidP="00E67DA5"/>
-    <w:p w14:paraId="4C9E1FE9" w14:textId="77777777" w:rsidR="00542CA1" w:rsidRDefault="00E67DA5" w:rsidP="00E67DA5">
+    <w:p w14:paraId="4C9E1FE9" w14:textId="4FAE27E4" w:rsidR="00542CA1" w:rsidRDefault="00E67DA5" w:rsidP="00E67DA5">
       <w:r w:rsidRPr="00C07F71">
         <w:t xml:space="preserve">As Referências, digitadas em ordem alfabética no final do texto, devem seguir a NBR 6023 </w:t>
       </w:r>
       <w:r w:rsidR="007F4191">
-        <w:t xml:space="preserve">(atualizada) </w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">e a ABNT NBR 10520 (2023). </w:t>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00A9131C">
+        <w:t xml:space="preserve">última </w:t>
+      </w:r>
+      <w:r w:rsidR="007F4191">
+        <w:t>atualiza</w:t>
+      </w:r>
+      <w:r w:rsidR="00A9131C">
+        <w:t>ção</w:t>
+      </w:r>
+      <w:r w:rsidR="007F4191">
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C07F71">
+        <w:t>e a ABNT NBR 10520 (</w:t>
+      </w:r>
+      <w:r w:rsidR="00A9131C">
+        <w:t>última atualização</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C07F71">
+        <w:t xml:space="preserve">). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B4FB28E" w14:textId="53724A29" w:rsidR="00542CA1" w:rsidRDefault="00542CA1" w:rsidP="00542CA1">
       <w:r w:rsidRPr="00E53E0F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Obs.</w:t>
       </w:r>
       <w:r w:rsidRPr="00E53E0F">
         <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> O nome de todos os autores/as deverá ser escrito por extenso.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="093A7203" w14:textId="77777777" w:rsidR="00542CA1" w:rsidRDefault="00542CA1" w:rsidP="005F03A2">
       <w:pPr>
         <w:ind w:firstLine="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1BA5841B" w14:textId="2234985C" w:rsidR="00542CA1" w:rsidRDefault="00E67DA5" w:rsidP="00542CA1">
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00C07F71">
         <w:t xml:space="preserve">lguns </w:t>
       </w:r>
       <w:r>
         <w:t>exemplos</w:t>
       </w:r>
       <w:r w:rsidRPr="00C07F71">
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D9F2059" w14:textId="77777777" w:rsidR="00542CA1" w:rsidRPr="00C07F71" w:rsidRDefault="00542CA1" w:rsidP="00542CA1"/>
     <w:p w14:paraId="12322B65" w14:textId="78A69D3A" w:rsidR="00E67DA5" w:rsidRDefault="00542CA1" w:rsidP="00E67DA5">
       <w:pPr>
         <w:pStyle w:val="Referncia"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -1721,66 +2632,66 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidR="00E67DA5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>ivro</w:t>
       </w:r>
       <w:r w:rsidR="00E67DA5" w:rsidRPr="00C07F71">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29B781FB" w14:textId="77777777" w:rsidR="00E67DA5" w:rsidRPr="00C07F71" w:rsidRDefault="00E67DA5" w:rsidP="00E67DA5">
       <w:pPr>
         <w:pStyle w:val="Referncia"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00024E2F" w14:textId="77777777" w:rsidR="00E67DA5" w:rsidRDefault="00E67DA5" w:rsidP="00E67DA5">
+    <w:p w14:paraId="00024E2F" w14:textId="38046D7B" w:rsidR="00E67DA5" w:rsidRDefault="00E67DA5" w:rsidP="00E67DA5">
       <w:pPr>
         <w:pStyle w:val="Referncia"/>
       </w:pPr>
       <w:r w:rsidRPr="00C07F71">
         <w:t>FREIRE, Paulo. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C07F71">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Educação como prática da liberdade</w:t>
       </w:r>
       <w:r w:rsidRPr="00C07F71">
-        <w:t>. 4. ed. Rio de Janeiro: Paz e Terra, 1974. 150 p. (Série Ecumenismo e Humanismo).</w:t>
+        <w:t xml:space="preserve">. 4. ed. Rio de Janeiro: Paz e Terra, 1974. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="737E05F0" w14:textId="77777777" w:rsidR="00E67DA5" w:rsidRPr="00C07F71" w:rsidRDefault="00E67DA5" w:rsidP="00E67DA5">
       <w:pPr>
         <w:pStyle w:val="Referncia"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="44B6B01D" w14:textId="0A5D7CBB" w:rsidR="00E67DA5" w:rsidRDefault="00542CA1" w:rsidP="00E67DA5">
       <w:pPr>
         <w:pStyle w:val="Referncia"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">2 </w:t>
       </w:r>
       <w:r w:rsidR="00E67DA5" w:rsidRPr="00C07F71">
         <w:rPr>
           <w:b/>
@@ -1830,400 +2741,519 @@
         <w:t>In</w:t>
       </w:r>
       <w:r w:rsidRPr="00C07F71">
         <w:t>: Seminário Educação 2024. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C07F71">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Anais</w:t>
       </w:r>
       <w:r w:rsidRPr="00C07F71">
         <w:t>... Cuiabá: UFMT, 2024, p. 22-24.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="590649A1" w14:textId="77777777" w:rsidR="00E67DA5" w:rsidRPr="00C07F71" w:rsidRDefault="00E67DA5" w:rsidP="00E67DA5">
       <w:pPr>
         <w:pStyle w:val="Referncia"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6143864B" w14:textId="2DF759D9" w:rsidR="00E67DA5" w:rsidRDefault="00542CA1" w:rsidP="00E67DA5">
+    <w:p w14:paraId="5EA38D46" w14:textId="24DA2013" w:rsidR="008161D1" w:rsidRPr="008161D1" w:rsidRDefault="00542CA1" w:rsidP="008161D1">
       <w:pPr>
         <w:pStyle w:val="Referncia"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">3 </w:t>
       </w:r>
       <w:r w:rsidR="00E67DA5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="00E67DA5" w:rsidRPr="00C07F71">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>rtigo em periódico:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7683DF28" w14:textId="77777777" w:rsidR="00E67DA5" w:rsidRPr="00C07F71" w:rsidRDefault="00E67DA5" w:rsidP="00E67DA5">
+    <w:p w14:paraId="2E066A50" w14:textId="028D7914" w:rsidR="008161D1" w:rsidRPr="008161D1" w:rsidRDefault="008161D1" w:rsidP="008161D1">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:color w:val="222222"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008161D1">
+        <w:rPr>
+          <w:rStyle w:val="name"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t xml:space="preserve">OLIVEIRA, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008161D1">
+        <w:rPr>
+          <w:rStyle w:val="name"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>Jucileia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008161D1">
+        <w:rPr>
+          <w:rStyle w:val="name"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nascimento de OLIVEIRA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008161D1">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>; SILVA, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008161D1">
+        <w:rPr>
+          <w:rStyle w:val="name"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Danilo Garcia da. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008161D1">
+        <w:rPr>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>Avaliação educacional em Cuiabá: impactos da Prova Cuiabá na prática docente.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008161D1">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008161D1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>Revista de Educação Pública</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008161D1">
+        <w:rPr>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008161D1">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008161D1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>[S. l.]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008161D1">
+        <w:rPr>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, v. 34, n. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008161D1">
+        <w:rPr>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>jan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008161D1">
+        <w:rPr>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>/dez, p. 420–439, 2025.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008161D1">
+        <w:rPr>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>DOI:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008161D1">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="008161D1">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="000000"/>
+          </w:rPr>
+          <w:t>10.29286/jsrarf90</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="008161D1">
+        <w:rPr>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>. Disponível</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008161D1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008161D1">
+        <w:rPr>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>em:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008161D1">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="008161D1">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="000000"/>
+          </w:rPr>
+          <w:t>https://periodicoscientificos.ufmt.br/ojs/index.php/educacaopublica/article/view/19441</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="008161D1">
+        <w:rPr>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>. Acesso em: 12 jun. 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CED7B40" w14:textId="77777777" w:rsidR="00E67DA5" w:rsidRPr="00C07F71" w:rsidRDefault="00E67DA5" w:rsidP="00E67DA5">
+      <w:pPr>
+        <w:pStyle w:val="Referncia"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D9E0B56" w14:textId="4E46A446" w:rsidR="00E67DA5" w:rsidRDefault="00542CA1" w:rsidP="00E67DA5">
+      <w:pPr>
+        <w:pStyle w:val="Referncia"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">4 </w:t>
+      </w:r>
+      <w:r w:rsidR="00E67DA5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="00E67DA5" w:rsidRPr="00C07F71">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ocumento com autoria de entidade:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0325A7DB" w14:textId="77777777" w:rsidR="00E67DA5" w:rsidRPr="00C07F71" w:rsidRDefault="00E67DA5" w:rsidP="00E67DA5">
       <w:pPr>
         <w:pStyle w:val="Referncia"/>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3C1501A9" w14:textId="77777777" w:rsidR="00E67DA5" w:rsidRDefault="00E67DA5" w:rsidP="00E67DA5">
+    <w:p w14:paraId="56A52638" w14:textId="78AB2083" w:rsidR="00E67DA5" w:rsidRDefault="00E67DA5" w:rsidP="00E67DA5">
       <w:pPr>
         <w:pStyle w:val="Referncia"/>
       </w:pPr>
       <w:r w:rsidRPr="00C07F71">
-        <w:t xml:space="preserve">GADOTTI, Moacir. A </w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="0CED7B40" w14:textId="77777777" w:rsidR="00E67DA5" w:rsidRPr="00C07F71" w:rsidRDefault="00E67DA5" w:rsidP="00E67DA5">
+        <w:t>MATO GROSSO. Presidência da Província. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C07F71">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Relatório:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C07F71">
+        <w:t xml:space="preserve"> 1852. </w:t>
+      </w:r>
+      <w:r w:rsidR="008161D1">
+        <w:t xml:space="preserve">Mato Grosso, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C07F71">
+        <w:t xml:space="preserve">Cuiabá, 20 mar. 1853. Manuscrito. 26 p. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008161D1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>In</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C07F71">
+        <w:t>: APMT, caixa 1852.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18B80BE3" w14:textId="77777777" w:rsidR="00E67DA5" w:rsidRDefault="00E67DA5" w:rsidP="00E67DA5">
       <w:pPr>
         <w:pStyle w:val="Referncia"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0D9E0B56" w14:textId="4E46A446" w:rsidR="00E67DA5" w:rsidRDefault="00542CA1" w:rsidP="00E67DA5">
+    <w:p w14:paraId="67ACD044" w14:textId="13CB5F7E" w:rsidR="00E67DA5" w:rsidRDefault="00E67DA5" w:rsidP="00E67DA5">
       <w:pPr>
         <w:pStyle w:val="Referncia"/>
-        <w:rPr>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">4 </w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00C07F71">
+        <w:t>UNIVERSIDADE FEDERAL DE MATO GROSSO. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C07F71">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Relatório</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C07F71">
+        <w:t>: 2003</w:t>
+      </w:r>
+      <w:r w:rsidR="008161D1">
+        <w:t xml:space="preserve">. Mato Grosso, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C07F71">
+        <w:t>Cuiabá, 2004. 96 p.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BBEA182" w14:textId="77777777" w:rsidR="00E67DA5" w:rsidRPr="00C07F71" w:rsidRDefault="00E67DA5" w:rsidP="00E67DA5">
+      <w:pPr>
+        <w:pStyle w:val="Referncia"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B46EC25" w14:textId="60FB33C4" w:rsidR="00E67DA5" w:rsidRDefault="00542CA1" w:rsidP="00E67DA5">
+      <w:pPr>
+        <w:pStyle w:val="Referncia"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">5 </w:t>
       </w:r>
       <w:r w:rsidR="00E67DA5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>D</w:t>
+        <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="00E67DA5" w:rsidRPr="00C07F71">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>ocumento com autoria de entidade:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0325A7DB" w14:textId="77777777" w:rsidR="00E67DA5" w:rsidRPr="00C07F71" w:rsidRDefault="00E67DA5" w:rsidP="00E67DA5">
+        <w:t>apítulo de livro:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3ADDFAEB" w14:textId="77777777" w:rsidR="00E67DA5" w:rsidRPr="00C07F71" w:rsidRDefault="00E67DA5" w:rsidP="00E67DA5">
       <w:pPr>
         <w:pStyle w:val="Referncia"/>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="56A52638" w14:textId="77777777" w:rsidR="00E67DA5" w:rsidRDefault="00E67DA5" w:rsidP="00E67DA5">
+    <w:p w14:paraId="70EFDB0A" w14:textId="77777777" w:rsidR="00E67DA5" w:rsidRPr="008161D1" w:rsidRDefault="00E67DA5" w:rsidP="00E67DA5">
       <w:pPr>
         <w:pStyle w:val="Referncia"/>
       </w:pPr>
       <w:r w:rsidRPr="00C07F71">
-        <w:t>MATO GROSSO. Presidência da Província. </w:t>
-[...88 lines deleted...]
-        <w:t xml:space="preserve">FARIA FILHO, Luciano  Mendes. O processo de escolarização em Minas: questões teórico-metodológicas e perspectivas de análise. </w:t>
+        <w:t xml:space="preserve">FARIA FILHO, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C07F71">
+        <w:t>Luciano  Mendes</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C07F71">
+        <w:t xml:space="preserve">. O processo de escolarização em Minas: questões teórico-metodológicas e perspectivas de análise. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C07F71">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>In</w:t>
       </w:r>
       <w:r w:rsidRPr="00C07F71">
-        <w:t xml:space="preserve">: VEIGA, Cynthia  </w:t>
+        <w:t xml:space="preserve">: VEIGA, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C07F71">
+        <w:t xml:space="preserve">Cynthia  </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C07F71">
         <w:t>Greive</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00C07F71">
         <w:t xml:space="preserve">; FONSECA, Thais </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C07F71">
         <w:t>Nivia</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C07F71">
         <w:t xml:space="preserve"> de Lima. (Org.).</w:t>
       </w:r>
       <w:r w:rsidRPr="00C07F71">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A50BB7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>História e</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A50BB7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Historiografia da Educação no Brasil. Belo Horizonte: Autêntica, 2003. p. 77-97.</w:t>
+        <w:t xml:space="preserve">Historiografia da Educação no Brasil. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008161D1">
+        <w:t>Belo Horizonte: Autêntica, 2003. p. 77-97.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CB30E63" w14:textId="77777777" w:rsidR="00E67DA5" w:rsidRPr="00A50BB7" w:rsidRDefault="00E67DA5" w:rsidP="00E67DA5">
       <w:pPr>
         <w:pStyle w:val="Referncia"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3C3BBA44" w14:textId="649D9917" w:rsidR="00E67DA5" w:rsidRDefault="00542CA1" w:rsidP="00E67DA5">
+    <w:p w14:paraId="366C2B75" w14:textId="38C1E542" w:rsidR="007F4191" w:rsidRPr="000965B4" w:rsidRDefault="00A9131C" w:rsidP="00E67DA5">
       <w:pPr>
         <w:pStyle w:val="Referncia"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">6 </w:t>
-[...63 lines deleted...]
-        <w:t xml:space="preserve">7 </w:t>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00542CA1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007F4191" w:rsidRPr="000965B4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Entrevista</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00542CA1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="007F4191" w:rsidRPr="000965B4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00C1FA7A" w14:textId="77777777" w:rsidR="00542CA1" w:rsidRDefault="00542CA1" w:rsidP="00542CA1">
       <w:pPr>
         <w:pStyle w:val="p1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -2415,766 +3445,731 @@
       <w:r>
         <w:t>Nome completo</w:t>
       </w:r>
       <w:r w:rsidRPr="00E53E0F">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:t>Cuiabá</w:t>
       </w:r>
       <w:r w:rsidRPr="00E53E0F">
         <w:t>, 20</w:t>
       </w:r>
       <w:r>
         <w:t>26</w:t>
       </w:r>
       <w:r w:rsidRPr="00E53E0F">
         <w:t xml:space="preserve">. 1 arquivo.mp3 (60 min.). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E26D1F0" w14:textId="77777777" w:rsidR="00542CA1" w:rsidRDefault="00542CA1" w:rsidP="00E67DA5">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4847B989" w14:textId="227D36FC" w:rsidR="00E67DA5" w:rsidRDefault="00E67DA5" w:rsidP="00E67DA5">
+    <w:p w14:paraId="4847B989" w14:textId="227D36FC" w:rsidR="00E67DA5" w:rsidRDefault="00E67DA5" w:rsidP="009D52AB">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3271F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Conflitos de Interesses</w:t>
+      </w:r>
+      <w:r>
+        <w:t>: Autores declaram que não há interesse comercial ou associativo que represente conflito de interesse com relação a este manuscrito.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4665A8C0" w14:textId="77777777" w:rsidR="00E67DA5" w:rsidRDefault="00E67DA5" w:rsidP="00E67DA5">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
-      </w:pPr>
-[...11 lines deleted...]
-    <w:p w14:paraId="4665A8C0" w14:textId="77777777" w:rsidR="00E67DA5" w:rsidRDefault="00E67DA5" w:rsidP="00E67DA5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02A586E1" w14:textId="4BACFCA8" w:rsidR="00E67DA5" w:rsidRDefault="00E67DA5" w:rsidP="00E67DA5">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
-        <w:rPr>
-[...5 lines deleted...]
-    <w:p w14:paraId="02A586E1" w14:textId="4BACFCA8" w:rsidR="00E67DA5" w:rsidRDefault="00E67DA5" w:rsidP="00E67DA5">
+      </w:pPr>
+      <w:r w:rsidRPr="00C3271F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Financiamento</w:t>
+      </w:r>
+      <w:r>
+        <w:t>: O artigo recebeu financiamento de XXXX.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23340B81" w14:textId="77777777" w:rsidR="00E67DA5" w:rsidRDefault="00E67DA5" w:rsidP="00E67DA5">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C3271F">
-[...10 lines deleted...]
-    <w:p w14:paraId="23340B81" w14:textId="77777777" w:rsidR="00E67DA5" w:rsidRDefault="00E67DA5" w:rsidP="00E67DA5">
+      <w:r>
+        <w:t xml:space="preserve">Ou </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EAA1C53" w14:textId="77777777" w:rsidR="00E67DA5" w:rsidRPr="00C3271F" w:rsidRDefault="00E67DA5" w:rsidP="00E67DA5">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w14:paraId="1EAA1C53" w14:textId="77777777" w:rsidR="00E67DA5" w:rsidRPr="00C3271F" w:rsidRDefault="00E67DA5" w:rsidP="00E67DA5">
+      <w:r w:rsidRPr="00C3271F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Financiamento</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3271F">
+        <w:t>: O artigo não recebeu financiamento.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F0D5911" w14:textId="77777777" w:rsidR="00E67DA5" w:rsidRDefault="00E67DA5" w:rsidP="00E67DA5">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E1ED4DE" w14:textId="77777777" w:rsidR="00E67DA5" w:rsidRPr="00B00346" w:rsidRDefault="00E67DA5" w:rsidP="00E67DA5">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C3271F">
         <w:rPr>
-          <w:b/>
-[...11 lines deleted...]
-        <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="3E1ED4DE" w14:textId="77777777" w:rsidR="00E67DA5" w:rsidRPr="00B00346" w:rsidRDefault="00E67DA5" w:rsidP="00E67DA5">
+        <w:t>Contribuições de autores:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04E80B4C" w14:textId="530DA50E" w:rsidR="00E67DA5" w:rsidRPr="00E67DA5" w:rsidRDefault="00E67DA5" w:rsidP="00E67DA5">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:b/>
-          <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C3271F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Contribuições de autores:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="04E80B4C" w14:textId="530DA50E" w:rsidR="00E67DA5" w:rsidRPr="00E67DA5" w:rsidRDefault="00E67DA5" w:rsidP="00E67DA5">
+        <w:t>Exemplo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3271F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="550618A2" w14:textId="77777777" w:rsidR="00E67DA5" w:rsidRPr="00B00346" w:rsidRDefault="00E67DA5" w:rsidP="00E67DA5">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B00346">
+        <w:t xml:space="preserve">Autor 1 – </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B00346">
+        <w:t>Coautoria,  com</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B00346">
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B00346">
+        <w:t>participação  ativa</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B00346">
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B00346">
+        <w:t>na  construção</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B00346">
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B00346">
+        <w:t>do  texto</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B00346">
+        <w:t>, com ênfase em XXXX.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65EBD744" w14:textId="77777777" w:rsidR="00E67DA5" w:rsidRPr="00B00346" w:rsidRDefault="00E67DA5" w:rsidP="00E67DA5">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
-        <w:rPr>
-[...20 lines deleted...]
-        <w:ind w:firstLine="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00B00346">
-        <w:t>Autor 1 – Coautoria,  com  participação  ativa  na  construção  do  texto, com ênfase em XXXX.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="65EBD744" w14:textId="77777777" w:rsidR="00E67DA5" w:rsidRPr="00B00346" w:rsidRDefault="00E67DA5" w:rsidP="00E67DA5">
+        <w:t>Autor 2 – Coautoria, XXXX.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23AE326F" w14:textId="77777777" w:rsidR="00E67DA5" w:rsidRDefault="00E67DA5" w:rsidP="00E67DA5">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="00B00346">
-        <w:t>Autor 2 – Coautoria, XXXX.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="23AE326F" w14:textId="77777777" w:rsidR="00E67DA5" w:rsidRDefault="00E67DA5" w:rsidP="00E67DA5">
+        <w:t xml:space="preserve">Autor 3 - Coautoria, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B00346">
+        <w:t>xxxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B00346">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CD180EC" w14:textId="77777777" w:rsidR="00E67DA5" w:rsidRPr="00CD2DBA" w:rsidRDefault="00E67DA5" w:rsidP="00E67DA5">
+      <w:pPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="458F7584" w14:textId="77777777" w:rsidR="00E67DA5" w:rsidRDefault="00E67DA5" w:rsidP="00E67DA5">
+      <w:pPr>
+        <w:pStyle w:val="Referncia"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B9C287D" w14:textId="77777777" w:rsidR="00E67DA5" w:rsidRPr="00C07F71" w:rsidRDefault="00E67DA5" w:rsidP="00E67DA5">
+      <w:pPr>
+        <w:pStyle w:val="Referncia"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C07F71">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>SOBRE OS AUTORES (Não preencher no arquivo. Inserir as informações no sistema da revista no ato da submissão na área dos METADADOS)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1227F8B7" w14:textId="77777777" w:rsidR="00E67DA5" w:rsidRDefault="00E67DA5" w:rsidP="00E67DA5">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
-      </w:pPr>
-[...17 lines deleted...]
-    <w:p w14:paraId="5736F2F5" w14:textId="77777777" w:rsidR="00E67DA5" w:rsidRDefault="00E67DA5" w:rsidP="00E67DA5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55756A78" w14:textId="77777777" w:rsidR="00AE2106" w:rsidRDefault="00AE2106" w:rsidP="00E67DA5">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri"/>
-[...9 lines deleted...]
-    <w:p w14:paraId="42BF7244" w14:textId="23E9B0F8" w:rsidR="00E67DA5" w:rsidRPr="00C07F71" w:rsidRDefault="00E67DA5" w:rsidP="00E67DA5">
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02782CF4" w14:textId="111894C1" w:rsidR="00E67DA5" w:rsidRPr="00C07F71" w:rsidRDefault="00E67DA5" w:rsidP="00E67DA5">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri"/>
-[...77 lines deleted...]
-    <w:p w14:paraId="1227F8B7" w14:textId="77777777" w:rsidR="00E67DA5" w:rsidRDefault="00E67DA5" w:rsidP="00E67DA5">
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C07F71">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Recebido: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C07F71">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>xx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C07F71">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C07F71">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>xx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C07F71">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de 202x</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="576150F9" w14:textId="77777777" w:rsidR="00E67DA5" w:rsidRPr="00C07F71" w:rsidRDefault="00E67DA5" w:rsidP="00E67DA5">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="55756A78" w14:textId="77777777" w:rsidR="00AE2106" w:rsidRDefault="00AE2106" w:rsidP="00E67DA5">
+      <w:r w:rsidRPr="00C07F71">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aceito: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C07F71">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>xx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C07F71">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C07F71">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>xx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C07F71">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de 202x</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66E2BC1A" w14:textId="0D51EE71" w:rsidR="00AE2106" w:rsidRDefault="00E67DA5" w:rsidP="00A70C4E">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C07F71">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="02782CF4" w14:textId="111894C1" w:rsidR="00E67DA5" w:rsidRPr="00C07F71" w:rsidRDefault="00E67DA5" w:rsidP="00E67DA5">
+        <w:t xml:space="preserve">Publicado: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C07F71">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>xx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C07F71">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C07F71">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>xx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C07F71">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de 202x</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48B58C3F" w14:textId="77777777" w:rsidR="00AE2106" w:rsidRDefault="00AE2106" w:rsidP="00E67DA5">
       <w:pPr>
         <w:ind w:firstLine="0"/>
-        <w:jc w:val="left"/>
-[...52 lines deleted...]
-    <w:p w14:paraId="576150F9" w14:textId="77777777" w:rsidR="00E67DA5" w:rsidRPr="00C07F71" w:rsidRDefault="00E67DA5" w:rsidP="00E67DA5">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36355534" w14:textId="77C5D875" w:rsidR="00725A80" w:rsidRPr="00CD2DBA" w:rsidRDefault="00DE5730" w:rsidP="009D52AB">
       <w:pPr>
         <w:ind w:firstLine="0"/>
-        <w:jc w:val="left"/>
-[...198 lines deleted...]
-        <w:ind w:firstLine="0"/>
+        <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="491F1C24" wp14:editId="2F3CEC4D">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="491F1C24" wp14:editId="41791588">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
-              <wp:posOffset>3181350</wp:posOffset>
+              <wp:posOffset>5195087</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>201930</wp:posOffset>
+              <wp:posOffset>358879</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1619250" cy="1619250"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapTopAndBottom/>
             <wp:docPr id="17988091" name="Imagem 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="17988091" name="Imagem 17988091"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12" cstate="print">
+                    <a:blip r:embed="rId14" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1619250" cy="1619250"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37128BF3" w14:textId="77777777" w:rsidR="00725A80" w:rsidRPr="0017534E" w:rsidRDefault="00725A80" w:rsidP="00DE5730">
-[...24 lines deleted...]
-    <w:sectPr w:rsidR="00725A80" w:rsidRPr="00CD2DBA" w:rsidSect="00212511">
+    <w:sectPr w:rsidR="00725A80" w:rsidRPr="00CD2DBA" w:rsidSect="008161D1">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1134" w:bottom="1134" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0AEB3340" w14:textId="77777777" w:rsidR="004259D7" w:rsidRDefault="004259D7" w:rsidP="008E210B">
+    <w:p w14:paraId="0E889C4C" w14:textId="77777777" w:rsidR="00FE0128" w:rsidRDefault="00FE0128" w:rsidP="009D52AB">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="037BD62C" w14:textId="77777777" w:rsidR="004259D7" w:rsidRDefault="004259D7" w:rsidP="008E210B">
+    <w:p w14:paraId="305DE102" w14:textId="77777777" w:rsidR="00FE0128" w:rsidRDefault="00FE0128" w:rsidP="008E210B">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="1">
+    <w:p w14:paraId="090F58F4" w14:textId="0633EA44" w:rsidR="00A70C4E" w:rsidRPr="00A70C4E" w:rsidRDefault="00A70C4E" w:rsidP="00A70C4E">
+      <w:pPr>
+        <w:pStyle w:val="Textodenotaderodap"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rStyle w:val="NotaderodapChar"/>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Refdenotadefim"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A70C4E">
+        <w:rPr>
+          <w:rStyle w:val="NotaderodapChar"/>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Titulação, graduação, instituição, grupo de pesquisa (se houver) e e-mail de contato, totalizando no máximo 4 linhas. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A70C4E">
+        <w:rPr>
+          <w:rStyle w:val="NotaderodapChar"/>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Ex</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A70C4E">
+        <w:rPr>
+          <w:rStyle w:val="NotaderodapChar"/>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Doutora em Educação pela Universidade Federal de Uberlândia. Professora no Programa de Pós-graduação em Educação, na Universidade Federal Mato Grosso, Brasil. Integrante do Grupo de Pesquisa em História da Educação, Acervos Históricos Institucionais e gênero - GPHEG. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="308C4F45" w14:textId="4E91A8E8" w:rsidR="00A70C4E" w:rsidRPr="00A70C4E" w:rsidRDefault="00A70C4E" w:rsidP="00A70C4E">
+      <w:pPr>
+        <w:pStyle w:val="Textodenotaderodap"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A70C4E">
+        <w:rPr>
+          <w:rStyle w:val="NotaderodapChar"/>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">E-mail de contato: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId1">
+        <w:r w:rsidRPr="00A70C4E">
+          <w:rPr>
+            <w:rStyle w:val="NotaderodapChar"/>
+            <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          </w:rPr>
+          <w:t>exemplo@exemplo.com</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00A70C4E">
+        <w:rPr>
+          <w:rStyle w:val="NotaderodapChar"/>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="2">
+    <w:p w14:paraId="1ED5BA80" w14:textId="5EFECE50" w:rsidR="00A70C4E" w:rsidRPr="00A70C4E" w:rsidRDefault="00A70C4E" w:rsidP="00A70C4E">
+      <w:pPr>
+        <w:pStyle w:val="Textodenotadefim"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A70C4E">
+        <w:rPr>
+          <w:rStyle w:val="Refdenotadefim"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00A70C4E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A9131C">
+        <w:t xml:space="preserve">Idem </w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="3">
+    <w:p w14:paraId="05462498" w14:textId="3F6BDE2D" w:rsidR="00A70C4E" w:rsidRPr="00A70C4E" w:rsidRDefault="00A70C4E" w:rsidP="00A70C4E">
+      <w:pPr>
+        <w:pStyle w:val="Textodenotadefim"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A70C4E">
+        <w:rPr>
+          <w:rStyle w:val="Refdenotadefim"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00A70C4E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A9131C">
+        <w:t>idem</w:t>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
-    <w:family w:val="auto"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Montserrat">
-    <w:charset w:val="00"/>
+    <w:panose1 w:val="00000500000000000000"/>
+    <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="2000020F" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="00000197" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian Light">
+    <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian">
     <w:altName w:val="等线"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
@@ -3308,207 +4303,66 @@
                     <a:ext cx="869521" cy="297565"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5ED60ACB" w14:textId="77777777" w:rsidR="004259D7" w:rsidRDefault="004259D7" w:rsidP="008E210B">
+    <w:p w14:paraId="18AAE303" w14:textId="77777777" w:rsidR="00FE0128" w:rsidRDefault="00FE0128" w:rsidP="008E210B">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5C0FA30B" w14:textId="77777777" w:rsidR="004259D7" w:rsidRDefault="004259D7" w:rsidP="008E210B">
+    <w:p w14:paraId="4892925D" w14:textId="77777777" w:rsidR="00FE0128" w:rsidRDefault="00FE0128" w:rsidP="008E210B">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
-      </w:r>
-[...139 lines deleted...]
-        <w:t xml:space="preserve"> Idem</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="206E3985" w14:textId="77777777" w:rsidR="00433B35" w:rsidRDefault="00433B35" w:rsidP="00433B35">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="Tabelacomgrade"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
@@ -3897,50 +4751,139 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0416001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0A3D05C0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="68668BE0"/>
+    <w:lvl w:ilvl="0" w:tplc="71E84C24">
+      <w:start w:val="6"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04160019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0416001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0416000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04160019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0416001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0416000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04160019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0416001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1026402A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A0EAC2C4"/>
     <w:lvl w:ilvl="0" w:tplc="04160017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0416001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -3982,51 +4925,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0416001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="141E7EB0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="74740A92"/>
     <w:lvl w:ilvl="0" w:tplc="E7F2D302">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0416001B" w:tentative="1">
@@ -4071,51 +5014,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0416001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="25A61B31"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="96BAEA0C"/>
     <w:lvl w:ilvl="0" w:tplc="04160001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4184,51 +5127,51 @@
     <w:lvl w:ilvl="7" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04160005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2D607F88"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D50244E0"/>
     <w:lvl w:ilvl="0" w:tplc="04160017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0416001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -4270,51 +5213,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0416001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3EA86219"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6F1C2284"/>
     <w:lvl w:ilvl="0" w:tplc="04160017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0416001B" w:tentative="1">
@@ -4359,51 +5302,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0416001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="450D4731"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BA24A6BE"/>
     <w:lvl w:ilvl="0" w:tplc="04160017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0416001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -4445,51 +5388,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0416001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4A322D68"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4EE0414E"/>
     <w:lvl w:ilvl="0" w:tplc="04160001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4558,51 +5501,51 @@
     <w:lvl w:ilvl="7" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04160005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4E5858D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="305C9B06"/>
     <w:lvl w:ilvl="0" w:tplc="04160017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0416001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -4644,51 +5587,200 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0416001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5D584EB0"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="10329084"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="64EA3872"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="56E4E5A0"/>
     <w:lvl w:ilvl="0" w:tplc="04160017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0416001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -4731,216 +5823,231 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0416001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1551071331">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1729262406">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="49615771">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1408186951">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="2090926157">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="180704091">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1132282510">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1556164271">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1560750274">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1670668153">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1695305609">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1110395022">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1536580035">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="34627261">
+    <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="186"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1F08" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00212511"/>
     <w:rsid w:val="00002F54"/>
     <w:rsid w:val="00024670"/>
     <w:rsid w:val="000333DF"/>
     <w:rsid w:val="00070131"/>
     <w:rsid w:val="00081D84"/>
     <w:rsid w:val="00094BD1"/>
     <w:rsid w:val="000965B4"/>
     <w:rsid w:val="00127FED"/>
     <w:rsid w:val="001431A4"/>
     <w:rsid w:val="001451ED"/>
     <w:rsid w:val="00146E50"/>
     <w:rsid w:val="00147D73"/>
     <w:rsid w:val="0019152A"/>
     <w:rsid w:val="00203A1F"/>
     <w:rsid w:val="00205218"/>
     <w:rsid w:val="00212511"/>
     <w:rsid w:val="00221335"/>
     <w:rsid w:val="002631EB"/>
+    <w:rsid w:val="002A0A6D"/>
     <w:rsid w:val="002A4A92"/>
     <w:rsid w:val="002D57F7"/>
     <w:rsid w:val="003039DF"/>
     <w:rsid w:val="003A19A1"/>
     <w:rsid w:val="003A5C1C"/>
     <w:rsid w:val="003D35A4"/>
     <w:rsid w:val="003E263E"/>
     <w:rsid w:val="004179E6"/>
     <w:rsid w:val="004259D7"/>
     <w:rsid w:val="00433B35"/>
+    <w:rsid w:val="004420C8"/>
     <w:rsid w:val="0044383F"/>
     <w:rsid w:val="004A0CDE"/>
     <w:rsid w:val="004A4499"/>
     <w:rsid w:val="004B17AB"/>
     <w:rsid w:val="004B5688"/>
     <w:rsid w:val="004F0240"/>
     <w:rsid w:val="005020F7"/>
     <w:rsid w:val="005254BD"/>
     <w:rsid w:val="00542CA1"/>
     <w:rsid w:val="00562E2C"/>
     <w:rsid w:val="005640EA"/>
     <w:rsid w:val="005A7F8F"/>
     <w:rsid w:val="005B0875"/>
     <w:rsid w:val="005B3600"/>
     <w:rsid w:val="005E3FC9"/>
     <w:rsid w:val="005F03A2"/>
     <w:rsid w:val="00663579"/>
     <w:rsid w:val="00697F03"/>
     <w:rsid w:val="006B1624"/>
     <w:rsid w:val="006D0740"/>
     <w:rsid w:val="007206D5"/>
     <w:rsid w:val="00722B86"/>
     <w:rsid w:val="00725A80"/>
     <w:rsid w:val="007422FA"/>
     <w:rsid w:val="00777B6B"/>
     <w:rsid w:val="007E2F71"/>
     <w:rsid w:val="007F0917"/>
     <w:rsid w:val="007F4191"/>
+    <w:rsid w:val="008161D1"/>
     <w:rsid w:val="00825EEB"/>
     <w:rsid w:val="0086586D"/>
     <w:rsid w:val="008E210B"/>
     <w:rsid w:val="00936CCD"/>
     <w:rsid w:val="009371EA"/>
     <w:rsid w:val="009567BC"/>
     <w:rsid w:val="0096040E"/>
     <w:rsid w:val="0097602E"/>
     <w:rsid w:val="009768E1"/>
     <w:rsid w:val="009B3192"/>
     <w:rsid w:val="009D085E"/>
+    <w:rsid w:val="009D52AB"/>
     <w:rsid w:val="009F43F4"/>
+    <w:rsid w:val="00A70C4E"/>
+    <w:rsid w:val="00A9131C"/>
     <w:rsid w:val="00AB70B8"/>
     <w:rsid w:val="00AE2106"/>
     <w:rsid w:val="00AE7A42"/>
     <w:rsid w:val="00AF1089"/>
     <w:rsid w:val="00B731ED"/>
+    <w:rsid w:val="00B90087"/>
     <w:rsid w:val="00BA02C2"/>
+    <w:rsid w:val="00BF2CB9"/>
     <w:rsid w:val="00C21B25"/>
     <w:rsid w:val="00C36503"/>
     <w:rsid w:val="00C3739F"/>
     <w:rsid w:val="00C73B7D"/>
     <w:rsid w:val="00CC5672"/>
     <w:rsid w:val="00CD2DBA"/>
     <w:rsid w:val="00CD650D"/>
     <w:rsid w:val="00D26FF1"/>
     <w:rsid w:val="00D66447"/>
     <w:rsid w:val="00D671CC"/>
     <w:rsid w:val="00D70400"/>
     <w:rsid w:val="00D7715B"/>
     <w:rsid w:val="00DB1B15"/>
     <w:rsid w:val="00DE5730"/>
     <w:rsid w:val="00DF62B2"/>
     <w:rsid w:val="00E65427"/>
     <w:rsid w:val="00E67DA5"/>
     <w:rsid w:val="00E67DAC"/>
     <w:rsid w:val="00E76D0D"/>
     <w:rsid w:val="00E8038F"/>
     <w:rsid w:val="00EF1FF7"/>
     <w:rsid w:val="00F34924"/>
     <w:rsid w:val="00F76A56"/>
     <w:rsid w:val="00F9020B"/>
     <w:rsid w:val="00F96FAB"/>
+    <w:rsid w:val="00FE0128"/>
     <w:rsid w:val="00FE2074"/>
     <w:rsid w:val="00FF21AD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
@@ -5940,69 +7047,67 @@
     <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="008E210B"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="008E210B"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textodenotaderodap">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TextodenotaderodapChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="008E210B"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TextodenotaderodapChar">
     <w:name w:val="Texto de nota de rodapé Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Textodenotaderodap"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:rsid w:val="008E210B"/>
     <w:rPr>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Refdenotaderodap">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="008E210B"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Notaderodap">
     <w:name w:val="Nota de rodapé"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="NotaderodapChar"/>
     <w:qFormat/>
     <w:rsid w:val="00D70400"/>
@@ -6332,71 +7437,96 @@
     <w:rPr>
       <w:rFonts w:ascii="Montserrat" w:eastAsia="Times New Roman" w:hAnsi="Montserrat" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="pt-BR"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="p1">
     <w:name w:val="p1"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00542CA1"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="21201E"/>
       <w:sz w:val="15"/>
       <w:szCs w:val="15"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="name">
+    <w:name w:val="name"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:rsid w:val="00A70C4E"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="e-mail">
+    <w:name w:val="e-mail"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:rsid w:val="00A70C4E"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="affiliation">
+    <w:name w:val="affiliation"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:rsid w:val="00A70C4E"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="orcid">
+    <w:name w:val="orcid"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:rsid w:val="00A70C4E"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="lattes">
+    <w:name w:val="lattes"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:rsid w:val="00A70C4E"/>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lattes.cnpq.br/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://periodicoscientificos.ufmt.br/ojs/index.php/educacaopublica/article/view/19441" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.29286/jsrarf90" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lattes.cnpq.br/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
+</file>
+
+<file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:exemplo@exemplo.com" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:exemplo@exemplo.com" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
@@ -6672,72 +7802,72 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7390B5DE-6DC9-44EE-A421-5BC34503CE99}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
-  <Words>1657</Words>
-  <Characters>8952</Characters>
+  <Words>1665</Words>
+  <Characters>8997</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>74</Lines>
   <Paragraphs>21</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10588</CharactersWithSpaces>
+  <CharactersWithSpaces>10641</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>SkyUp marketing</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>